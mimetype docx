--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois Dulieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">François Dulieu, Astrochimiste, Astrophysique de laboratoire.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6981-0421</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois Dulieu is a physicist specialising in experimental astrochemistry. He designs and develops experiments to understand how atoms and molecules interact with cold surfaces in the extreme environments of the Universe. For example, he has studied how water or hydrogen molecules are formed from atoms and how they are reinjected into the gas phase, even at 10K. He collaborates with numerous international partners, including experimentalists, observers and modellers, astronomers, physicists and chemists. FD’s team owns two state of the art solid-state astrochemistry apparatus (VENUS has been award by the American Institute of Physics in 2020). FD has been invited speaker in more than 25 international conferences and signed more than 100 rank A publications in 2024. He publishes in the astrophysics, physics and chemistry communities. He is/has been supervisor or co-supervisor of 15 PhD projects. 5 of his students have permanent positions in research or in universities. He has a strong outreach activity and has received the « Prix de la Médiation et de la Vulgarisation Scientifique 2023 CY Alliance », awarded 10,000€. He has been field editor for Molecular Astrophysics (Elsevier) for 6 years.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FD is (or has been) scientific leader of research teams &amp;quot;Molecules in the Universe&amp;quot; and ”Planétologie teams of  LERMA and LIRA  for more than 10 years (up to 30 permanent researchers/ academics/ engineers).  He leads the research department LERMA/LIRA-CY (10 to 12 researchers and academics) at CY Cergy Paris Université. He is board member of the doctoral school of “Science and Engineering” since 2011, board member of the Office For Education in Astronomy node France, Scientific Advisory Board, (comité des directeurs), CY Cergy Paris Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neon is an inhibitor of CO hydrogenation in pre-stellar core conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Husquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Sipilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 703, pp.A16. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products of Sublimated Ammonium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhusree Roy Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (6), pp.1667-1678. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the elusive dangling OH ice features at ~2.7 μm in Chamaeleon I with JWST NIRCam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boogert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (9), pp.1169-1180. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02307-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling deuterated isotopologues of methanol towards the pre-stellar core L1544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sipilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vasyunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 680, pp.A87. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental H2O formation on carbonaceous dust grains attemperatures up to 85 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse De Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced star formation through the high-temperature formation of H2 on carbonaceous dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), pp.541-545. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-023-01902-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Desorption of Interstellar Ices: A Review on the Controlling Parameters and Their Implications from Snowlines to Chemical Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Aikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.597-630. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Desorption of Interstellar Ices: A Review on the Controlling Parameters and Their Implications from Snowlines to Chemical Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Aikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy A Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.597-630. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Physical Characterization of the Isolated Protostellar Source CB68: FAUST IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneaki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Svoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauyu Baobab Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 934 (1), pp.70. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac77e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST. II. Discovery of a Secondary Outflow in IRAS 15398−3359: Variability in Outflow Direction during the Earliest Stage of Star Formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Okoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logan Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Ichiro Inutsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 910 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abddb1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). VII. Discovery of a cold dense methanol blob toward the L1521F VeLLO system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jimenez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A189. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the sticking of methanol on low-temperature surfaces as a possible obstacle to freeze out in dark clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K a K Gadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494 (3), pp.4119-4129. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS) VI. Chemical evolution of sulfuretted species along the outflows driven by the low-mass protostellar binary NGC1333-IRAS4A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A63. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of coronene with O-atoms, a possible route to ketene in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdi-Salam Ibrahim Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Boshman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.100054. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2019.100054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the penetration of oxygen and deuterium atoms into porous water ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A148. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient formation route of the prebiotic molecule formamide on interstellar dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (1), pp.L119-L123. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slz013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of amines hydrogenation of nitrile and isonitrile as selective routes in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Fourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A15. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Study of the Chemical Network of the Hydrogenation of NO on Interstellar Dust Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Karton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.1196-1207. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation effect and N 2 binding energy reduction in CO-N 2 systems adsorbed on water ice substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.A111. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal desorption of formamide and methylamine from graphite and amorphous water ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 612, pp.A47. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLIS IV. Hydrocarbons in the OMC-2 FIR4 Region, a Probe of Energetic Particle Irradiation of the Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 859 (2), pp.136. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aabfd4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). III. Zooming Into the Methanol Peak of the Prestellar Core L1544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Punanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chacon-Tanarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 855 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaad09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). II. Formamide in protostellar shocks: Evidence for gas-phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.L3. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds Of Life In Space (SOLIS) The Organic Composition Diversity at 300-1000 au Scale in Solar-type Star-forming Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.176. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa961d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H 2 formation on interstellar dust grains: the viewpoints of theory, experiments, models and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wakelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric E. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Complex Molecules in Prestellar Cores: A Multilayer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vasyunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jimenez-Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 842 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa72ec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS) I. Carbon-chain growth in the Solar-type protocluster OMC2-FIR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A57. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen atom mobility, kinetic isotope effects and tunneling on interstellar ices (Ih and ASW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethmini Senevirathne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Nyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of O2 through dismutation of H2O2 during water ice desorption: a key to understanding comet O2 abundances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bockelée-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A56. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of CO-bearing species on grains: Unexpected chemical desorption of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458 (3), pp.2953. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of desorption and diffusion energies of O and N atoms physisorbed on amorphous surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A146. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust as interstellar catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hocuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A24. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust as interstellar catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hocuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A55. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of O2 and CO on the surface of dust grains determines the desorption energy of O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 454 (3), pp.2636-2646. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physisorption and desorption of H 2 , HD and D 2 on amorphous solid water ice. Effect on mixing isotopologue on statistical population of adsorption sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchah Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (44), pp.30148-30157. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP03985A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation at low temperatures does not always lead to saturation: the case of HNCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.91 - 91. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state formation of CO 2 via the H 2 CO + O reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 577, pp.A2. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient diffusive mechanisms of O atoms at very low temperatures on surfaces of astrophysical interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 168, pp.151-166. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4FD00002A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion and reactivity at low temperature on bare amorphous olivine-type silicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (7), pp.074705. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state chemistry of nitrogen oxides – Part II: surface consumption of NO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (18), pp.8270-8282. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54918F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state chemistry of nitrogen oxides – Part I: surface consumption of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (18), pp.8257-8269. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54917H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface coverage on the chemical desorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (1), pp.014304. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4885847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How micron-sized dust particles determine the chemistry of our Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep01338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of nitrogen oxides via NO+O2 gas–solid reaction on cold surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 565, pp.52-55. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2013.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 formation on interstellar dust grains: a detailed study of the barrier of the CO + O channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pirronello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.A49. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of the solid water synthesized through the pathway D + O2 studied by the sensitive TPD technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Accolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 429 (4), pp.3200-3206. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sts578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher's Note: “Water formation through O 2 + D pathway on cold silicate and amorphous water ice surfaces of interstellar interest” [J. Chem. Phys. 137, 234706 (2012)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (7), pp.079902. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4792369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Tunneling of Oxygen Atoms on Very Cold Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (5), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.053201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water formation through O 2 + D pathway on cold silicate and amorphous water ice surfaces of interstellar interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (23), pp.234706. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4771663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation Of The Ortho/Para Ratio Of Newly Formed Molecular Hydrogen On Amorphous Solid Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/760/1/35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticking coefficient of hydrogen and deuterium on silicates under interstellar conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.A128. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient surface formation route of interstellar hydroxylamine through NO hydrogenation. I. The submonolayer regime on interstellar relevant substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (5), pp.054713. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4738895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Ice Hydrogenation: A Solid Pathway To NH 2 OH Formation In Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 750 (1), pp.L12. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/750/1/L12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal desorption characteristics of CO, O2 and CO2 on non-porous water, crystalline water and silicate surfaces at submonolayer and multilayer coverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.no-no. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.20351.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The desorption of H2CO from interstellar grains analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mispelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, pp.A5. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Spin Conversion of Molecular Hydrogen on Amorphous Solid Water in the presence of O2 traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.2172-2178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2, HD, and D2 abudances on ice-covered dust grains in dark clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Kristensen L. Amiaud J.-H. Fillion F. Dulieu J.-L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, pp.A44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 532, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 532, pp.A12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for water formation on interstellar dust grains by hydrogen and oxygen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 512 (A 30), pp.A30. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2 desorption kinetics on amorphous solid water: from compact to porous ice films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchah Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (21), pp.4396. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b822492g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalised Approach to the Calibration of Orthotropic Materials for Thermoelastic Stress Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dulieu-Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Earl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (3-4), pp.743. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Adsorption Energy Difference between Ortho- and Para-D2 on an Amorphous Ice Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (100), pp.056101. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.056101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nteraction of atomic and molecular deuterium on a non porous amorphous water ice surface between 8 and 30 K.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud F. Dulieu J.-H. Fillion A. Momenij.-L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.144709. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2746323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of atomic and molecular deuterium with a non porous amorphous water ice surface between 8 and 30 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.144709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of D2 with H2O amorphous ice studied by temperature-programed desorption experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124 (9), pp.094702. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2168446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of D&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O amorphous ice studied by temperature programed desorption experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.94702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization mass spectrometry of six isomers of C7H8 in the 7–22 eV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Werner Jochims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 260 (1-2), pp.261 - 279. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-0104(00)00174-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Photodetachment Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77 (18), pp.3755-3758. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.3755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few ideas to promote inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guilbert-Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïca Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France. pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ices surfaces (Affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Laboratory Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Adsorption of Complex Organic Molecules Isomers at Interstellar Ices Surfaces -Affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU (International Astronomy Union) symposium 280, the molecular Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction gaz surface et chimie hétérogène sur des analogues de grains interstellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours de formation, ateliers du savoir du CNRS, " AstrOHP 2010 Chimie dans les milieux astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Oservatoire de Haute-Provence, France. pp.18 03002.1 - 18 03002.20, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20111803002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho/Para Spin conversion of D2 on a porous water ice at 10 K in the presence of O2 traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michaut J.-H. Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneous Chemical Processes in the Astronomical Environment. The inaugural meeting of Working Group 2 of ESF COST Action CM0805 University College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho/Para Spin conversion of D2 on a porous water ice at 10 K in the presence of O2 traces. Affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michautj.-H. Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrochemistry Symposium, 42nd IUPAC CONGRESS – Chemistry Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'optique non linéaire appliquées à l'étude de la conversion ortho-para de la molécule D2 sur une glace d'eau poreuse à 10 K en présence de O2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics (ICO 2008), Université Ferhat Abbas, Sétif, Algérie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sétif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing amorphous solid water by temperature programmed desorption experiments with molecular hydrogen : from compact to porous ices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud J.-H. Fillion F. Dulieu A. Momeni J.-L Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory, Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O, and N interaction and reactivity on surfaces in laboratory and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory, Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of water formation on interstellar grains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu L. Amiaud J.-H. Fillion E. Matar A. Momeni V. Pirronello J.-L Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O, and N interaction and reactivity on surfaces in laboratory and space in Molecules in Space & Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulieu F. Amiaud L. Fillion J.-H. Momeni A. Lemaire J.-L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory Paris Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of water formation on amourphous ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni F. Dulieu L. Amiaud J.-H. Fillion J.L. Lemaire V. Pirronello E. Matar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomical Challenges in surface science, Heriot-Watt Univ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O and N interaction and reactivity on surfaces in laboratory and space (presentation J.-L. Lemaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Momeni A. Dulieu F. Fillion J.-H. Matar E. Chaabouni H. Lemaire J.-L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of H2 et H2O on amorphous water ice substrate (présentation F. Dulieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular databases for Herschel, ALMA and SOFIA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la formation de H2 et H2O sur des glaces d'eau (présentation F. Dulieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PCMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le planétarium mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomie pour l'Education dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-beam apparatus for the study of surface chemistry routes to formation of complex organic molecules in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteration of ammonia with D atoms on oxidized partly ASW covered graphite surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteration of ammonia with D atoms on oxidized partly ASW covered graphite surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois Dulieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">François Dulieu, Astrochimiste, Astrophysique de laboratoire.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6981-0421</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois Dulieu is a physicist specialising in experimental astrochemistry. He designs and develops experiments to understand how atoms and molecules interact with cold surfaces in the extreme environments of the Universe. For example, he has studied how water or hydrogen molecules are formed from atoms and how they are reinjected into the gas phase, even at 10K. He collaborates with numerous international partners, including experimentalists, observers and modellers, astronomers, physicists and chemists. FD’s team owns two state of the art solid-state astrochemistry apparatus (VENUS has been award by the American Institute of Physics in 2020). FD has been invited speaker in more than 25 international conferences and signed more than 100 rank A publications in 2024. He publishes in the astrophysics, physics and chemistry communities. He is/has been supervisor or co-supervisor of 15 PhD projects. 5 of his students have permanent positions in research or in universities. He has a strong outreach activity and has received the « Prix de la Médiation et de la Vulgarisation Scientifique 2023 CY Alliance », awarded 10,000€. He has been field editor for Molecular Astrophysics (Elsevier) for 6 years.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FD is (or has been) scientific leader of research teams &amp;quot;Molecules in the Universe&amp;quot; and ”Planétologie teams of  LERMA and LIRA  for more than 10 years (up to 30 permanent researchers/ academics/ engineers).  He leads the research department LERMA/LIRA-CY (10 to 12 researchers and academics) at CY Cergy Paris Université. He is board member of the doctoral school of “Science and Engineering” since 2011, board member of the Office For Education in Astronomy node France, Scientific Advisory Board, (comité des directeurs), CY Cergy Paris Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products of Sublimated Ammonium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhusree Roy Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (6), pp.1667-1678. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neon is an inhibitor of CO hydrogenation in pre-stellar core conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Husquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Sipilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 703, pp.A16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the elusive dangling OH ice features at ~2.7 μm in Chamaeleon I with JWST NIRCam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boogert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (9), pp.1169-1180. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02307-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling deuterated isotopologues of methanol towards the pre-stellar core L1544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sipilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vasyunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 680, pp.A87. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental H2O formation on carbonaceous dust grains attemperatures up to 85 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse De Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced star formation through the high-temperature formation of H2 on carbonaceous dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), pp.541-545. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-023-01902-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Desorption of Interstellar Ices: A Review on the Controlling Parameters and Their Implications from Snowlines to Chemical Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Aikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy A Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.597-630. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Desorption of Interstellar Ices: A Review on the Controlling Parameters and Their Implications from Snowlines to Chemical Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Aikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.597-630. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Physical Characterization of the Isolated Protostellar Source CB68: FAUST IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneaki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Svoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauyu Baobab Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 934 (1), pp.70. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac77e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST. II. Discovery of a Secondary Outflow in IRAS 15398−3359: Variability in Outflow Direction during the Earliest Stage of Star Formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Okoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logan Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Ichiro Inutsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 910 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abddb1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). VII. Discovery of a cold dense methanol blob toward the L1521F VeLLO system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jimenez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A189. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the sticking of methanol on low-temperature surfaces as a possible obstacle to freeze out in dark clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K a K Gadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494 (3), pp.4119-4129. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS) VI. Chemical evolution of sulfuretted species along the outflows driven by the low-mass protostellar binary NGC1333-IRAS4A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A63. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the penetration of oxygen and deuterium atoms into porous water ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A148. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of coronene with O-atoms, a possible route to ketene in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdi-Salam Ibrahim Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Boshman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.100054. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2019.100054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of amines hydrogenation of nitrile and isonitrile as selective routes in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Fourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A15. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Study of the Chemical Network of the Hydrogenation of NO on Interstellar Dust Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Karton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.1196-1207. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient formation route of the prebiotic molecule formamide on interstellar dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (1), pp.L119-L123. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slz013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation effect and N 2 binding energy reduction in CO-N 2 systems adsorbed on water ice substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.A111. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal desorption of formamide and methylamine from graphite and amorphous water ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 612, pp.A47. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLIS IV. Hydrocarbons in the OMC-2 FIR4 Region, a Probe of Energetic Particle Irradiation of the Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 859 (2), pp.136. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aabfd4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). III. Zooming Into the Methanol Peak of the Prestellar Core L1544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Punanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chacon-Tanarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 855 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaad09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). II. Formamide in protostellar shocks: Evidence for gas-phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.L3. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds Of Life In Space (SOLIS) The Organic Composition Diversity at 300-1000 au Scale in Solar-type Star-forming Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.176. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa961d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H 2 formation on interstellar dust grains: the viewpoints of theory, experiments, models and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wakelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric E. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Complex Molecules in Prestellar Cores: A Multilayer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vasyunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jimenez-Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 842 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa72ec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS) I. Carbon-chain growth in the Solar-type protocluster OMC2-FIR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A57. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen atom mobility, kinetic isotope effects and tunneling on interstellar ices (Ih and ASW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethmini Senevirathne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Nyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of O2 through dismutation of H2O2 during water ice desorption: a key to understanding comet O2 abundances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bockelée-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A56. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of CO-bearing species on grains: Unexpected chemical desorption of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458 (3), pp.2953. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of desorption and diffusion energies of O and N atoms physisorbed on amorphous surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A146. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust as interstellar catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hocuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A24. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust as interstellar catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hocuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A55. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of O2 and CO on the surface of dust grains determines the desorption energy of O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 454 (3), pp.2636-2646. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation at low temperatures does not always lead to saturation: the case of HNCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.91 - 91. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physisorption and desorption of H 2 , HD and D 2 on amorphous solid water ice. Effect on mixing isotopologue on statistical population of adsorption sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchah Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (44), pp.30148-30157. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP03985A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state formation of CO 2 via the H 2 CO + O reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 577, pp.A2. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion and reactivity at low temperature on bare amorphous olivine-type silicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (7), pp.074705. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state chemistry of nitrogen oxides – Part II: surface consumption of NO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (18), pp.8270-8282. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54918F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient diffusive mechanisms of O atoms at very low temperatures on surfaces of astrophysical interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 168, pp.151-166. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4FD00002A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state chemistry of nitrogen oxides – Part I: surface consumption of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (18), pp.8257-8269. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54917H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface coverage on the chemical desorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (1), pp.014304. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4885847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How micron-sized dust particles determine the chemistry of our Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep01338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 formation on interstellar dust grains: a detailed study of the barrier of the CO + O channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pirronello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.A49. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of nitrogen oxides via NO+O2 gas–solid reaction on cold surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 565, pp.52-55. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2013.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of the solid water synthesized through the pathway D + O2 studied by the sensitive TPD technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Accolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 429 (4), pp.3200-3206. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sts578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher's Note: “Water formation through O 2 + D pathway on cold silicate and amorphous water ice surfaces of interstellar interest” [J. Chem. Phys. 137, 234706 (2012)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (7), pp.079902. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4792369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Tunneling of Oxygen Atoms on Very Cold Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (5), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.053201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water formation through O 2 + D pathway on cold silicate and amorphous water ice surfaces of interstellar interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (23), pp.234706. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4771663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation Of The Ortho/Para Ratio Of Newly Formed Molecular Hydrogen On Amorphous Solid Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/760/1/35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticking coefficient of hydrogen and deuterium on silicates under interstellar conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.A128. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient surface formation route of interstellar hydroxylamine through NO hydrogenation. I. The submonolayer regime on interstellar relevant substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (5), pp.054713. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4738895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal desorption characteristics of CO, O2 and CO2 on non-porous water, crystalline water and silicate surfaces at submonolayer and multilayer coverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.no-no. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.20351.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Ice Hydrogenation: A Solid Pathway To NH 2 OH Formation In Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 750 (1), pp.L12. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/750/1/L12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The desorption of H2CO from interstellar grains analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mispelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, pp.A5. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Spin Conversion of Molecular Hydrogen on Amorphous Solid Water in the presence of O2 traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.2172-2178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2, HD, and D2 abudances on ice-covered dust grains in dark clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Kristensen L. Amiaud J.-H. Fillion F. Dulieu J.-L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, pp.A44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 532, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 532, pp.A12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for water formation on interstellar dust grains by hydrogen and oxygen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 512 (A 30), pp.A30. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2 desorption kinetics on amorphous solid water: from compact to porous ice films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchah Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (21), pp.4396. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b822492g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalised Approach to the Calibration of Orthotropic Materials for Thermoelastic Stress Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dulieu-Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Earl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (3-4), pp.743. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Adsorption Energy Difference between Ortho- and Para-D2 on an Amorphous Ice Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (100), pp.056101. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.056101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nteraction of atomic and molecular deuterium on a non porous amorphous water ice surface between 8 and 30 K.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud F. Dulieu J.-H. Fillion A. Momenij.-L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.144709. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2746323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of atomic and molecular deuterium with a non porous amorphous water ice surface between 8 and 30 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.144709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of D2 with H2O amorphous ice studied by temperature-programed desorption experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124 (9), pp.094702. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2168446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of D&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O amorphous ice studied by temperature programed desorption experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.94702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization mass spectrometry of six isomers of C7H8 in the 7–22 eV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Werner Jochims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 260 (1-2), pp.261 - 279. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-0104(00)00174-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Photodetachment Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77 (18), pp.3755-3758. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.3755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few ideas to promote inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guilbert-Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïca Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France. pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ices surfaces (Affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Laboratory Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Adsorption of Complex Organic Molecules Isomers at Interstellar Ices Surfaces -Affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU (International Astronomy Union) symposium 280, the molecular Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaz-surface interactions and heterogeneous chemistry on interstellar grain analogues http://www.astrohp2010.u-psud.fr/spip.php?article15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier AstrOHP Aix-en-Provence - 22-24-09-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aix-en-Provence, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction gaz surface et chimie hétérogène sur des analogues de grains interstellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours de formation, ateliers du savoir du CNRS, " AstrOHP 2010 Chimie dans les milieux astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Oservatoire de Haute-Provence, France. pp.18 03002.1 - 18 03002.20, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20111803002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho/Para Spin conversion of D2 on a porous water ice at 10 K in the presence of O2 traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michaut J.-H. Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneous Chemical Processes in the Astronomical Environment. The inaugural meeting of Working Group 2 of ESF COST Action CM0805 University College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho/Para Spin conversion of D2 on a porous water ice at 10 K in the presence of O2 traces. Affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michautj.-H. Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrochemistry Symposium, 42nd IUPAC CONGRESS – Chemistry Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'optique non linéaire appliquées à l'étude de la conversion ortho-para de la molécule D2 sur une glace d'eau poreuse à 10 K en présence de O2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics (ICO 2008), Université Ferhat Abbas, Sétif, Algérie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sétif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing amorphous solid water by temperature programmed desorption experiments with molecular hydrogen : from compact to porous ices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud J.-H. Fillion F. Dulieu A. Momeni J.-L Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory, Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of water formation on interstellar grains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu L. Amiaud J.-H. Fillion E. Matar A. Momeni V. Pirronello J.-L Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O, and N interaction and reactivity on surfaces in laboratory and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory, Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O, and N interaction and reactivity on surfaces in laboratory and space in Molecules in Space & Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulieu F. Amiaud L. Fillion J.-H. Momeni A. Lemaire J.-L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory Paris Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of water formation on amourphous ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni F. Dulieu L. Amiaud J.-H. Fillion J.L. Lemaire V. Pirronello E. Matar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomical Challenges in surface science, Heriot-Watt Univ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O and N interaction and reactivity on surfaces in laboratory and space (presentation J.-L. Lemaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Momeni A. Dulieu F. Fillion J.-H. Matar E. Chaabouni H. Lemaire J.-L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of H2 et H2O on amorphous water ice substrate (présentation F. Dulieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular databases for Herschel, ALMA and SOFIA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la formation de H2 et H2O sur des glaces d'eau (présentation F. Dulieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PCMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le planétarium mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomie pour l'Education dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-beam apparatus for the study of surface chemistry routes to formation of complex organic molecules in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteration of ammonia with D atoms on oxidized partly ASW covered graphite surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteration of ammonia with D atoms on oxidized partly ASW covered graphite surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AD5131C"/>
+    <w:nsid w:val="B927CF1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-dulieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6981-0421" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341092v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Husquinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vitorino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sipil&#228;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caselli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554408" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusree Roy Chowdhury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Smith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boogert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02307-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Riedel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sipil&#228;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redaelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasyunin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245367" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04381741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grieco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse De Looze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3854" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Looze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-01902-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Aikawa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bergin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Brown" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00357" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Brown" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneaki Imai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Oya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Svoboda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauyu Baobab Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefloch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac77e7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okoda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Francis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Johnstone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Ichiro Inutsuka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abddb1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02565908v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jimenez-Serra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937297" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K a K Gadallah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Congiu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa862" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Simone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Pineda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Morisset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi-Salam Ibrahim Mohamed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Boshman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cazaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2019.100054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833830" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389386v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Congiu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slz013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fourre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935127" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoud Baouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Karton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832774" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01918175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Chaabouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Diana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabfd4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Punanova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Feng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chacon-Tanarro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaad09" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731249" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa961d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric E. Bron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.11.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa72ec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730527" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174699v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethmini Senevirathne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Andersson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Nyman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.01.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192896v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockel&#233;e-Morvan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628445" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346090v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moudens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabouni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw373" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319112v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocuk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525981" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527187" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noble" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2157" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395363v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amiaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fillion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lemaire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03985A" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Noble" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theule" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Congiu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dulieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425403" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loison" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424342" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00002A" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555581v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864657" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ioppolo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fedoseev" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54918F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559380v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54917H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885847" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979410v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01338" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524608v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.02.028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK7LK4ZJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526212v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manic&#242;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pirronello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321453" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533703v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Accolla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts578" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531210v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792369" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.053201" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01918285v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Noble" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771663" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavilan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidali" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/1/35" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747097v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117409" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860812v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4738895" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864875v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Fedoseev" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ioppolo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/750/1/L12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866228v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20351.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457965v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Noble" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mispelaer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219437" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635927v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokrane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601284v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Kristensen L. Amiaud J.-H. Fillion F. Dulieu J.-L. Lemaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480772v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lattelais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romanzin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016184" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635974v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163740v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912079" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163781v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822492g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550275v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Emery" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dulieu-Barton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Earl" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cunningham" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.09.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306220v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.056101" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525930v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud F. Dulieu J.-H. Fillion A. Momenij.-L. Lemaire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746323" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306008v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lemaire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163766v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H Fillion" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2168446" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305993v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Fillion" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826490v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jochims" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chotin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00174-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFN1RNQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929135v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delsart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.3755" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ca Clavel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petitdemange" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659705v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Mokrane" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauzat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661032v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688805v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111803002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468246v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michaut J.-H. Fillion" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468255v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michautj.-H. Fillion" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367484v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherouri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367762v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud J.-H. Fillion F. Dulieu A. Momeni J.-L Lemaire" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367760v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lemaire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367489v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu L. Amiaud J.-H. Fillion E. Matar A. Momeni V. Pirronello J.-L Lemaire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367486v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulieu F. Amiaud L. Fillion J.-H. Momeni A. Lemaire J.-L." TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367840v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni F. Dulieu L. Amiaud J.-H. Fillion J.L. Lemaire V. Pirronello E. Matar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468204v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiaud L. Momeni A. Dulieu F. Fillion J.-H. Matar E. Chaabouni H. Lemaire J.-L." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468213v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468212v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280244v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067635v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Sow" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982674v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982177v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-dulieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6981-0421" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156087v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusree Roy Chowdhury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vitorino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Husquinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sipil&#228;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caselli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554408" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Smith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boogert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02307-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Riedel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sipil&#228;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redaelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasyunin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245367" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04381741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grieco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse De Looze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3854" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Looze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-01902-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Aikawa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bergin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Brown" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00357" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Brown" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneaki Imai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Oya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Svoboda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauyu Baobab Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefloch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac77e7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okoda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Francis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Johnstone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Ichiro Inutsuka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abddb1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02565908v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jimenez-Serra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937297" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K a K Gadallah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Congiu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa862" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Simone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Pineda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833830" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Morisset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi-Salam Ibrahim Mohamed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Boshman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cazaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2019.100054" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fourre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Congiu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935127" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoud Baouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Karton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slz013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832774" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01918175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Chaabouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Diana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabfd4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Punanova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Feng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chacon-Tanarro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaad09" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731249" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa961d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric E. Bron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.11.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa72ec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730527" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174699v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethmini Senevirathne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Andersson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Nyman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.01.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192896v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockel&#233;e-Morvan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628445" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346090v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moudens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabouni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw373" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319112v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocuk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525981" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527187" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noble" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2157" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Noble" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theule" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Congiu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dulieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425403" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amiaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fillion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lemaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03985A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loison" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424342" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555581v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864657" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ioppolo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fedoseev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54918F" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059513v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00002A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559380v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54917H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885847" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979410v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01338" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526212v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manic&#242;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pirronello" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321453" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.02.028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK7LK4ZJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533703v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Accolla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts578" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531210v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792369" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.053201" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01918285v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Noble" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771663" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavilan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidali" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/1/35" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747097v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117409" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860812v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4738895" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20351.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864875v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Fedoseev" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ioppolo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/750/1/L12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457965v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Noble" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mispelaer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219437" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635927v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokrane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601284v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Kristensen L. Amiaud J.-H. Fillion F. Dulieu J.-L. Lemaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480772v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lattelais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romanzin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016184" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635974v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163740v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912079" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163781v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822492g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550275v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Emery" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dulieu-Barton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Earl" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cunningham" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.09.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306220v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.056101" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525930v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud F. Dulieu J.-H. Fillion A. Momenij.-L. Lemaire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746323" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306008v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lemaire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163766v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H Fillion" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2168446" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305993v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Fillion" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826490v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jochims" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chotin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00174-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFN1RNQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929135v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delsart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.3755" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ca Clavel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petitdemange" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659705v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Mokrane" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauzat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661032v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527814v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688805v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111803002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468246v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michaut J.-H. Fillion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468255v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michautj.-H. Fillion" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367484v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherouri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367762v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud J.-H. Fillion F. Dulieu A. Momeni J.-L Lemaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367489v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu L. Amiaud J.-H. Fillion E. Matar A. Momeni V. Pirronello J.-L Lemaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367760v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lemaire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367486v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulieu F. Amiaud L. Fillion J.-H. Momeni A. Lemaire J.-L." TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367840v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni F. Dulieu L. Amiaud J.-H. Fillion J.L. Lemaire V. Pirronello E. Matar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468204v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiaud L. Momeni A. Dulieu F. Fillion J.-H. Matar E. Chaabouni H. Lemaire J.-L." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468213v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468212v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067635v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Sow" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982674v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982177v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>