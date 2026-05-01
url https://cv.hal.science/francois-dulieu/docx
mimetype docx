--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois Dulieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">François Dulieu, Astrochimiste, Astrophysique de laboratoire.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6981-0421</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois Dulieu is a physicist specialising in experimental astrochemistry. He designs and develops experiments to understand how atoms and molecules interact with cold surfaces in the extreme environments of the Universe. For example, he has studied how water or hydrogen molecules are formed from atoms and how they are reinjected into the gas phase, even at 10K. He collaborates with numerous international partners, including experimentalists, observers and modellers, astronomers, physicists and chemists. FD’s team owns two state of the art solid-state astrochemistry apparatus (VENUS has been award by the American Institute of Physics in 2020). FD has been invited speaker in more than 25 international conferences and signed more than 100 rank A publications in 2024. He publishes in the astrophysics, physics and chemistry communities. He is/has been supervisor or co-supervisor of 15 PhD projects. 5 of his students have permanent positions in research or in universities. He has a strong outreach activity and has received the « Prix de la Médiation et de la Vulgarisation Scientifique 2023 CY Alliance », awarded 10,000€. He has been field editor for Molecular Astrophysics (Elsevier) for 6 years.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FD is (or has been) scientific leader of research teams &amp;quot;Molecules in the Universe&amp;quot; and ”Planétologie teams of  LERMA and LIRA  for more than 10 years (up to 30 permanent researchers/ academics/ engineers).  He leads the research department LERMA/LIRA-CY (10 to 12 researchers and academics) at CY Cergy Paris Université. He is board member of the doctoral school of “Science and Engineering” since 2011, board member of the Office For Education in Astronomy node France, Scientific Advisory Board, (comité des directeurs), CY Cergy Paris Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products of Sublimated Ammonium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhusree Roy Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (6), pp.1667-1678. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neon is an inhibitor of CO hydrogenation in pre-stellar core conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Husquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Sipilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 703, pp.A16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the elusive dangling OH ice features at ~2.7 μm in Chamaeleon I with JWST NIRCam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boogert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (9), pp.1169-1180. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02307-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling deuterated isotopologues of methanol towards the pre-stellar core L1544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sipilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vasyunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 680, pp.A87. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental H2O formation on carbonaceous dust grains attemperatures up to 85 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse De Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced star formation through the high-temperature formation of H2 on carbonaceous dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), pp.541-545. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-023-01902-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Desorption of Interstellar Ices: A Review on the Controlling Parameters and Their Implications from Snowlines to Chemical Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Aikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy A Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.597-630. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Desorption of Interstellar Ices: A Review on the Controlling Parameters and Their Implications from Snowlines to Chemical Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Aikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.597-630. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Physical Characterization of the Isolated Protostellar Source CB68: FAUST IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneaki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Svoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauyu Baobab Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 934 (1), pp.70. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac77e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST. II. Discovery of a Secondary Outflow in IRAS 15398−3359: Variability in Outflow Direction during the Earliest Stage of Star Formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Okoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logan Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Ichiro Inutsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 910 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abddb1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). VII. Discovery of a cold dense methanol blob toward the L1521F VeLLO system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jimenez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A189. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the sticking of methanol on low-temperature surfaces as a possible obstacle to freeze out in dark clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K a K Gadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494 (3), pp.4119-4129. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS) VI. Chemical evolution of sulfuretted species along the outflows driven by the low-mass protostellar binary NGC1333-IRAS4A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A63. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the penetration of oxygen and deuterium atoms into porous water ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A148. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of coronene with O-atoms, a possible route to ketene in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdi-Salam Ibrahim Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Boshman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.100054. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2019.100054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of amines hydrogenation of nitrile and isonitrile as selective routes in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Fourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A15. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Study of the Chemical Network of the Hydrogenation of NO on Interstellar Dust Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Karton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.1196-1207. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient formation route of the prebiotic molecule formamide on interstellar dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (1), pp.L119-L123. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slz013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation effect and N 2 binding energy reduction in CO-N 2 systems adsorbed on water ice substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.A111. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal desorption of formamide and methylamine from graphite and amorphous water ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 612, pp.A47. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLIS IV. Hydrocarbons in the OMC-2 FIR4 Region, a Probe of Energetic Particle Irradiation of the Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 859 (2), pp.136. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aabfd4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). III. Zooming Into the Methanol Peak of the Prestellar Core L1544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Punanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chacon-Tanarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 855 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaad09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). II. Formamide in protostellar shocks: Evidence for gas-phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.L3. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds Of Life In Space (SOLIS) The Organic Composition Diversity at 300-1000 au Scale in Solar-type Star-forming Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.176. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa961d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H 2 formation on interstellar dust grains: the viewpoints of theory, experiments, models and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wakelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric E. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Complex Molecules in Prestellar Cores: A Multilayer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vasyunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jimenez-Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 842 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa72ec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS) I. Carbon-chain growth in the Solar-type protocluster OMC2-FIR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A57. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen atom mobility, kinetic isotope effects and tunneling on interstellar ices (Ih and ASW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethmini Senevirathne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Nyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of O2 through dismutation of H2O2 during water ice desorption: a key to understanding comet O2 abundances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bockelée-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A56. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of CO-bearing species on grains: Unexpected chemical desorption of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458 (3), pp.2953. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of desorption and diffusion energies of O and N atoms physisorbed on amorphous surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A146. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust as interstellar catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hocuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A24. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust as interstellar catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hocuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A55. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of O2 and CO on the surface of dust grains determines the desorption energy of O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 454 (3), pp.2636-2646. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation at low temperatures does not always lead to saturation: the case of HNCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.91 - 91. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physisorption and desorption of H 2 , HD and D 2 on amorphous solid water ice. Effect on mixing isotopologue on statistical population of adsorption sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchah Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (44), pp.30148-30157. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP03985A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state formation of CO 2 via the H 2 CO + O reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 577, pp.A2. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion and reactivity at low temperature on bare amorphous olivine-type silicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (7), pp.074705. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state chemistry of nitrogen oxides – Part II: surface consumption of NO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (18), pp.8270-8282. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54918F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient diffusive mechanisms of O atoms at very low temperatures on surfaces of astrophysical interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 168, pp.151-166. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4FD00002A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state chemistry of nitrogen oxides – Part I: surface consumption of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (18), pp.8257-8269. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54917H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface coverage on the chemical desorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (1), pp.014304. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4885847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How micron-sized dust particles determine the chemistry of our Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep01338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 formation on interstellar dust grains: a detailed study of the barrier of the CO + O channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pirronello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.A49. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of nitrogen oxides via NO+O2 gas–solid reaction on cold surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 565, pp.52-55. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2013.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of the solid water synthesized through the pathway D + O2 studied by the sensitive TPD technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Accolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 429 (4), pp.3200-3206. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sts578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher's Note: “Water formation through O 2 + D pathway on cold silicate and amorphous water ice surfaces of interstellar interest” [J. Chem. Phys. 137, 234706 (2012)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (7), pp.079902. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4792369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Tunneling of Oxygen Atoms on Very Cold Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (5), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.053201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water formation through O 2 + D pathway on cold silicate and amorphous water ice surfaces of interstellar interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (23), pp.234706. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4771663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation Of The Ortho/Para Ratio Of Newly Formed Molecular Hydrogen On Amorphous Solid Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/760/1/35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticking coefficient of hydrogen and deuterium on silicates under interstellar conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.A128. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient surface formation route of interstellar hydroxylamine through NO hydrogenation. I. The submonolayer regime on interstellar relevant substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (5), pp.054713. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4738895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal desorption characteristics of CO, O2 and CO2 on non-porous water, crystalline water and silicate surfaces at submonolayer and multilayer coverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.no-no. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.20351.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Ice Hydrogenation: A Solid Pathway To NH 2 OH Formation In Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 750 (1), pp.L12. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/750/1/L12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The desorption of H2CO from interstellar grains analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mispelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, pp.A5. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Spin Conversion of Molecular Hydrogen on Amorphous Solid Water in the presence of O2 traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.2172-2178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2, HD, and D2 abudances on ice-covered dust grains in dark clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Kristensen L. Amiaud J.-H. Fillion F. Dulieu J.-L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, pp.A44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 532, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 532, pp.A12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for water formation on interstellar dust grains by hydrogen and oxygen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 512 (A 30), pp.A30. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2 desorption kinetics on amorphous solid water: from compact to porous ice films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchah Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (21), pp.4396. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b822492g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalised Approach to the Calibration of Orthotropic Materials for Thermoelastic Stress Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dulieu-Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Earl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (3-4), pp.743. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Adsorption Energy Difference between Ortho- and Para-D2 on an Amorphous Ice Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (100), pp.056101. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.056101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nteraction of atomic and molecular deuterium on a non porous amorphous water ice surface between 8 and 30 K.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud F. Dulieu J.-H. Fillion A. Momenij.-L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.144709. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2746323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of atomic and molecular deuterium with a non porous amorphous water ice surface between 8 and 30 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.144709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of D2 with H2O amorphous ice studied by temperature-programed desorption experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124 (9), pp.094702. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2168446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of D&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O amorphous ice studied by temperature programed desorption experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.94702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization mass spectrometry of six isomers of C7H8 in the 7–22 eV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Werner Jochims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 260 (1-2), pp.261 - 279. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-0104(00)00174-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Photodetachment Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77 (18), pp.3755-3758. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.3755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few ideas to promote inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guilbert-Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïca Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France. pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ices surfaces (Affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Laboratory Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Adsorption of Complex Organic Molecules Isomers at Interstellar Ices Surfaces -Affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU (International Astronomy Union) symposium 280, the molecular Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaz-surface interactions and heterogeneous chemistry on interstellar grain analogues http://www.astrohp2010.u-psud.fr/spip.php?article15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier AstrOHP Aix-en-Provence - 22-24-09-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aix-en-Provence, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction gaz surface et chimie hétérogène sur des analogues de grains interstellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours de formation, ateliers du savoir du CNRS, " AstrOHP 2010 Chimie dans les milieux astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Oservatoire de Haute-Provence, France. pp.18 03002.1 - 18 03002.20, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20111803002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho/Para Spin conversion of D2 on a porous water ice at 10 K in the presence of O2 traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michaut J.-H. Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneous Chemical Processes in the Astronomical Environment. The inaugural meeting of Working Group 2 of ESF COST Action CM0805 University College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho/Para Spin conversion of D2 on a porous water ice at 10 K in the presence of O2 traces. Affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michautj.-H. Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrochemistry Symposium, 42nd IUPAC CONGRESS – Chemistry Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'optique non linéaire appliquées à l'étude de la conversion ortho-para de la molécule D2 sur une glace d'eau poreuse à 10 K en présence de O2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics (ICO 2008), Université Ferhat Abbas, Sétif, Algérie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sétif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing amorphous solid water by temperature programmed desorption experiments with molecular hydrogen : from compact to porous ices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud J.-H. Fillion F. Dulieu A. Momeni J.-L Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory, Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of water formation on interstellar grains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu L. Amiaud J.-H. Fillion E. Matar A. Momeni V. Pirronello J.-L Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O, and N interaction and reactivity on surfaces in laboratory and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory, Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O, and N interaction and reactivity on surfaces in laboratory and space in Molecules in Space & Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulieu F. Amiaud L. Fillion J.-H. Momeni A. Lemaire J.-L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory Paris Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of water formation on amourphous ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni F. Dulieu L. Amiaud J.-H. Fillion J.L. Lemaire V. Pirronello E. Matar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomical Challenges in surface science, Heriot-Watt Univ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O and N interaction and reactivity on surfaces in laboratory and space (presentation J.-L. Lemaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Momeni A. Dulieu F. Fillion J.-H. Matar E. Chaabouni H. Lemaire J.-L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of H2 et H2O on amorphous water ice substrate (présentation F. Dulieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular databases for Herschel, ALMA and SOFIA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la formation de H2 et H2O sur des glaces d'eau (présentation F. Dulieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PCMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le planétarium mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomie pour l'Education dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-beam apparatus for the study of surface chemistry routes to formation of complex organic molecules in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteration of ammonia with D atoms on oxidized partly ASW covered graphite surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteration of ammonia with D atoms on oxidized partly ASW covered graphite surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois Dulieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">François Dulieu, Astrochimiste, Astrophysique de laboratoire.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6981-0421</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois Dulieu is a physicist specialising in experimental astrochemistry. He designs and develops experiments to understand how atoms and molecules interact with cold surfaces in the extreme environments of the Universe. For example, he has studied how water or hydrogen molecules are formed from atoms and how they are reinjected into the gas phase, even at 10K. He collaborates with numerous international partners, including experimentalists, observers and modellers, astronomers, physicists and chemists. FD’s team owns two state of the art solid-state astrochemistry apparatus (VENUS has been award by the American Institute of Physics in 2020). FD has been invited speaker in more than 25 international conferences and signed more than 100 rank A publications in 2024. He publishes in the astrophysics, physics and chemistry communities. He is/has been supervisor or co-supervisor of 15 PhD projects. 5 of his students have permanent positions in research or in universities. He has a strong outreach activity and has received the « Prix de la Médiation et de la Vulgarisation Scientifique 2023 CY Alliance », awarded 10,000€. He has been field editor for Molecular Astrophysics (Elsevier) for 6 years.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FD is (or has been) scientific leader of research teams &amp;quot;Molecules in the Universe&amp;quot; and ”Planétologie teams of  LERMA and LIRA  for more than 10 years (up to 30 permanent researchers/ academics/ engineers).  He leads the research department LERMA/LIRA-CY (10 to 12 researchers and academics) at CY Cergy Paris Université. He is board member of the doctoral school of “Science and Engineering” since 2011, board member of the Office For Education in Astronomy node France, Scientific Advisory Board, (comité des directeurs), CY Cergy Paris Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products of Sublimated Ammonium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhusree Roy Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (6), pp.1667-1678. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neon is an inhibitor of CO hydrogenation in pre-stellar core conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Husquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Sipilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 703, pp.A16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the elusive dangling OH ice features at ~2.7 μm in Chamaeleon I with JWST NIRCam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boogert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (9), pp.1169-1180. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02307-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced star formation through the high-temperature formation of H2 on carbonaceous dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), pp.541-545. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-023-01902-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling deuterated isotopologues of methanol towards the pre-stellar core L1544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sipilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vasyunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 680, pp.A87. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental H2O formation on carbonaceous dust grains attemperatures up to 85 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse De Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Physical Characterization of the Isolated Protostellar Source CB68: FAUST IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneaki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Svoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauyu Baobab Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 934 (1), pp.70. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac77e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Desorption of Interstellar Ices: A Review on the Controlling Parameters and Their Implications from Snowlines to Chemical Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Aikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy A Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.597-630. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Desorption of Interstellar Ices: A Review on the Controlling Parameters and Their Implications from Snowlines to Chemical Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Aikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.597-630. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST. II. Discovery of a Secondary Outflow in IRAS 15398−3359: Variability in Outflow Direction during the Earliest Stage of Star Formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Okoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logan Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Ichiro Inutsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 910 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abddb1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). VII. Discovery of a cold dense methanol blob toward the L1521F VeLLO system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jimenez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A189. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the sticking of methanol on low-temperature surfaces as a possible obstacle to freeze out in dark clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K a K Gadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494 (3), pp.4119-4129. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS) VI. Chemical evolution of sulfuretted species along the outflows driven by the low-mass protostellar binary NGC1333-IRAS4A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A63. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the penetration of oxygen and deuterium atoms into porous water ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A148. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of coronene with O-atoms, a possible route to ketene in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdi-Salam Ibrahim Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Boshman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.100054. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2019.100054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of amines hydrogenation of nitrile and isonitrile as selective routes in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Fourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A15. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient formation route of the prebiotic molecule formamide on interstellar dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (1), pp.L119-L123. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slz013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Study of the Chemical Network of the Hydrogenation of NO on Interstellar Dust Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Karton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.1196-1207. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation effect and N 2 binding energy reduction in CO-N 2 systems adsorbed on water ice substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.A111. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal desorption of formamide and methylamine from graphite and amorphous water ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 612, pp.A47. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLIS IV. Hydrocarbons in the OMC-2 FIR4 Region, a Probe of Energetic Particle Irradiation of the Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 859 (2), pp.136. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aabfd4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). III. Zooming Into the Methanol Peak of the Prestellar Core L1544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Punanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chacon-Tanarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 855 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaad09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen atom mobility, kinetic isotope effects and tunneling on interstellar ices (Ih and ASW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethmini Senevirathne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Nyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of O2 through dismutation of H2O2 during water ice desorption: a key to understanding comet O2 abundances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bockelée-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A56. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). II. Formamide in protostellar shocks: Evidence for gas-phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.L3. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds Of Life In Space (SOLIS) The Organic Composition Diversity at 300-1000 au Scale in Solar-type Star-forming Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.176. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa961d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Complex Molecules in Prestellar Cores: A Multilayer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vasyunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jimenez-Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 842 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa72ec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS) I. Carbon-chain growth in the Solar-type protocluster OMC2-FIR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A57. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H 2 formation on interstellar dust grains: the viewpoints of theory, experiments, models and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wakelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric E. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of CO-bearing species on grains: Unexpected chemical desorption of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458 (3), pp.2953. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of desorption and diffusion energies of O and N atoms physisorbed on amorphous surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A146. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust as interstellar catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hocuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A24. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust as interstellar catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hocuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A55. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of O2 and CO on the surface of dust grains determines the desorption energy of O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 454 (3), pp.2636-2646. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation at low temperatures does not always lead to saturation: the case of HNCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.91 - 91. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physisorption and desorption of H 2 , HD and D 2 on amorphous solid water ice. Effect on mixing isotopologue on statistical population of adsorption sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchah Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (44), pp.30148-30157. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP03985A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state formation of CO 2 via the H 2 CO + O reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 577, pp.A2. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion and reactivity at low temperature on bare amorphous olivine-type silicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (7), pp.074705. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state chemistry of nitrogen oxides – Part II: surface consumption of NO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (18), pp.8270-8282. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54918F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient diffusive mechanisms of O atoms at very low temperatures on surfaces of astrophysical interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 168, pp.151-166. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4FD00002A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state chemistry of nitrogen oxides – Part I: surface consumption of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (18), pp.8257-8269. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54917H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface coverage on the chemical desorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (1), pp.014304. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4885847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Tunneling of Oxygen Atoms on Very Cold Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (5), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.053201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How micron-sized dust particles determine the chemistry of our Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep01338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 formation on interstellar dust grains: a detailed study of the barrier of the CO + O channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pirronello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.A49. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of nitrogen oxides via NO+O2 gas–solid reaction on cold surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 565, pp.52-55. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2013.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of the solid water synthesized through the pathway D + O2 studied by the sensitive TPD technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Accolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 429 (4), pp.3200-3206. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sts578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher's Note: “Water formation through O 2 + D pathway on cold silicate and amorphous water ice surfaces of interstellar interest” [J. Chem. Phys. 137, 234706 (2012)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (7), pp.079902. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4792369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The desorption of H2CO from interstellar grains analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mispelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, pp.A5. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water formation through O 2 + D pathway on cold silicate and amorphous water ice surfaces of interstellar interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (23), pp.234706. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4771663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation Of The Ortho/Para Ratio Of Newly Formed Molecular Hydrogen On Amorphous Solid Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/760/1/35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticking coefficient of hydrogen and deuterium on silicates under interstellar conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.A128. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient surface formation route of interstellar hydroxylamine through NO hydrogenation. I. The submonolayer regime on interstellar relevant substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (5), pp.054713. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4738895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal desorption characteristics of CO, O2 and CO2 on non-porous water, crystalline water and silicate surfaces at submonolayer and multilayer coverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.no-no. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.20351.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Ice Hydrogenation: A Solid Pathway To NH 2 OH Formation In Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 750 (1), pp.L12. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/750/1/L12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Spin Conversion of Molecular Hydrogen on Amorphous Solid Water in the presence of O2 traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.2172-2178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2, HD, and D2 abudances on ice-covered dust grains in dark clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Kristensen L. Amiaud J.-H. Fillion F. Dulieu J.-L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, pp.A44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 532, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 532, pp.A12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for water formation on interstellar dust grains by hydrogen and oxygen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 512 (A 30), pp.A30. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2 desorption kinetics on amorphous solid water: from compact to porous ice films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchah Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (21), pp.4396. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b822492g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalised Approach to the Calibration of Orthotropic Materials for Thermoelastic Stress Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dulieu-Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Earl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (3-4), pp.743. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Adsorption Energy Difference between Ortho- and Para-D2 on an Amorphous Ice Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (100), pp.056101. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.056101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nteraction of atomic and molecular deuterium on a non porous amorphous water ice surface between 8 and 30 K.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud F. Dulieu J.-H. Fillion A. Momenij.-L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.144709. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2746323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of atomic and molecular deuterium with a non porous amorphous water ice surface between 8 and 30 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.144709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of D2 with H2O amorphous ice studied by temperature-programed desorption experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124 (9), pp.094702. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2168446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of D&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O amorphous ice studied by temperature programed desorption experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.94702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization mass spectrometry of six isomers of C7H8 in the 7–22 eV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Werner Jochims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 260 (1-2), pp.261 - 279. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-0104(00)00174-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Photodetachment Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77 (18), pp.3755-3758. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.3755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few ideas to promote inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guilbert-Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïca Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France. pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Adsorption of Complex Organic Molecules Isomers at Interstellar Ices Surfaces -Affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU (International Astronomy Union) symposium 280, the molecular Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ices surfaces (Affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Laboratory Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaz-surface interactions and heterogeneous chemistry on interstellar grain analogues http://www.astrohp2010.u-psud.fr/spip.php?article15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier AstrOHP Aix-en-Provence - 22-24-09-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aix-en-Provence, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction gaz surface et chimie hétérogène sur des analogues de grains interstellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours de formation, ateliers du savoir du CNRS, " AstrOHP 2010 Chimie dans les milieux astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Oservatoire de Haute-Provence, France. pp.18 03002.1 - 18 03002.20, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20111803002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho/Para Spin conversion of D2 on a porous water ice at 10 K in the presence of O2 traces. Affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michautj.-H. Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrochemistry Symposium, 42nd IUPAC CONGRESS – Chemistry Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho/Para Spin conversion of D2 on a porous water ice at 10 K in the presence of O2 traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michaut J.-H. Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneous Chemical Processes in the Astronomical Environment. The inaugural meeting of Working Group 2 of ESF COST Action CM0805 University College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'optique non linéaire appliquées à l'étude de la conversion ortho-para de la molécule D2 sur une glace d'eau poreuse à 10 K en présence de O2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics (ICO 2008), Université Ferhat Abbas, Sétif, Algérie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sétif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O and N interaction and reactivity on surfaces in laboratory and space (presentation J.-L. Lemaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Momeni A. Dulieu F. Fillion J.-H. Matar E. Chaabouni H. Lemaire J.-L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing amorphous solid water by temperature programmed desorption experiments with molecular hydrogen : from compact to porous ices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud J.-H. Fillion F. Dulieu A. Momeni J.-L Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory, Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O, and N interaction and reactivity on surfaces in laboratory and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory, Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of water formation on interstellar grains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu L. Amiaud J.-H. Fillion E. Matar A. Momeni V. Pirronello J.-L Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O, and N interaction and reactivity on surfaces in laboratory and space in Molecules in Space & Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulieu F. Amiaud L. Fillion J.-H. Momeni A. Lemaire J.-L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory Paris Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of water formation on amourphous ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni F. Dulieu L. Amiaud J.-H. Fillion J.L. Lemaire V. Pirronello E. Matar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomical Challenges in surface science, Heriot-Watt Univ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of H2 et H2O on amorphous water ice substrate (présentation F. Dulieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular databases for Herschel, ALMA and SOFIA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la formation de H2 et H2O sur des glaces d'eau (présentation F. Dulieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PCMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le planétarium mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomie pour l'Education dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-beam apparatus for the study of surface chemistry routes to formation of complex organic molecules in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteration of ammonia with D atoms on oxidized partly ASW covered graphite surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteration of ammonia with D atoms on oxidized partly ASW covered graphite surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B927CF1E"/>
+    <w:nsid w:val="08D714F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-dulieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6981-0421" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156087v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusree Roy Chowdhury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vitorino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Husquinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sipil&#228;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caselli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554408" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Smith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boogert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02307-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Riedel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sipil&#228;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redaelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasyunin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245367" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04381741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grieco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse De Looze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3854" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Looze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-01902-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Aikawa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bergin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Brown" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00357" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Brown" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneaki Imai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Oya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Svoboda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauyu Baobab Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefloch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac77e7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okoda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Francis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Johnstone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Ichiro Inutsuka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abddb1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02565908v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jimenez-Serra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937297" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K a K Gadallah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Congiu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa862" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Simone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Pineda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833830" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Morisset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi-Salam Ibrahim Mohamed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Boshman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cazaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2019.100054" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fourre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Congiu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935127" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoud Baouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Karton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slz013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832774" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01918175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Chaabouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Diana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabfd4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Punanova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Feng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chacon-Tanarro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaad09" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731249" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa961d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric E. Bron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.11.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa72ec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730527" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174699v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethmini Senevirathne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Andersson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Nyman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.01.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192896v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockel&#233;e-Morvan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628445" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346090v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moudens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabouni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw373" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319112v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocuk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525981" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527187" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noble" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2157" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Noble" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theule" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Congiu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dulieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425403" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amiaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fillion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lemaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03985A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loison" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424342" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555581v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864657" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ioppolo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fedoseev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54918F" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059513v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00002A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559380v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54917H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885847" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979410v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01338" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526212v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manic&#242;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pirronello" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321453" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.02.028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK7LK4ZJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533703v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Accolla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts578" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531210v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792369" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.053201" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01918285v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Noble" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771663" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavilan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidali" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/1/35" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747097v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117409" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860812v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4738895" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20351.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864875v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Fedoseev" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ioppolo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/750/1/L12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457965v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Noble" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mispelaer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219437" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635927v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokrane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601284v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Kristensen L. Amiaud J.-H. Fillion F. Dulieu J.-L. Lemaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480772v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lattelais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romanzin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016184" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635974v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163740v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912079" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163781v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822492g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550275v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Emery" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dulieu-Barton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Earl" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cunningham" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.09.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306220v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.056101" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525930v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud F. Dulieu J.-H. Fillion A. Momenij.-L. Lemaire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746323" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306008v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lemaire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163766v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H Fillion" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2168446" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305993v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Fillion" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826490v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jochims" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chotin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00174-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFN1RNQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929135v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delsart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.3755" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ca Clavel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petitdemange" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659705v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Mokrane" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauzat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661032v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527814v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688805v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111803002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468246v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michaut J.-H. Fillion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468255v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michautj.-H. Fillion" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367484v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherouri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367762v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud J.-H. Fillion F. Dulieu A. Momeni J.-L Lemaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367489v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu L. Amiaud J.-H. Fillion E. Matar A. Momeni V. Pirronello J.-L Lemaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367760v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lemaire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367486v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulieu F. Amiaud L. Fillion J.-H. Momeni A. Lemaire J.-L." TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367840v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni F. Dulieu L. Amiaud J.-H. Fillion J.L. Lemaire V. Pirronello E. Matar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468204v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiaud L. Momeni A. Dulieu F. Fillion J.-H. Matar E. Chaabouni H. Lemaire J.-L." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468213v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468212v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067635v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Sow" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982674v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982177v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-dulieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6981-0421" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156087v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusree Roy Chowdhury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vitorino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Husquinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sipil&#228;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caselli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554408" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Smith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boogert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02307-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grieco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Looze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-01902-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Riedel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sipil&#228;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redaelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasyunin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245367" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04381741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse De Looze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3854" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneaki Imai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Oya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Svoboda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauyu Baobab Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefloch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac77e7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Aikawa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bergin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Brown" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00357" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Brown" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okoda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Francis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Johnstone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Ichiro Inutsuka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abddb1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02565908v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jimenez-Serra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937297" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K a K Gadallah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Congiu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa862" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Simone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Pineda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833830" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Morisset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi-Salam Ibrahim Mohamed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Boshman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cazaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2019.100054" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fourre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Congiu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935127" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slz013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoud Baouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Karton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832774" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01918175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Chaabouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Diana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabfd4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Punanova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Feng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chacon-Tanarro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaad09" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethmini Senevirathne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Andersson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Nyman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.01.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192896v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockel&#233;e-Morvan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628445" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180835v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731249" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa961d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa72ec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730527" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800298v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric E. Bron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.11.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346090v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moudens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabouni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw373" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319112v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocuk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525981" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527187" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noble" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2157" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Noble" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theule" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Congiu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dulieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425403" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amiaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fillion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lemaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03985A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loison" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424342" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555581v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864657" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ioppolo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fedoseev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54918F" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059513v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00002A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559380v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54917H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885847" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534741v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.053201" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979410v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01338" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526212v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manic&#242;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pirronello" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321453" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524608v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.02.028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK7LK4ZJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533703v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Accolla" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts578" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531210v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792369" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457965v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Noble" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mispelaer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219437" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01918285v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Noble" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771663" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863635v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavilan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/1/35" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117409" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860812v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4738895" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866228v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20351.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864875v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Fedoseev" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ioppolo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/750/1/L12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635927v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokrane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601284v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Kristensen L. Amiaud J.-H. Fillion F. Dulieu J.-L. Lemaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480772v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lattelais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romanzin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016184" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635974v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163740v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912079" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163781v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822492g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550275v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Emery" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dulieu-Barton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Earl" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cunningham" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.09.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306220v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.056101" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525930v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud F. Dulieu J.-H. Fillion A. Momenij.-L. Lemaire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746323" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306008v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lemaire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163766v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H Fillion" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2168446" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305993v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Fillion" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826490v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jochims" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chotin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00174-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFN1RNQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929135v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delsart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.3755" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ca Clavel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petitdemange" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661032v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauzat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Mokrane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527814v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688805v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111803002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468255v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michautj.-H. Fillion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468246v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michaut J.-H. Fillion" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367484v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherouri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiaud L. Momeni A. Dulieu F. Fillion J.-H. Matar E. Chaabouni H. Lemaire J.-L." TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367762v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud J.-H. Fillion F. Dulieu A. Momeni J.-L Lemaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367760v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lemaire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367489v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu L. Amiaud J.-H. Fillion E. Matar A. Momeni V. Pirronello J.-L Lemaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367486v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulieu F. Amiaud L. Fillion J.-H. Momeni A. Lemaire J.-L." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367840v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni F. Dulieu L. Amiaud J.-H. Fillion J.L. Lemaire V. Pirronello E. Matar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468213v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468212v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067635v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Sow" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982177v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982674v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>