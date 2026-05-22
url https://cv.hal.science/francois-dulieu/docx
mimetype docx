--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois Dulieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">François Dulieu, Astrochimiste, Astrophysique de laboratoire.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6981-0421</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois Dulieu is a physicist specialising in experimental astrochemistry. He designs and develops experiments to understand how atoms and molecules interact with cold surfaces in the extreme environments of the Universe. For example, he has studied how water or hydrogen molecules are formed from atoms and how they are reinjected into the gas phase, even at 10K. He collaborates with numerous international partners, including experimentalists, observers and modellers, astronomers, physicists and chemists. FD’s team owns two state of the art solid-state astrochemistry apparatus (VENUS has been award by the American Institute of Physics in 2020). FD has been invited speaker in more than 25 international conferences and signed more than 100 rank A publications in 2024. He publishes in the astrophysics, physics and chemistry communities. He is/has been supervisor or co-supervisor of 15 PhD projects. 5 of his students have permanent positions in research or in universities. He has a strong outreach activity and has received the « Prix de la Médiation et de la Vulgarisation Scientifique 2023 CY Alliance », awarded 10,000€. He has been field editor for Molecular Astrophysics (Elsevier) for 6 years.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FD is (or has been) scientific leader of research teams &amp;quot;Molecules in the Universe&amp;quot; and ”Planétologie teams of  LERMA and LIRA  for more than 10 years (up to 30 permanent researchers/ academics/ engineers).  He leads the research department LERMA/LIRA-CY (10 to 12 researchers and academics) at CY Cergy Paris Université. He is board member of the doctoral school of “Science and Engineering” since 2011, board member of the Office For Education in Astronomy node France, Scientific Advisory Board, (comité des directeurs), CY Cergy Paris Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products of Sublimated Ammonium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhusree Roy Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (6), pp.1667-1678. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neon is an inhibitor of CO hydrogenation in pre-stellar core conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Husquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Sipilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 703, pp.A16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the elusive dangling OH ice features at ~2.7 μm in Chamaeleon I with JWST NIRCam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boogert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (9), pp.1169-1180. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02307-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced star formation through the high-temperature formation of H2 on carbonaceous dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), pp.541-545. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-023-01902-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling deuterated isotopologues of methanol towards the pre-stellar core L1544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sipilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vasyunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 680, pp.A87. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental H2O formation on carbonaceous dust grains attemperatures up to 85 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse De Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Physical Characterization of the Isolated Protostellar Source CB68: FAUST IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneaki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Svoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauyu Baobab Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 934 (1), pp.70. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac77e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Desorption of Interstellar Ices: A Review on the Controlling Parameters and Their Implications from Snowlines to Chemical Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Aikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy A Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.597-630. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Desorption of Interstellar Ices: A Review on the Controlling Parameters and Their Implications from Snowlines to Chemical Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Aikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.597-630. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST. II. Discovery of a Secondary Outflow in IRAS 15398−3359: Variability in Outflow Direction during the Earliest Stage of Star Formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Okoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logan Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Ichiro Inutsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 910 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abddb1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). VII. Discovery of a cold dense methanol blob toward the L1521F VeLLO system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jimenez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A189. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the sticking of methanol on low-temperature surfaces as a possible obstacle to freeze out in dark clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K a K Gadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494 (3), pp.4119-4129. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS) VI. Chemical evolution of sulfuretted species along the outflows driven by the low-mass protostellar binary NGC1333-IRAS4A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A63. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the penetration of oxygen and deuterium atoms into porous water ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A148. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of coronene with O-atoms, a possible route to ketene in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdi-Salam Ibrahim Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Boshman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.100054. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2019.100054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of amines hydrogenation of nitrile and isonitrile as selective routes in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Fourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A15. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient formation route of the prebiotic molecule formamide on interstellar dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (1), pp.L119-L123. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slz013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Study of the Chemical Network of the Hydrogenation of NO on Interstellar Dust Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Karton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.1196-1207. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation effect and N 2 binding energy reduction in CO-N 2 systems adsorbed on water ice substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.A111. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal desorption of formamide and methylamine from graphite and amorphous water ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 612, pp.A47. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLIS IV. Hydrocarbons in the OMC-2 FIR4 Region, a Probe of Energetic Particle Irradiation of the Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 859 (2), pp.136. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aabfd4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). III. Zooming Into the Methanol Peak of the Prestellar Core L1544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Punanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chacon-Tanarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 855 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaad09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen atom mobility, kinetic isotope effects and tunneling on interstellar ices (Ih and ASW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethmini Senevirathne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Nyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of O2 through dismutation of H2O2 during water ice desorption: a key to understanding comet O2 abundances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bockelée-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A56. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). II. Formamide in protostellar shocks: Evidence for gas-phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.L3. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds Of Life In Space (SOLIS) The Organic Composition Diversity at 300-1000 au Scale in Solar-type Star-forming Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.176. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa961d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Complex Molecules in Prestellar Cores: A Multilayer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vasyunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jimenez-Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 842 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa72ec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS) I. Carbon-chain growth in the Solar-type protocluster OMC2-FIR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A57. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H 2 formation on interstellar dust grains: the viewpoints of theory, experiments, models and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wakelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric E. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of CO-bearing species on grains: Unexpected chemical desorption of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458 (3), pp.2953. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of desorption and diffusion energies of O and N atoms physisorbed on amorphous surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A146. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust as interstellar catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hocuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A24. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust as interstellar catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hocuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A55. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of O2 and CO on the surface of dust grains determines the desorption energy of O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 454 (3), pp.2636-2646. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation at low temperatures does not always lead to saturation: the case of HNCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.91 - 91. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physisorption and desorption of H 2 , HD and D 2 on amorphous solid water ice. Effect on mixing isotopologue on statistical population of adsorption sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchah Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (44), pp.30148-30157. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP03985A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state formation of CO 2 via the H 2 CO + O reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 577, pp.A2. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion and reactivity at low temperature on bare amorphous olivine-type silicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (7), pp.074705. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state chemistry of nitrogen oxides – Part II: surface consumption of NO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (18), pp.8270-8282. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54918F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient diffusive mechanisms of O atoms at very low temperatures on surfaces of astrophysical interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 168, pp.151-166. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4FD00002A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state chemistry of nitrogen oxides – Part I: surface consumption of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (18), pp.8257-8269. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54917H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface coverage on the chemical desorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (1), pp.014304. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4885847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Tunneling of Oxygen Atoms on Very Cold Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (5), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.053201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How micron-sized dust particles determine the chemistry of our Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep01338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 formation on interstellar dust grains: a detailed study of the barrier of the CO + O channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pirronello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.A49. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of nitrogen oxides via NO+O2 gas–solid reaction on cold surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 565, pp.52-55. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2013.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of the solid water synthesized through the pathway D + O2 studied by the sensitive TPD technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Accolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 429 (4), pp.3200-3206. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sts578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher's Note: “Water formation through O 2 + D pathway on cold silicate and amorphous water ice surfaces of interstellar interest” [J. Chem. Phys. 137, 234706 (2012)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (7), pp.079902. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4792369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The desorption of H2CO from interstellar grains analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mispelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, pp.A5. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water formation through O 2 + D pathway on cold silicate and amorphous water ice surfaces of interstellar interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (23), pp.234706. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4771663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation Of The Ortho/Para Ratio Of Newly Formed Molecular Hydrogen On Amorphous Solid Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/760/1/35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticking coefficient of hydrogen and deuterium on silicates under interstellar conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.A128. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient surface formation route of interstellar hydroxylamine through NO hydrogenation. I. The submonolayer regime on interstellar relevant substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (5), pp.054713. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4738895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal desorption characteristics of CO, O2 and CO2 on non-porous water, crystalline water and silicate surfaces at submonolayer and multilayer coverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.no-no. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.20351.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Ice Hydrogenation: A Solid Pathway To NH 2 OH Formation In Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 750 (1), pp.L12. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/750/1/L12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Spin Conversion of Molecular Hydrogen on Amorphous Solid Water in the presence of O2 traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.2172-2178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2, HD, and D2 abudances on ice-covered dust grains in dark clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Kristensen L. Amiaud J.-H. Fillion F. Dulieu J.-L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, pp.A44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 532, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 532, pp.A12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for water formation on interstellar dust grains by hydrogen and oxygen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 512 (A 30), pp.A30. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2 desorption kinetics on amorphous solid water: from compact to porous ice films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchah Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (21), pp.4396. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b822492g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalised Approach to the Calibration of Orthotropic Materials for Thermoelastic Stress Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dulieu-Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Earl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (3-4), pp.743. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Adsorption Energy Difference between Ortho- and Para-D2 on an Amorphous Ice Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (100), pp.056101. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.056101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nteraction of atomic and molecular deuterium on a non porous amorphous water ice surface between 8 and 30 K.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud F. Dulieu J.-H. Fillion A. Momenij.-L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.144709. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2746323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of atomic and molecular deuterium with a non porous amorphous water ice surface between 8 and 30 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.144709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of D2 with H2O amorphous ice studied by temperature-programed desorption experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124 (9), pp.094702. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2168446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of D&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O amorphous ice studied by temperature programed desorption experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.94702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization mass spectrometry of six isomers of C7H8 in the 7–22 eV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Werner Jochims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 260 (1-2), pp.261 - 279. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-0104(00)00174-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Photodetachment Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77 (18), pp.3755-3758. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.3755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few ideas to promote inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guilbert-Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïca Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France. pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Adsorption of Complex Organic Molecules Isomers at Interstellar Ices Surfaces -Affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU (International Astronomy Union) symposium 280, the molecular Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ices surfaces (Affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Laboratory Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaz-surface interactions and heterogeneous chemistry on interstellar grain analogues http://www.astrohp2010.u-psud.fr/spip.php?article15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier AstrOHP Aix-en-Provence - 22-24-09-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aix-en-Provence, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction gaz surface et chimie hétérogène sur des analogues de grains interstellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours de formation, ateliers du savoir du CNRS, " AstrOHP 2010 Chimie dans les milieux astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Oservatoire de Haute-Provence, France. pp.18 03002.1 - 18 03002.20, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20111803002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho/Para Spin conversion of D2 on a porous water ice at 10 K in the presence of O2 traces. Affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michautj.-H. Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrochemistry Symposium, 42nd IUPAC CONGRESS – Chemistry Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho/Para Spin conversion of D2 on a porous water ice at 10 K in the presence of O2 traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michaut J.-H. Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneous Chemical Processes in the Astronomical Environment. The inaugural meeting of Working Group 2 of ESF COST Action CM0805 University College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'optique non linéaire appliquées à l'étude de la conversion ortho-para de la molécule D2 sur une glace d'eau poreuse à 10 K en présence de O2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics (ICO 2008), Université Ferhat Abbas, Sétif, Algérie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sétif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O and N interaction and reactivity on surfaces in laboratory and space (presentation J.-L. Lemaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Momeni A. Dulieu F. Fillion J.-H. Matar E. Chaabouni H. Lemaire J.-L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing amorphous solid water by temperature programmed desorption experiments with molecular hydrogen : from compact to porous ices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud J.-H. Fillion F. Dulieu A. Momeni J.-L Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory, Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O, and N interaction and reactivity on surfaces in laboratory and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory, Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of water formation on interstellar grains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu L. Amiaud J.-H. Fillion E. Matar A. Momeni V. Pirronello J.-L Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O, and N interaction and reactivity on surfaces in laboratory and space in Molecules in Space & Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulieu F. Amiaud L. Fillion J.-H. Momeni A. Lemaire J.-L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory Paris Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of water formation on amourphous ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni F. Dulieu L. Amiaud J.-H. Fillion J.L. Lemaire V. Pirronello E. Matar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomical Challenges in surface science, Heriot-Watt Univ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of H2 et H2O on amorphous water ice substrate (présentation F. Dulieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular databases for Herschel, ALMA and SOFIA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la formation de H2 et H2O sur des glaces d'eau (présentation F. Dulieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PCMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le planétarium mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomie pour l'Education dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-beam apparatus for the study of surface chemistry routes to formation of complex organic molecules in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteration of ammonia with D atoms on oxidized partly ASW covered graphite surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteration of ammonia with D atoms on oxidized partly ASW covered graphite surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois Dulieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">François Dulieu, Astrochimiste, Astrophysique de laboratoire.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6981-0421</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois Dulieu is a physicist specialising in experimental astrochemistry. He designs and develops experiments to understand how atoms and molecules interact with cold surfaces in the extreme environments of the Universe. For example, he has studied how water or hydrogen molecules are formed from atoms and how they are reinjected into the gas phase, even at 10K. He collaborates with numerous international partners, including experimentalists, observers and modellers, astronomers, physicists and chemists. FD’s team owns two state of the art solid-state astrochemistry apparatus (VENUS has been award by the American Institute of Physics in 2020). FD has been invited speaker in more than 25 international conferences and signed more than 100 rank A publications in 2024. He publishes in the astrophysics, physics and chemistry communities. He is/has been supervisor or co-supervisor of 15 PhD projects. 5 of his students have permanent positions in research or in universities. He has a strong outreach activity and has received the « Prix de la Médiation et de la Vulgarisation Scientifique 2023 CY Alliance », awarded 10,000€. He has been field editor for Molecular Astrophysics (Elsevier) for 6 years.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FD is (or has been) scientific leader of research teams &amp;quot;Molecules in the Universe&amp;quot; and ”Planétologie teams of  LERMA and LIRA  for more than 10 years (up to 30 permanent researchers/ academics/ engineers).  He leads the research department LERMA/LIRA-CY (10 to 12 researchers and academics) at CY Cergy Paris Université. He is board member of the doctoral school of “Science and Engineering” since 2011, board member of the Office For Education in Astronomy node France, Scientific Advisory Board, (comité des directeurs), CY Cergy Paris Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mobility of extraterrestrial ices: surface diffusion in astrochemistry and planetary science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ligterink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cuppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drozdovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (37), pp.19630-19641. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5cp02278a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products of Sublimated Ammonium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhusree Roy Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (6), pp.1667-1678. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neon is an inhibitor of CO hydrogenation in pre-stellar core conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Husquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Sipilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 703, pp.A16. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of NH 3 binding energy in the early evolution of protostellar cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kakkenpara Suresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sipilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, pp.A71. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the elusive dangling OH ice features at ~2.7 μm in Chamaeleon I with JWST NIRCam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boogert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (9), pp.1169-1180. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02307-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling deuterated isotopologues of methanol towards the pre-stellar core L1544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sipilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vasyunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 680, pp.A87. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental H2O formation on carbonaceous dust grains attemperatures up to 85 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse De Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced star formation through the high-temperature formation of H2 on carbonaceous dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), pp.541-545. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-023-01902-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Desorption of Interstellar Ices: A Review on the Controlling Parameters and Their Implications from Snowlines to Chemical Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Aikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy A Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.597-630. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Desorption of Interstellar Ices: A Review on the Controlling Parameters and Their Implications from Snowlines to Chemical Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Aikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.597-630. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Physical Characterization of the Isolated Protostellar Source CB68: FAUST IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneaki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Svoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauyu Baobab Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 934 (1), pp.70. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac77e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST. II. Discovery of a Secondary Outflow in IRAS 15398−3359: Variability in Outflow Direction during the Earliest Stage of Star Formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Okoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logan Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Ichiro Inutsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 910 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abddb1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). VII. Discovery of a cold dense methanol blob toward the L1521F VeLLO system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jimenez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A189. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the sticking of methanol on low-temperature surfaces as a possible obstacle to freeze out in dark clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K a K Gadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494 (3), pp.4119-4129. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS) VI. Chemical evolution of sulfuretted species along the outflows driven by the low-mass protostellar binary NGC1333-IRAS4A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A63. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the penetration of oxygen and deuterium atoms into porous water ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A148. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of coronene with O-atoms, a possible route to ketene in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdi-Salam Ibrahim Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Boshman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.100054. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2019.100054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Study of the Chemical Network of the Hydrogenation of NO on Interstellar Dust Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Karton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.1196-1207. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of amines hydrogenation of nitrile and isonitrile as selective routes in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Fourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A15. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient formation route of the prebiotic molecule formamide on interstellar dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (1), pp.L119-L123. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slz013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation effect and N 2 binding energy reduction in CO-N 2 systems adsorbed on water ice substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.A111. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal desorption of formamide and methylamine from graphite and amorphous water ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 612, pp.A47. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLIS IV. Hydrocarbons in the OMC-2 FIR4 Region, a Probe of Energetic Particle Irradiation of the Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 859 (2), pp.136. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aabfd4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). III. Zooming Into the Methanol Peak of the Prestellar Core L1544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Punanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chacon-Tanarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 855 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaad09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). II. Formamide in protostellar shocks: Evidence for gas-phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.L3. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds Of Life In Space (SOLIS) The Organic Composition Diversity at 300-1000 au Scale in Solar-type Star-forming Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.176. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa961d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Complex Molecules in Prestellar Cores: A Multilayer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vasyunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jimenez-Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 842 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa72ec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H 2 formation on interstellar dust grains: the viewpoints of theory, experiments, models and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wakelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric E. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS) I. Carbon-chain growth in the Solar-type protocluster OMC2-FIR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A57. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen atom mobility, kinetic isotope effects and tunneling on interstellar ices (Ih and ASW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethmini Senevirathne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Nyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of O2 through dismutation of H2O2 during water ice desorption: a key to understanding comet O2 abundances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bockelée-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A56. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of CO-bearing species on grains: Unexpected chemical desorption of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458 (3), pp.2953. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of desorption and diffusion energies of O and N atoms physisorbed on amorphous surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A146. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust as interstellar catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hocuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A24. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust as interstellar catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hocuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A55. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of O2 and CO on the surface of dust grains determines the desorption energy of O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 454 (3), pp.2636-2646. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation at low temperatures does not always lead to saturation: the case of HNCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.91 - 91. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physisorption and desorption of H 2 , HD and D 2 on amorphous solid water ice. Effect on mixing isotopologue on statistical population of adsorption sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchah Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (44), pp.30148-30157. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP03985A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state formation of CO 2 via the H 2 CO + O reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 577, pp.A2. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion and reactivity at low temperature on bare amorphous olivine-type silicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (7), pp.074705. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state chemistry of nitrogen oxides – Part II: surface consumption of NO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (18), pp.8270-8282. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54918F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient diffusive mechanisms of O atoms at very low temperatures on surfaces of astrophysical interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 168, pp.151-166. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4FD00002A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface coverage on the chemical desorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (1), pp.014304. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4885847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state chemistry of nitrogen oxides – Part I: surface consumption of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (18), pp.8257-8269. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54917H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How micron-sized dust particles determine the chemistry of our Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep01338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 formation on interstellar dust grains: a detailed study of the barrier of the CO + O channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pirronello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.A49. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of nitrogen oxides via NO+O2 gas–solid reaction on cold surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 565, pp.52-55. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2013.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of the solid water synthesized through the pathway D + O2 studied by the sensitive TPD technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Accolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 429 (4), pp.3200-3206. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sts578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher's Note: “Water formation through O 2 + D pathway on cold silicate and amorphous water ice surfaces of interstellar interest” [J. Chem. Phys. 137, 234706 (2012)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (7), pp.079902. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4792369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Tunneling of Oxygen Atoms on Very Cold Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (5), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.053201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water formation through O 2 + D pathway on cold silicate and amorphous water ice surfaces of interstellar interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manicò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (23), pp.234706. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4771663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation Of The Ortho/Para Ratio Of Newly Formed Molecular Hydrogen On Amorphous Solid Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vidali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/760/1/35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticking coefficient of hydrogen and deuterium on silicates under interstellar conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.A128. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient surface formation route of interstellar hydroxylamine through NO hydrogenation. I. The submonolayer regime on interstellar relevant substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (5), pp.054713. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4738895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal desorption characteristics of CO, O2 and CO2 on non-porous water, crystalline water and silicate surfaces at submonolayer and multilayer coverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.no-no. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.20351.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Ice Hydrogenation: A Solid Pathway To NH 2 OH Formation In Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ioppolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 750 (1), pp.L12. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/750/1/L12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The desorption of H2CO from interstellar grains analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mispelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, pp.A5. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Spin Conversion of Molecular Hydrogen on Amorphous Solid Water in the presence of O2 traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.2172-2178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2, HD, and D2 abudances on ice-covered dust grains in dark clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Kristensen L. Amiaud J.-H. Fillion F. Dulieu J.-L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, pp.A44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 532, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 532, pp.A12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for water formation on interstellar dust grains by hydrogen and oxygen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 512 (A 30), pp.A30. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2 desorption kinetics on amorphous solid water: from compact to porous ice films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchah Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (21), pp.4396. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b822492g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalised Approach to the Calibration of Orthotropic Materials for Thermoelastic Stress Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dulieu-Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Earl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (3-4), pp.743. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Adsorption Energy Difference between Ortho- and Para-D2 on an Amorphous Ice Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (100), pp.056101. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.056101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nteraction of atomic and molecular deuterium on a non porous amorphous water ice surface between 8 and 30 K.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud F. Dulieu J.-H. Fillion A. Momenij.-L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.144709. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2746323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of atomic and molecular deuterium with a non porous amorphous water ice surface between 8 and 30 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.144709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of D2 with H2O amorphous ice studied by temperature-programed desorption experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124 (9), pp.094702. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2168446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of D&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O amorphous ice studied by temperature programed desorption experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.94702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization mass spectrometry of six isomers of C7H8 in the 7–22 eV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Werner Jochims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 260 (1-2), pp.261 - 279. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-0104(00)00174-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Photodetachment Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77 (18), pp.3755-3758. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.3755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few ideas to promote inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guilbert-Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïca Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France. pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adsorption of complex organic molecules isomers at interstellar ices surfaces (Affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Laboratory Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Adsorption of Complex Organic Molecules Isomers at Interstellar Ices Surfaces -Affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU (International Astronomy Union) symposium 280, the molecular Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaz-surface interactions and heterogeneous chemistry on interstellar grain analogues http://www.astrohp2010.u-psud.fr/spip.php?article15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier AstrOHP Aix-en-Provence - 22-24-09-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aix-en-Provence, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction gaz surface et chimie hétérogène sur des analogues de grains interstellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours de formation, ateliers du savoir du CNRS, " AstrOHP 2010 Chimie dans les milieux astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Oservatoire de Haute-Provence, France. pp.18 03002.1 - 18 03002.20, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20111803002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho/Para Spin conversion of D2 on a porous water ice at 10 K in the presence of O2 traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michaut J.-H. Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneous Chemical Processes in the Astronomical Environment. The inaugural meeting of Working Group 2 of ESF COST Action CM0805 University College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho/Para Spin conversion of D2 on a porous water ice at 10 K in the presence of O2 traces. Affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michautj.-H. Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrochemistry Symposium, 42nd IUPAC CONGRESS – Chemistry Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'optique non linéaire appliquées à l'étude de la conversion ortho-para de la molécule D2 sur une glace d'eau poreuse à 10 K en présence de O2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics (ICO 2008), Université Ferhat Abbas, Sétif, Algérie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sétif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing amorphous solid water by temperature programmed desorption experiments with molecular hydrogen : from compact to porous ices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud J.-H. Fillion F. Dulieu A. Momeni J.-L Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory, Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O, and N interaction and reactivity on surfaces in laboratory and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory, Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of water formation on interstellar grains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulieu L. Amiaud J.-H. Fillion E. Matar A. Momeni V. Pirronello J.-L Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O, and N interaction and reactivity on surfaces in laboratory and space in Molecules in Space & Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulieu F. Amiaud L. Fillion J.-H. Momeni A. Lemaire J.-L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory Paris Obs. de Paris et Univ. de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of water formation on amourphous ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni F. Dulieu L. Amiaud J.-H. Fillion J.L. Lemaire V. Pirronello E. Matar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomical Challenges in surface science, Heriot-Watt Univ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H, O and N interaction and reactivity on surfaces in laboratory and space (presentation J.-L. Lemaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Momeni A. Dulieu F. Fillion J.-H. Matar E. Chaabouni H. Lemaire J.-L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Molecules in space and laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of H2 et H2O on amorphous water ice substrate (présentation F. Dulieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular databases for Herschel, ALMA and SOFIA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la formation de H2 et H2O sur des glaces d'eau (présentation F. Dulieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PCMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le planétarium mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomie pour l'Education dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-beam apparatus for the study of surface chemistry routes to formation of complex organic molecules in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Congiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteration of ammonia with D atoms on oxidized partly ASW covered graphite surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteration of ammonia with D atoms on oxidized partly ASW covered graphite surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Chaabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minissale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoud Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08D714F0"/>
+    <w:nsid w:val="970E1978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-dulieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6981-0421" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156087v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusree Roy Chowdhury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vitorino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Husquinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sipil&#228;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caselli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554408" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Smith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boogert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02307-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grieco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Looze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-01902-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Riedel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sipil&#228;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redaelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasyunin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245367" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04381741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse De Looze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3854" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneaki Imai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Oya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Svoboda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauyu Baobab Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefloch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac77e7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Aikawa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bergin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Brown" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00357" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Brown" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okoda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Francis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Johnstone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Ichiro Inutsuka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abddb1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02565908v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jimenez-Serra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937297" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K a K Gadallah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Congiu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa862" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Simone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Pineda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833830" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Morisset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi-Salam Ibrahim Mohamed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Boshman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cazaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2019.100054" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fourre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Congiu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935127" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slz013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoud Baouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Karton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832774" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01918175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Chaabouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Diana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabfd4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Punanova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Feng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chacon-Tanarro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaad09" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethmini Senevirathne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Andersson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Nyman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.01.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192896v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockel&#233;e-Morvan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628445" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180835v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731249" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa961d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa72ec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730527" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800298v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric E. Bron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.11.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346090v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moudens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabouni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw373" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319112v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocuk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525981" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527187" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noble" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2157" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Noble" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theule" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Congiu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dulieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425403" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amiaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fillion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lemaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03985A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loison" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424342" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555581v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864657" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ioppolo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fedoseev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54918F" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059513v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00002A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559380v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54917H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885847" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534741v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.053201" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979410v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01338" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526212v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manic&#242;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pirronello" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321453" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524608v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.02.028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK7LK4ZJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533703v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Accolla" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts578" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531210v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792369" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457965v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Noble" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mispelaer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219437" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01918285v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Noble" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771663" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863635v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavilan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/1/35" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117409" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860812v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4738895" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866228v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20351.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864875v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Fedoseev" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ioppolo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/750/1/L12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635927v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokrane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601284v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Kristensen L. Amiaud J.-H. Fillion F. Dulieu J.-L. Lemaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480772v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lattelais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romanzin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016184" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635974v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163740v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912079" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163781v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822492g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550275v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Emery" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dulieu-Barton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Earl" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cunningham" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.09.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306220v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.056101" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525930v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud F. Dulieu J.-H. Fillion A. Momenij.-L. Lemaire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746323" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306008v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lemaire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163766v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H Fillion" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2168446" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305993v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Fillion" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826490v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jochims" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chotin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00174-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFN1RNQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929135v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delsart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.3755" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ca Clavel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petitdemange" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661032v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauzat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Mokrane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527814v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688805v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111803002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468255v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michautj.-H. Fillion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468246v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michaut J.-H. Fillion" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367484v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherouri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiaud L. Momeni A. Dulieu F. Fillion J.-H. Matar E. Chaabouni H. Lemaire J.-L." TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367762v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud J.-H. Fillion F. Dulieu A. Momeni J.-L Lemaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367760v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lemaire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367489v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu L. Amiaud J.-H. Fillion E. Matar A. Momeni V. Pirronello J.-L Lemaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367486v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulieu F. Amiaud L. Fillion J.-H. Momeni A. Lemaire J.-L." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367840v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni F. Dulieu L. Amiaud J.-H. Fillion J.L. Lemaire V. Pirronello E. Matar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468213v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468212v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067635v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Sow" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982177v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982674v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-dulieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6981-0421" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613036v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ligterink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walsh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cuppen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drozdovskaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02278a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusree Roy Chowdhury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vitorino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00090" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Husquinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sipil&#228;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caselli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554408" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kakkenpara Suresh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sipil&#228;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451665" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Smith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boogert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02307-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Riedel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redaelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasyunin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245367" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04381741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grieco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse De Looze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3854" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Looze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-01902-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Aikawa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bergin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy A Brown" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00357" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Brown" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneaki Imai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Oya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Svoboda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauyu Baobab Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefloch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac77e7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okoda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Francis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Johnstone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Ichiro Inutsuka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abddb1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02565908v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jimenez-Serra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937297" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K a K Gadallah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Congiu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa862" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Simone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Pineda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937072" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833830" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Morisset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi-Salam Ibrahim Mohamed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Boshman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cazaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2019.100054" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoud Baouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Karton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00063" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fourre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Congiu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935127" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slz013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832774" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01918175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Chaabouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Diana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabfd4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Punanova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Feng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chacon-Tanarro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaad09" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731249" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa961d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174611v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa72ec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800298v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric E. Bron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.11.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771075v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730527" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethmini Senevirathne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Andersson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Nyman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.01.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockel&#233;e-Morvan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628445" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346090v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moudens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw373" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298605v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526702" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocuk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525981" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319064v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527187" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948057v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noble" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2157" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Noble" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theule" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Congiu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dulieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425403" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395363v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amiaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fillion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lemaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03985A" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loison" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424342" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555581v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864657" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559430v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ioppolo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fedoseev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54918F" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059513v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00002A" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555627v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885847" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54917H" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01338" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526212v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manic&#242;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pirronello" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321453" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.02.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK7LK4ZJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533703v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Accolla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts578" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531210v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792369" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.053201" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01918285v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Noble" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771663" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863635v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavilan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidali" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/1/35" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747097v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117409" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4738895" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866228v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20351.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864875v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Fedoseev" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ioppolo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/750/1/L12" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457965v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Noble" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mispelaer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219437" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635927v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokrane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601284v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Kristensen L. Amiaud J.-H. Fillion F. Dulieu J.-L. Lemaire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480772v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lattelais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romanzin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016184" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635974v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163740v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912079" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163781v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822492g" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550275v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Emery" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dulieu-Barton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Earl" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cunningham" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.09.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306220v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.056101" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525930v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud F. Dulieu J.-H. Fillion A. Momenij.-L. Lemaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746323" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306008v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lemaire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163766v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H Fillion" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2168446" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305993v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Fillion" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826490v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jochims" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chotin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00174-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFN1RNQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929135v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delsart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.3755" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395297v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ca Clavel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petitdemange" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659705v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Mokrane" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauzat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661032v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527814v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688805v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111803002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468246v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michaut J.-H. Fillion" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468255v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehrouri F. Dulieu H. Chaabouni H. Mokrane E. Matar J.L. Lemaire A. Lekic X. Michautj.-H. Fillion" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367484v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherouri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367762v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud J.-H. Fillion F. Dulieu A. Momeni J.-L Lemaire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367760v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lemaire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367489v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu L. Amiaud J.-H. Fillion E. Matar A. Momeni V. Pirronello J.-L Lemaire" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367486v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulieu F. Amiaud L. Fillion J.-H. Momeni A. Lemaire J.-L." TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367840v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni F. Dulieu L. Amiaud J.-H. Fillion J.L. Lemaire V. Pirronello E. Matar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468204v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiaud L. Momeni A. Dulieu F. Fillion J.-H. Matar E. Chaabouni H. Lemaire J.-L." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468213v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiaud L. Matar E. Dulieu F. Fillion J.H. Momeni A. Lemaire J.L." TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468212v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280244v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067635v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Sow" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982674v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982177v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>