--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -949,429 +949,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloe djiboutiensis: Antioxidant Activity, Molecular Networking-Based Approach and In Vivo Toxicity of This Endemic Species in Djibouti</w:t>
+                <w:t xml:space="preserve">A comparative study of physicochemical properties, antioxidant and enzyme inhibition activities of oils extracted from seeds of seven new sunflower (Helianthus annuus L.) lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+                <w:t xml:space="preserve">Ahmed Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Dupire</w:t>
+                <w:t xml:space="preserve">Sakina Mohamed Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
+                <w:t xml:space="preserve">Gokhan Zengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahab H. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi Fourreh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26103046⟩</w:t>
+              <w:t xml:space="preserve">Turkish Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (SI-2), pp.765-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3906/bot-2107-32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232458v1</w:t>
+                <w:t xml:space="preserve">hal-03517546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Identification of Endophytic Bacteria in Leucojum aestivum In Vitro Culture, NMR-Based Metabolomics Study and LC-MS Analysis Leading to Potential Amaryllidaceae Alkaloid Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aloe djiboutiensis: Antioxidant Activity, Molecular Networking-Based Approach and In Vivo Toxicity of This Endemic Species in Djibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Hehn</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22041773⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (10), pp.3046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26103046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139936v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of physicochemical properties, antioxidant and enzyme inhibition activities of oils extracted from seeds of seven new sunflower (Helianthus annuus L.) lines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gokhan Zengin</w:t>
+                <w:t xml:space="preserve">Molecular Identification of Endophytic Bacteria in Leucojum aestivum In Vitro Culture, NMR-Based Metabolomics Study and LC-MS Analysis Leading to Potential Amaryllidaceae Alkaloid Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelwahab H. Abdallah</w:t>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdirahman Elmi Fourreh</w:t>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (SI-2), pp.765-775. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.1773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3906/bot-2107-32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22041773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517546v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances on Antiviral Activity of Morus spp. Plant Extracts: Human Coronavirus and Virus-Related Respiratory Tract Infections in the Spotlight</w:t>
               </w:r>
@@ -1383,51 +1383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Thabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,51 +1753,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Determination of Lycorine and Galanthamine in Different in Vitro Tissues of Narcissus tazetta by GC-MS</w:t>
+                <w:t xml:space="preserve">Screening of Amaryllidaceae alkaloids in bulbs and tissue cultures of Narcissus papyraceus and four varieties of N. tazetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameneh Tarakemeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Azizi</w:t>
@@ -1832,106 +1832,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Horticultural Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.151 - 157. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.230-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22059/ijhst.2019.280853.295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2019.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403509v1</w:t>
+                <w:t xml:space="preserve">hal-02123306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Amaryllidaceae alkaloids in bulbs and tissue cultures of Narcissus papyraceus and four varieties of N. tazetta</w:t>
+                <w:t xml:space="preserve">Quantitative Determination of Lycorine and Galanthamine in Different in Vitro Tissues of Narcissus tazetta by GC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameneh Tarakemeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Azizi</w:t>
@@ -1966,112 +1966,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 172, pp.230-237. </w:t>
+              <w:t xml:space="preserve">International Journal of Horticultural Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.151 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2019.04.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22059/ijhst.2019.280853.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123306v1</w:t>
+                <w:t xml:space="preserve">hal-02403509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulating effect of both 4’- O -methylnorbelladine feeding and temporary immersion conditions on galanthamine and lycorine production by Leucojum aestivum L. bulblets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2838,1569 +2838,1569 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18388/abp.2010_2375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Toasting on Oak Wood Metabolites evidenced by Direct-infusion and Liquid Chromatography High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41èmes Journées Française de Spectrométrie de Masse (JFSM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France. , 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Bioactive Compounds present in NADES-Based extracts from R. Alaternus: A Comprehensive HPLC-MS/MS Molecular Networking Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Nekkaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aed Lalaouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mutelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mass Spectrometry and Proteomic Analysis 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Bioactive Compounds present in NADES-based Extracts from R. Alaternus: A Comprehensive HPLC-MS/MS Molecular Networking Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Nekkaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd El Djalil Lalaouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMAP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MS spectroscopy: a powerful tool for organometallic intermediate identification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Adach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Comoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39èmes Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Marseiile, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Networking-Based Approach of Aloe djiboutiensis, Antioxidant Activity and In Vivo Toxicity of This Endemic Species in Djibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Amaryllidaceae alkaloids in bulbs and in vitro cultures in various species of Narcissus using GC-MS and LC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameneh Tarakemeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Rowshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the plant to the antiviral extract - kuwanon G activity on human coronavirus and respiratory viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Thabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Westerhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30thAnnual Meeting of the Society for Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Digital, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la plante à l'extrait à l‘activité antivirale dans les infections virales respiratoires: l’exemple du kuwanon G et le coronavirus humain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Thabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Westerhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Monptellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of the Leucojum aestivum L. endophytic bacteria to promote Amaryllidaceae alkaloids biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Simlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Morańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACTA BIOLOGICA CRACOVIENSIA Series Botanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cracovie (PL), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of both 4,-O-methylnorbelladine feeding and temporary immersion conditions on galanthamine and lycorine production by leucojum aestivum bulblets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Internationnal Symposium on Chromatography of naturel Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lublin (POL), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elicitation of galanthamine and lycorine biosynthetic pathway with deuterium-labelled-4’-O-methylnorbelladine added to leucojum aestivum bulblets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFERP &amp; STOLON International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Brussel, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de Gestion de Données de la plateforme MassLor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vernex-Loset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Lorraine; CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895780v1</w:t>
-              </w:r>
-[...1380 lines deleted...]
-                <w:t xml:space="preserve">hal-04556928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4431,51 +4431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances on antimicrobial activity of Morus spp. plant extracts: viruses in the spotlight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Thabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4633,51 +4633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F85C2A6"/>
+    <w:nsid w:val="74F17A7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4864,51 +4864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-dupire-univlorraine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5038-723X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Warcho&#322;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mora&#324;ska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020258" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Hemmati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Saeedi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2025.01.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Priymenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64256/FOU2450" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bouazzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Dadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemiere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186531" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nekkaa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Benaissa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Djalil Lalaouna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarmap.2023.100503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizella Csire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103046" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab H. Abdallah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/bot-2107-32" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335355v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Thabti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Westerhuis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081876" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01157" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arouei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403509v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Tarakemeh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rowshan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salehi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/ijhst.2019.280853.295" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.04.043" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canilho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacoby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.07.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NCTMTW2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2013.04.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P981N8HR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Tahchy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-091-9933-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Tahchy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200285j" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chr&#233;tien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2010_2375" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895780v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05329913v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Farhat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aed Lalaouna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mutelet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Adach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Touchet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788657v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556924v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556923v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Simlat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556929v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-dupire-univlorraine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5038-723X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Warcho&#322;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mora&#324;ska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020258" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Hemmati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Saeedi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2025.01.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Priymenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64256/FOU2450" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bouazzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Dadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemiere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186531" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nekkaa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Benaissa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Djalil Lalaouna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarmap.2023.100503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizella Csire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab H. Abdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/bot-2107-32" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335355v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Thabti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Westerhuis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081876" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01157" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arouei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Tarakemeh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rowshan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salehi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.04.043" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/ijhst.2019.280853.295" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canilho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacoby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.07.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NCTMTW2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2013.04.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P981N8HR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Tahchy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-091-9933-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Tahchy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200285j" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chr&#233;tien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2010_2375" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05329913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Farhat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aed Lalaouna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mutelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Adach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Touchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Simlat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>