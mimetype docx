--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -3018,277 +3018,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Bioactive Compounds present in NADES-Based extracts from R. Alaternus: A Comprehensive HPLC-MS/MS Molecular Networking Approach.</w:t>
+                <w:t xml:space="preserve">Identification of Bioactive Compounds present in NADES-based Extracts from R. Alaternus: A Comprehensive HPLC-MS/MS Molecular Networking Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Nekkaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aed Lalaouna</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd El Djalil Lalaouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Mutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mass Spectrometry and Proteomic Analysis 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">SMAP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762851v1</w:t>
+                <w:t xml:space="preserve">hal-04727379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Bioactive Compounds present in NADES-based Extracts from R. Alaternus: A Comprehensive HPLC-MS/MS Molecular Networking Approach</w:t>
+                <w:t xml:space="preserve">Identification of Bioactive Compounds present in NADES-Based extracts from R. Alaternus: A Comprehensive HPLC-MS/MS Molecular Networking Approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Nekkaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abd El Djalil Lalaouna</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aed Lalaouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">Mass Spectrometry and Proteomic Analysis 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727379v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS spectroscopy: a powerful tool for organometallic intermediate identification ?</w:t>
               </w:r>
@@ -4633,51 +4633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74F17A7C"/>
+    <w:nsid w:val="2B9089F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4864,51 +4864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-dupire-univlorraine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5038-723X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Warcho&#322;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mora&#324;ska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020258" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Hemmati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Saeedi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2025.01.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Priymenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64256/FOU2450" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bouazzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Dadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemiere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186531" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nekkaa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Benaissa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Djalil Lalaouna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarmap.2023.100503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizella Csire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab H. Abdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/bot-2107-32" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335355v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Thabti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Westerhuis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081876" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01157" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arouei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Tarakemeh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rowshan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salehi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.04.043" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/ijhst.2019.280853.295" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canilho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacoby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.07.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NCTMTW2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2013.04.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P981N8HR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Tahchy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-091-9933-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Tahchy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200285j" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chr&#233;tien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2010_2375" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05329913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Farhat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aed Lalaouna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mutelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Adach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Touchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Simlat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-dupire-univlorraine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5038-723X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Warcho&#322;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mora&#324;ska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020258" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Hemmati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Saeedi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2025.01.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Priymenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64256/FOU2450" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bouazzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Dadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemiere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186531" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nekkaa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Benaissa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Djalil Lalaouna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarmap.2023.100503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizella Csire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab H. Abdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/bot-2107-32" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335355v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Thabti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Westerhuis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081876" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01157" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arouei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Tarakemeh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rowshan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salehi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.04.043" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/ijhst.2019.280853.295" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canilho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacoby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.07.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NCTMTW2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2013.04.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P981N8HR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Tahchy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-091-9933-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Tahchy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200285j" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chr&#233;tien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2010_2375" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05329913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Farhat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762851v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aed Lalaouna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mutelet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Adach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Touchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Simlat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>