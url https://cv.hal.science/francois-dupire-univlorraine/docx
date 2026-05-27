--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -3018,277 +3018,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Bioactive Compounds present in NADES-based Extracts from R. Alaternus: A Comprehensive HPLC-MS/MS Molecular Networking Approach</w:t>
+                <w:t xml:space="preserve">Identification of Bioactive Compounds present in NADES-Based extracts from R. Alaternus: A Comprehensive HPLC-MS/MS Molecular Networking Approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Nekkaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abd El Djalil Lalaouna</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aed Lalaouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">Mass Spectrometry and Proteomic Analysis 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727379v1</w:t>
+                <w:t xml:space="preserve">hal-04762851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Bioactive Compounds present in NADES-Based extracts from R. Alaternus: A Comprehensive HPLC-MS/MS Molecular Networking Approach.</w:t>
+                <w:t xml:space="preserve">Identification of Bioactive Compounds present in NADES-based Extracts from R. Alaternus: A Comprehensive HPLC-MS/MS Molecular Networking Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Nekkaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aed Lalaouna</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd El Djalil Lalaouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Mutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mass Spectrometry and Proteomic Analysis 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">SMAP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762851v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS spectroscopy: a powerful tool for organometallic intermediate identification ?</w:t>
               </w:r>
@@ -4633,51 +4633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B9089F4"/>
+    <w:nsid w:val="384A342B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4864,51 +4864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-dupire-univlorraine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5038-723X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Warcho&#322;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mora&#324;ska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020258" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Hemmati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Saeedi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2025.01.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Priymenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64256/FOU2450" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bouazzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Dadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemiere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186531" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nekkaa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Benaissa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Djalil Lalaouna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarmap.2023.100503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizella Csire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab H. Abdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/bot-2107-32" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335355v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Thabti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Westerhuis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081876" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01157" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arouei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Tarakemeh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rowshan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salehi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.04.043" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/ijhst.2019.280853.295" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canilho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacoby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.07.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NCTMTW2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2013.04.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P981N8HR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Tahchy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-091-9933-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Tahchy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200285j" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chr&#233;tien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2010_2375" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05329913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Farhat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762851v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aed Lalaouna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mutelet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Adach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Touchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Simlat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-dupire-univlorraine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5038-723X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Warcho&#322;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mora&#324;ska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020258" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Hemmati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Saeedi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2025.01.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Priymenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64256/FOU2450" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bouazzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Dadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemiere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186531" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nekkaa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Benaissa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Djalil Lalaouna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarmap.2023.100503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizella Csire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab H. Abdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/bot-2107-32" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335355v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Thabti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Westerhuis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081876" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01157" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arouei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Tarakemeh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rowshan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salehi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.04.043" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/ijhst.2019.280853.295" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canilho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacoby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.07.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NCTMTW2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2013.04.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P981N8HR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Tahchy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-091-9933-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Tahchy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200285j" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chr&#233;tien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2010_2375" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05329913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Farhat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aed Lalaouna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mutelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Adach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Touchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Simlat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>