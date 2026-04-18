--- v0 (2026-03-20)
+++ v1 (2026-04-18)
@@ -134,433 +134,433 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai-juin 68, l’Espace géographique et la mémoire d’une communauté. Débat, 16 juin 2008</w:t>
+                <w:t xml:space="preserve">Prosopographie des contributeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Antheaume</w:t>
+                <w:t xml:space="preserve">Claude Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roger Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rhein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 49 (1), pp.5-45. </w:t>
+              <w:t xml:space="preserve">, 2020, 49 (1), pp.60-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eg.491.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eg.491.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03117397v1</w:t>
+                <w:t xml:space="preserve">halshs-03117410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosopographie des contributeurs</w:t>
+                <w:t xml:space="preserve">Mai-juin 68, l’Espace géographique et la mémoire d’une communauté. Débat, 16 juin 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bataillon</w:t>
+                <w:t xml:space="preserve">Benoit Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roger Brunet</w:t>
+                <w:t xml:space="preserve">Catherine Rhein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 49 (1), pp.60-67. </w:t>
+              <w:t xml:space="preserve">, 2020, 49 (1), pp.5-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eg.491.0060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eg.491.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03117410v1</w:t>
+                <w:t xml:space="preserve">halshs-03117397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai 1968 et les mois suivants à l’Institut de géographie de Paris</w:t>
+                <w:t xml:space="preserve">Géographes au rendez-vous de la Marquise. Le 191 rue Saint-Jacques. Quelques évocations du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505129v1</w:t>
+                <w:t xml:space="preserve">hal-02505105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographes au rendez-vous de la Marquise. Le 191 rue Saint-Jacques. Quelques évocations du passé</w:t>
+                <w:t xml:space="preserve">Mai 1968 et les mois suivants à l’Institut de géographie de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505105v1</w:t>
+                <w:t xml:space="preserve">hal-02505129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curiosités et explorations</w:t>
               </w:r>
@@ -4470,235 +4470,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le réseau de commerce rural dans le département du Gers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Calmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Géographique des Pyrénées et du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1979, 50 (3), pp.407-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rgpso.1979.3609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ordres de grandeur des systèmes de circulation atmosphérique et explication des climats : l'exemple de l'Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 8 (1), pp.15-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/spgeo.1979.1855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446966v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-02447043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de système et la circulation atmosphérique</w:t>
               </w:r>
@@ -4994,174 +4994,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les systèmes de circulation atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier du Centre de Climatologie de l'Université de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 7, pp.37-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aspects de la localisation des industries dans les agglomérations urbaines de l'Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de l'Institut Geographique de Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1977, 31 (1), pp.113-133. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/tigr.1977.1049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/tigr.1977.1049⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02446846v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02446831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some remarks on the notions of ‘structure’ and ‘system’ in geography</w:t>
               </w:r>
@@ -7023,51 +7023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fait communal en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Calmès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7163,51 +7163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliette Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson, 178 p., 1978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10842,151 +10842,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trois problèmes pour une géographie universelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1984</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A propos de la cartographie des analyses factorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468874v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02514676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12218,4779 +12218,4779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01636374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie du Sud : Sri Lanka : Province de l'Ouest : Colombo : Transformation architecturale du quartier administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS260-005, Colombo, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Kerala : Disrict de Ernakulam : Kochi : Village de pêcheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-122, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : Pune : Vieille ville : Prise de vue 4/5 : Habitat dégradé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-054, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01636376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Kawathe : Campement d'artisans ambulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-045, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01634977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Marché central : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-063, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Commerce sur les trottoirs : Prise de vue 1/2 : Vendeur de légumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-059, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Lonavla : Rizière de plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-034, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01633602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Quartier résidentiel : Prise de vue 1/4 : Décharge sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-068, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Quartier commerçant : Prise de vue 3/3 : Commerce de cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-058, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01639549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-063, India. 1963</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Fête de Ganesh : Prise de vue 1/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-080, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-068, India. 1963</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Commerce sur les trottoirs : Prise de vue 2/2 Barbier ambulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-060, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-059, India. 1963</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Marché municipal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-065, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-054, India. 1963</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Kawathe : Abri pour le bétail au centre du village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-039, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-045, India. 1963</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01633627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : Madurai : Temple de Mînâkshî</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-055, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS260-005, Colombo, India. 1963</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District de Chennai : Chennai : Santhome : Rue typique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-051, Chennai, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-122, India. 1963</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District de Chennai : Chennai : Santhome : Pêcheurs sur la plage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-053, Chennai, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : cultures sèches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-033, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01643581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-055, India. 1963</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : 'Inde : Tamil Nadu : District de Chennai : Chennai : Quartier de Triplicane : Prise de vue 3/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-050, Chennai, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-053, Chennai, India. 1963</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Vieille ville : Prise de vue 1/5 : Temple à un carrefour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-051, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01636370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie : Asie du Sud : Sri Lanka : Province du Centre : Kandy : Vue panoramique de Kandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS260-001, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01643819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-051, Chennai, India. 1963</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Fête de Ganesh : Prise de vue 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-081, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-050, Chennai, India. 1963</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Quartier résidentiel : Prise de vue 4/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-071, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-051, India. 1963</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Nouveau bâtiment universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-067, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-039, India. 1963</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Quartier résidentiel : Prise de vue 2/4 : Maison de médecin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-069, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-080, India. 1963</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Kawathe : Maisons et abris à bétail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-040, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-065, India. 1963</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01633637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Fête de Ganesh : Prise de vue 3/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-082, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-060, India. 1963</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Karnataka : District de Mysuru : Mysuru : Vue aérienne au Sud de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-024, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie du Sud : Sri Lanka : Province du Centre : Kandy : Récolte des feuilles de thé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS260-003, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Kerala : Disrict de Ernakulam : Kochi : Vieux quartier portugais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-127, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01643807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-024, India. 1963</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Karnataka : District de Mysuru : Mysore : Quartier du Palais : Prise de vue 3/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-019, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS260-003, India. 1963</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Karnataka : District de Mysuru : Mysuru : Quartier du Palais : Prise de vue 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-018, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-019, India. 1963</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Kerala : Disrict de Ernakulam : Kochi : Port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-125, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-018, India. 1963</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District de Madurai ; Madurai : Vendeur d'images religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-057, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-040, India. 1963</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Kerala : Disrict de Ernakulam : Kochi : Quartier juif en voie de dépeuplement : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-128, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-069, India. 1963</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Karnataka : District de Mysuru : Mysuru : Quartier du Palais : Prise de vue 1/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-017, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-082, India. 1963</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Temple orné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS246-50, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-071, India. 1963</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01634991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Deccan : Vallée de la Tungabhadra : Prise de vue 1/2 : Plateau et Inselberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-010, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-067, India. 1963</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Vue aérienne d'une cité de relogement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-073, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-081, India. 1963</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Troupeau de bufflesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-078, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-128, India. 1963</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Bidonville : Prise de vue 1/2 : Campement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-075, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS246-50, India. 1963</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Quartier résidentiel : Prise de vue 3/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-070, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-017, India. 1963</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Attente devant la gare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-066, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-010, India. 1963</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Lonavla : Vue panoramique d'un rebord de tables de laves : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-031, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-073, India. 1963</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01632804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Bâtiment en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-074, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-066, India. 1963</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Kawathe : Maisons de Dalits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-041, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-057, India. 1963</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01633639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District des Nilgiris : Ooty : Maraîchage en terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-069, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-125, India. 1963</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Vieille ville : Prise de vue 5/5 : Travaux de modernisation des bâtiments et magasins en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-055, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-078, India. 1963</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01636377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Prise de vue 1/3 : Vendeur de bidis et de bétel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-056, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-075, India. 1963</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01636381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Lonavla : Vue panoramique d'un rebord de tables de laves : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS246-30, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-070, India. 1963</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01632789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District de Chennai : Chennai : Quartier administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-047, Chennai, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-074, India. 1963</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Karnataka : District de Mysuru : Mysuru : Centre ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-021, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-041, India. 1963</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District de Chennai : Chennai : Quartier de Triplicane : Prise de vue 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-049, Chennai, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-031, India. 1963</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Kawathe : Femmes lavant le linge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-044, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-056, India. 1963</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01633645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Boutiques en bordure des quartiers résidentiels : Prise de vue 2/2 : Vendeur de fleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-062, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-055, India. 1963</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Boutiques en bordure des quartiers résidentiels : Prise de vue 1/2 : Vendeur de fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-061, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-069, India. 1963</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Marché central : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-064, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS246-30, India. 1963</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Vieille ville : Prise de vue 2/5 : Types d'habitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-052, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-047, Chennai, India. 1963</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01636371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie du Sud : Sri Lanka : Province de l'Ouest : Colombo : Quartier d'affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS260-002, Colombo, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-021, India. 1963</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Kerala : Disrict de Ernakulam : Kochi : Pêcheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-124, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-049, Chennai, India. 1963</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Quartier commerçant : Prise de vue 2/3 : Rue animée pendant les heures creuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-057, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-044, India. 1963</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01636384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Rivière le soir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-049, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-062, India. 1963</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01634981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Deccan : Vallée de la Pennar : Champs irrigués : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-030, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-061, India. 1963</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District de Chennai : Chennai : Quartier de Triplicane : Prise de vue 1/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-048, Chennai, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-064, India. 1963</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Lonavla : Décomposition de laves en boule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-032, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-124, India. 1963</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01633580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Kawathe : Champ de légumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-038, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-030, India. 1963</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01633623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Urbanisation des faubourgs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-072, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-048, Chennai, India. 1963</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Uttar Pradesh : District de Banda : Kalinjar : Champs de bajra partiellement ravagé par une forte pluie : Prise de vue 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS243-049, India. 1961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-052, India. 1963</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01632759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Uttar Pradesh : District de Banda : Kalinjar : Champs de bajra : Prise de vue 1/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS243-048, India. 1961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-032, India. 1963</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01632600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Uttar Pradesh : District de Banda : Kalinjar : Maison de classe moyenne d'un village rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS243-054, India. 1961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-038, India. 1963</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01632769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Uttar Pradesh : District de Banda : Kalinjar : Groupe de maisons brahman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS243-055, India. 1961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-072, India. 1963</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01632772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Uttar Pradesh : District de Banda : Kalinjar : Ravinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS243-056, India. 1961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-049, India. 1963</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01632777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Uttar Pradesh : District de Banda : Kalinjar : Ecole en ciment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS243-053, India. 1961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...395 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01632767v1</w:t>
-              </w:r>
-[...130 lines deleted...]
-                <w:t xml:space="preserve">medihal-01632772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Uttar Pradesh : District de Banda : Kalinjar : Champs de bajra : Prise de vue 3/3</w:t>
               </w:r>
@@ -17277,51 +17277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117397v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Antheaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rhein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bataillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0060" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.3534" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14266" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2001.2184" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1999.2654" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1999.7996" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levallois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.2968" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.3010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1989.2848" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamussy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guermond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1987.1391" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455745v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1985.4010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auriac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449271v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calm&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Delamarre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.1981.1109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.1981.1104" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1979.1855" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calmes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peyon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgpso.1979.3609" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1979.5136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Brunet-Le Rouzic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.1979.1062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1978.5057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.1977.1049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446831v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dollfus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7185(75)90078-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VMKB78X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1974.4753" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1972.7898" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444153v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier de Chambure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1970.15117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442921v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442679v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442616v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1962.5582" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1961.15812" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436176v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1958.5266" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Charre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459245v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459233v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462266v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455763v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449323v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446865v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Yacono" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benchettrit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cabot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444127v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cribier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442742v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446811v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259519v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252080v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00246332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259513v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00241841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462289v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462280v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460638v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459615v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459557v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449712v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449647v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449504v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447691v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447700v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449788v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514677v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468874v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514676v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643773v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639826v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632462v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643814v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643598v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633611v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633592v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633643v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643612v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643604v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643594v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643557v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643563v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643522v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636374v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633602v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639549v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639569v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639589v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639553v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636376v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01634977v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643834v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643786v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643581v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643766v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643761v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643819v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643757v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643639v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636370v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633627v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639837v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639573v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643807v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643646v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643828v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643542v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643536v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633637v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639591v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639846v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639602v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639586v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639840v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643810v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01634991v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643528v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643515v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639576v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643770v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643800v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639831v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639764v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639597v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633639v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632804v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636381v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636377v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643776v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632789v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643615v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643549v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643636v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633645v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639568v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639563v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639571v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643796v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643567v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636371v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633580v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633623v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639625v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01634981v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643823v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636384v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632759v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632769v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632767v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632777v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632772v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632764v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632779v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117410v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bataillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Antheaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rhein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.3534" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14266" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2001.2184" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1999.2654" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1999.7996" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levallois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.2968" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.3010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1989.2848" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamussy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guermond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1987.1391" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455745v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1985.4010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auriac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449271v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calm&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Delamarre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.1981.1109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.1981.1104" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calmes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peyon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgpso.1979.3609" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446966v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1979.1855" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1979.5136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Brunet-Le Rouzic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.1979.1062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1978.5057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446831v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.1977.1049" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dollfus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7185(75)90078-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VMKB78X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1974.4753" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1972.7898" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444153v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier de Chambure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1970.15117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442921v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442679v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442616v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1962.5582" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1961.15812" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436176v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1958.5266" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Charre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459245v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459233v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462266v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455763v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449323v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446865v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Yacono" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benchettrit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cabot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444127v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cribier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442742v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446811v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259519v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252080v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00246332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259513v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00241841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462289v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462280v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460638v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459615v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459557v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449712v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449647v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449504v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447691v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447700v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449788v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514677v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514676v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643773v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639826v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632462v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643814v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643598v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633611v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633592v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633643v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643612v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643604v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643594v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643557v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643563v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643522v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636374v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643834v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643786v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636376v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01634977v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639569v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639553v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633602v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639589v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639549v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639837v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639557v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633627v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643766v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643757v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643761v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643639v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643819v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639602v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639586v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639591v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633637v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639846v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643646v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643807v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643542v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643800v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643770v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643810v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01634991v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643515v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639758v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639831v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639764v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639597v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639576v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632804v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633639v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643776v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636377v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636381v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632789v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643615v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643549v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643636v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633645v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639568v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639563v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639571v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636371v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643823v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643796v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636384v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01634981v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643567v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643629v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633623v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639625v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632759v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632769v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632772v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632777v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632767v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632764v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632779v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>