--- v1 (2026-04-18)
+++ v2 (2026-05-10)
@@ -402,165 +402,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03117397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographes au rendez-vous de la Marquise. Le 191 rue Saint-Jacques. Quelques évocations du passé</w:t>
+                <w:t xml:space="preserve">Mai 1968 et les mois suivants à l’Institut de géographie de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505105v1</w:t>
+                <w:t xml:space="preserve">hal-02505129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai 1968 et les mois suivants à l’Institut de géographie de Paris</w:t>
+                <w:t xml:space="preserve">Géographes au rendez-vous de la Marquise. Le 191 rue Saint-Jacques. Quelques évocations du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505129v1</w:t>
+                <w:t xml:space="preserve">hal-02505105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curiosités et explorations</w:t>
               </w:r>
@@ -903,4265 +903,4265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ordre de grandeur et système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les échelles pour les géographes et les autres</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La population indienne en 2011: anciennes et nouvelles différenciations spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ordre de grandeur et système</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les émissions de CO2 et autres gaz à effets de serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interaction confrontée à la diversité des thèmes et des territoires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.105-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les violences dans les espaces indiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopoint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Les échelles pour les géographes et les autres</w:t>
+              <w:t xml:space="preserve">, 2009, Optimisation de l'espace géographique et satisfaction sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les émissions de CO2 et autres gaz à effets de serre</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une catastrophe dans son contexte : l’ouragan Nargis dans la Baie du Bengale (avril mai 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’interaction confrontée à la diversité des thèmes et des territoires.</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un envahisseur linguistique : l’Anglo-Saxon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'abandon…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Demain la géographie, pp.375-379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de la géographie de l'eau : temporalités et échelles spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.69-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00252069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des notions de type de temps et de type de circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 191 (2), pp.29-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.1003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur une expérience : les références des géographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 78 (1), pp.3-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle des comptoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69 (1), pp.10-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'explication en géographie. Conclusions générales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.325-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps, la Géographie et ses modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 52, pp.105-108</w:t>
+              <w:t xml:space="preserve">, 2001, 40 (1), pp.5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les violences dans les espaces indiens</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'asie des hautes densités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (2), pp.5-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminisme, possibilisme, approche systémique: les causalités en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 376, pp.137-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grands barrages : grandes catastrophes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographes associés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 25 (1), pp.55-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/geoas.2001.2184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’irrigation en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feuilles de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, X, pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modélisation des systèmes de peuplement : débat à propos d'un ouvrage récent, Des Oppida aux métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ferdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chouquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 5, pp.211732 signes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision et différenciation spatiale : le pourquoi et le comment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopoint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Optimisation de l'espace géographique et satisfaction sociale</w:t>
+              <w:t xml:space="preserve">, 2000, pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une catastrophe dans son contexte : l’ouragan Nargis dans la Baie du Bengale (avril mai 2008)</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population et développement en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 63 (4), pp.147-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ingeo.1999.2654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un envahisseur linguistique : l’Anglo-Saxon</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 76 (2), pp.224-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.1999.7996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A l'abandon…</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamais deux fois… Ou : de quelques précautions à prendre avec le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Espaces et temporalités, 101-104, pp.5-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions sur les modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopoint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Demain la géographie, pp.375-379</w:t>
+              <w:t xml:space="preserve">, 1993, pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des flux dans l'organisation des ensembles spatiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grataloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 69, pp.69-84</w:t>
+              <w:t xml:space="preserve">, 1992, 56, pp.35-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À propos des notions de type de temps et de type de circulation</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire de Gaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géopoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, pp.141-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inégal succès au baccalauréat : une application du modèle LOGIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 19 (2), pp.169-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.1990.2968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace et les mémoires du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Géographique des Pyrénées et du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 61 (2), pp.181-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de chaos et la géographie, quelques réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 19 (4), pp.311-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.1990.3010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur un espace intellectuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 18 (2), pp.86-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.1989.2848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes rizicoles et fortes densités rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 5, pp.208-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie et la mesure de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chamussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 5, pp.87-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larmes et lectures de cartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, pp.53-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'efficacité des lycées français. La part des explications géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 64 (3), pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.1987.1391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation agricole du sol en France, composantes sociales et régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brouillons Dupont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 14, pp.61-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction espaces, sociétés, la géographie sociale et la théorie du renversement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 15 (2), pp.114-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Densité de population et systèmes agricoles en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 4, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climat et production agricole : l'évolution des douze dernières années à l'échelle mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 78 (1), pp.3-6</w:t>
+              <w:t xml:space="preserve">, 1986, 61 (3), pp.259-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Modèle des comptoirs</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mécanismes de sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 69 (1), pp.10-12</w:t>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 39, pp.111-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'explication en géographie. Conclusions générales</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du déterminisme : la complexité de l'ensemble des options possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, n°2, pp.105-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.1985.4010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question où ? et l'outillage géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, n°26-29, pp.8-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes et localisations : problèmes théorique et formels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopoint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, pp.325-326</w:t>
+              <w:t xml:space="preserve">, 1984, pp.19-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le temps, la Géographie et ses modèles</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un aspect du risque climatique en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 40 (1), pp.5-13</w:t>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, n°24, pp.95-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Déterminisme, possibilisme, approche systémique: les causalités en géographie</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parti communiste, ses bastions et les catographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 376, pp.137-143</w:t>
+              <w:t xml:space="preserve">Brouillons Dupont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 8, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études sur les réseaux de commerces élémentaires fixes en France (avec référence particulière à l'espace rural)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Calmès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travaux de l'Institut Geographique de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981, 48 (1), pp.1-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/tigr.1981.1109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’irrigation en Inde</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actifs non-agricoles des campagnes françaises : corrélations et autocorrélations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feuilles de Géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travaux de l'Institut Geographique de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981, 47 (1), pp.17-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/tigr.1981.1104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le développement récent de l'analyse de système dans la géographie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Auriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographes associés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brouillons Dupont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981, n°7, pp.71-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Décision et différenciation spatiale : le pourquoi et le comment</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de système et la circulation atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1979, 56 (465), pp.391-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.1979.5136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau de commerce rural dans le département du Gers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Calmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Géographique des Pyrénées et du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1979, 50 (3), pp.407-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rgpso.1979.3609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordres de grandeur des systèmes de circulation atmosphérique et explication des climats : l'exemple de l'Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1979, 8 (1), pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.1979.1855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse comparative des structures d'exploitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Brunet-Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de l'Institut Geographique de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1979, 37 (1), pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/tigr.1979.1062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le concept de combinaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopoint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, pp.11-16</w:t>
+              <w:t xml:space="preserve">, 1978, 78, pp.100-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...301 lines deleted...]
-                <w:t xml:space="preserve">Les systèmes en géographie</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les régimes pluviométriques de Sumatra étudiés à l'aide d'une analyse factorielle des correspondances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 76 (2), pp.224-226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bagf.1999.7996⟩</w:t>
+              <w:t xml:space="preserve">, 1978, 55 (456), pp.339-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.1978.5057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...1773 lines deleted...]
-                <w:t xml:space="preserve">Jacques Gras</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects de la localisation des industries dans les agglomérations urbaines de l'Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de l'Institut Geographique de Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1981, 48 (1), pp.1-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/tigr.1981.1109⟩</w:t>
+              <w:t xml:space="preserve">, 1977, 31 (1), pp.113-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/tigr.1977.1049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...622 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de circulation atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier du Centre de Climatologie de l'Université de Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1977, 7, pp.37-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446831v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02446846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some remarks on the notions of ‘structure’ and ‘system’ in geography</w:t>
               </w:r>
@@ -6102,355 +6102,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et répartition spatiale de l'offre en équipements et services sociaux en France</w:t>
+                <w:t xml:space="preserve">Variables qualitatives, localisations et traitements numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Charre</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affiches de la géographie. Grands colloques de prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 1990, Montpellier, France. pp.157</w:t>
+              <w:t xml:space="preserve">, Dec 1990, Montpellier, France. pp.82-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459280v1</w:t>
+                <w:t xml:space="preserve">hal-02459262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ de la géographie: des limites à déplacer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affiches de la géographie. Colloque de prospective sur la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1990, Montpellier, France. pp.51-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variables qualitatives, localisations et traitements numériques</w:t>
+                <w:t xml:space="preserve">De l'utilisation des modèles en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences sur la géographie. Grands colloques de prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1990, Montpellier, France. pp.51-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure et répartition spatiale de l'offre en équipements et services sociaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lena Sanders</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Auriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Charre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affiches de la géographie. Grands colloques de prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 1990, Montpellier, France. pp.82-84</w:t>
+              <w:t xml:space="preserve">, Dec 1990, Montpellier, France. pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-02459233v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport d'une étude de la population active à la connaissance des fonctions de l'espace rural français.</w:t>
               </w:r>
@@ -6674,540 +6674,540 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services de réseau en France. Intercommunalité, modes de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Auriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GIP Reclus, 23 p., 1992, 2869120435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel d'Histoire-Géographie pour classe de 5ème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magnard, 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effet régional : les composantes explicatives dans l'analyse spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GIP Reclus, pp.48, 1985, 2-86912-004-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Monde Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours du Centre National de tele-enseignement, 172 p., 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Monde Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larousse, 253 p., 1979</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait communal en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Auriac</w:t>
+                <w:t xml:space="preserve">Roger Calmès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliette Delamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GIP Reclus, 23 p., 1992, 2869120435</w:t>
+              <w:t xml:space="preserve">n° spécial, 80 p., 1979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...91 lines deleted...]
-                <w:t xml:space="preserve">L'effet régional : les composantes explicatives dans l'analyse spatiale</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace rural français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...191 lines deleted...]
-                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Calmès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Peyon</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Calmès</w:t>
+                <w:t xml:space="preserve">Jacques Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson, 178 p., 1978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9657,186 +9657,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification de l'espace français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+                <w:t xml:space="preserve">Le maillage communal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Delamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Théo Quant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoscopie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Minard, pp.11-17, 1984, 2852100185 9782852100183</w:t>
+              <w:t xml:space="preserve">, Minard, pp.119-152, 1984, 2852100185 9782852100183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449692v1</w:t>
+                <w:t xml:space="preserve">hal-02449758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le maillage communal</w:t>
+                <w:t xml:space="preserve">Les contrastes climatiques, noyaux et zones de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aliette Delamarre</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Théo Quant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoscopie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Minard, pp.119-152, 1984, 2852100185 9782852100183</w:t>
+              <w:t xml:space="preserve">, Minard, pp.91-101, 1984, 2852100185 9782852100183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449758v1</w:t>
+                <w:t xml:space="preserve">hal-02449727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La division spatiale du travail : espaces urbains, espaces ruraux et régions</w:t>
               </w:r>
@@ -9889,186 +9902,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02449712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contrastes climatiques, noyaux et zones de transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lena Sanders</w:t>
+                <w:t xml:space="preserve">Attitudes régionales : deux images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Théo Quant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoscopie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Minard, pp.91-101, 1984, 2852100185 9782852100183</w:t>
+              <w:t xml:space="preserve">, Minard, pp.261-269, 1984, 2852100185 9782852100183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449727v1</w:t>
+                <w:t xml:space="preserve">hal-02449761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes régionales : deux images</w:t>
+                <w:t xml:space="preserve">Diversification de l'espace français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Théo Quant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoscopie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Minard, pp.261-269, 1984, 2852100185 9782852100183</w:t>
+              <w:t xml:space="preserve">, Minard, pp.11-17, 1984, 2852100185 9782852100183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449761v1</w:t>
+                <w:t xml:space="preserve">hal-02449692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inde : géographie et géopolitique régionales</w:t>
               </w:r>
@@ -10186,165 +10186,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02449504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modèles de circulation atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre régional de documentation pédagogique, pp.49-62, 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reflexions on some recent developments of system analysis in French geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European progress in spatial analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pion, pp.83-90, 1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447691v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02447700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11162,5901 +11162,5901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01643773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie du Sud : Sri Lanka : Province de l'Ouest : Colombo : Transformation architecturale du quartier administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS260-005, Colombo, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Kerala : Disrict de Ernakulam : Kochi : Village de pêcheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-122, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Kawathe : Campement d'artisans ambulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-045, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01634977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Marché central : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-063, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Quartier commerçant : Prise de vue 3/3 : Commerce de cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-058, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Commerce sur les trottoirs : Prise de vue 1/2 : Vendeur de légumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-059, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Lonavla : Rizière de plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-034, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01633602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Quartier résidentiel : Prise de vue 1/4 : Décharge sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-068, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : Pune : Vieille ville : Prise de vue 4/5 : Habitat dégradé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-054, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01636376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Fête de Ganesh : Prise de vue 1/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-080, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Commerce sur les trottoirs : Prise de vue 2/2 Barbier ambulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-060, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Marché municipal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-065, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Kawathe : Abri pour le bétail au centre du village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-039, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01633627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : Madurai : Temple de Mînâkshî</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-055, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District de Chennai : Chennai : Santhome : Rue typique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-051, Chennai, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District de Chennai : Chennai : Santhome : Pêcheurs sur la plage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-053, Chennai, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : cultures sèches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-033, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : 'Inde : Tamil Nadu : District de Chennai : Chennai : Quartier de Triplicane : Prise de vue 3/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-050, Chennai, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Vieille ville : Prise de vue 1/5 : Temple à un carrefour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-051, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01636370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie du Sud : Sri Lanka : Province du Centre : Kandy : Vue panoramique de Kandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS260-001, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Kerala : Disrict de Ernakulam : Kochi : Quartier juif en voie de dépeuplement : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-128, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Temple orné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS246-50, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01634991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Karnataka : District de Mysuru : Mysuru : Quartier du Palais : Prise de vue 1/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-017, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Deccan : Vallée de la Tungabhadra : Prise de vue 1/2 : Plateau et Inselberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-010, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Vue aérienne d'une cité de relogement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-073, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Attente devant la gare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-066, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District de Madurai ; Madurai : Vendeur d'images religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-057, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Kerala : Disrict de Ernakulam : Kochi : Port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-125, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Troupeau de bufflesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-078, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Bidonville : Prise de vue 1/2 : Campement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-075, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Quartier résidentiel : Prise de vue 3/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-070, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Fête de Ganesh : Prise de vue 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-081, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Quartier résidentiel : Prise de vue 4/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-071, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Nouveau bâtiment universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-067, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Quartier résidentiel : Prise de vue 2/4 : Maison de médecin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-069, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Kawathe : Maisons et abris à bétail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-040, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01633637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Fête de Ganesh : Prise de vue 3/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-082, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Karnataka : District de Mysuru : Mysuru : Vue aérienne au Sud de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-024, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie du Sud : Sri Lanka : Province du Centre : Kandy : Récolte des feuilles de thé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS260-003, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Kerala : Disrict de Ernakulam : Kochi : Vieux quartier portugais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-127, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Karnataka : District de Mysuru : Mysore : Quartier du Palais : Prise de vue 3/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-019, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Karnataka : District de Mysuru : Mysuru : Quartier du Palais : Prise de vue 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-018, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Bâtiment en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-074, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Kawathe : Maisons de Dalits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-041, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01633639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Lonavla : Vue panoramique d'un rebord de tables de laves : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-031, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01632804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Prise de vue 1/3 : Vendeur de bidis et de bétel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-056, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01636381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Vieille ville : Prise de vue 5/5 : Travaux de modernisation des bâtiments et magasins en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-055, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01636377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District des Nilgiris : Ooty : Maraîchage en terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-069, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District de Chennai : Chennai : Quartier de Triplicane : Prise de vue 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-049, Chennai, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District de Chennai : Chennai : Quartier administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-047, Chennai, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Karnataka : District de Mysuru : Mysuru : Centre ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-021, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Kawathe : Femmes lavant le linge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-044, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01633645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Marché central : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-064, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Boutiques en bordure des quartiers résidentiels : Prise de vue 1/2 : Vendeur de fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-061, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Boutiques en bordure des quartiers résidentiels : Prise de vue 2/2 : Vendeur de fleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-062, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Lonavla : Vue panoramique d'un rebord de tables de laves : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS246-30, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01632789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Vieille ville : Prise de vue 2/5 : Types d'habitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-052, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01636371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie du Sud : Sri Lanka : Province de l'Ouest : Colombo : Quartier d'affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS260-002, Colombo, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Kerala : Disrict de Ernakulam : Kochi : Pêcheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-124, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Quartier commerçant : Prise de vue 2/3 : Rue animée pendant les heures creuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-057, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01636384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Rivière le soir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-049, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01634981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Deccan : Vallée de la Pennar : Champs irrigués : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-030, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District de Chennai : Chennai : Quartier de Triplicane : Prise de vue 1/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-048, Chennai, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Lonavla : Décomposition de laves en boule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-032, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01633580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Kawathe : Champ de légumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-038, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01633623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Urbanisation des faubourgs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-072, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01639625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Vieille ville : Prise de vue 3/5 : Paysannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-053, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01636374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Capitale nationale de Delhi : Delhi : Lotissement de classes moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS243-026, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01632462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District des Nilgiris : Ooty : Vue panoramique des cultures de thé et de pommes de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-070, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Kerala : Disrict de Ernakulam : Kochi : Quartier juif : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-129, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Deccan : Vallée de la Pennar : Culture sèche et inselberg en ''boules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-028, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District de Chennai : Chennai : Deux générations d'immeubles d'affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS247-45, Chennai, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District de Kanchipuram : Mahabalipuram : Vue panoramique d'un étang côtier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-038, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Deccan : Vallée de la Pennar : Champs irrigués : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-029, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District de Chennai : Chennai : Vue panoramique du cours du Cooum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-042, Chennai, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District de Kanchipuram : Tirukalukundram : Tanks pour les villageois et les cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-039, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Lonavla : Vue panoramique d'une rizière irriguée par son réservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-033, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01633592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Kawathe : Centre médical desservant une circonscription de 60 000 habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-042, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01633643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Kawathe : Haie d'épines mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-035, India. 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01633611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Maharashtra : District de Pune : Pune : Bidonville : Prise de vue 2/2 : Hutte sous des banians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-076, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01639826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS243-026, India. 1963</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Tamil Nadu : District de Chennai : Chennai : Temple et barraques en tôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-044, Chennai, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-129, India. 1963</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Deccan : Vallée de la Tungabhadra : Prise de vue 2/2 : Irrigation le long de la Tungabhadra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-011, India. 1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-038, India. 1963</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01643522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Uttar Pradesh : District de Banda : Kalinjar : Ecole en ciment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS243-053, India. 1961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-042, Chennai, India. 1963</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01632767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Uttar Pradesh : District de Banda : Kalinjar : Ravinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS243-056, India. 1961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-035, India. 1963</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01632777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Uttar Pradesh : District de Banda : Kalinjar : Groupe de maisons brahman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS243-055, India. 1961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-033, India. 1963</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01632772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Uttar Pradesh : District de Banda : Kalinjar : Champs de bajra : Prise de vue 3/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS243-052, India. 1961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS246-042, India. 1963</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01632764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Uttar Pradesh : District de Banda : Kalinjar : Maison de classe moyenne d'un village rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS243-054, India. 1961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS247-45, Chennai, India. 1963</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01632769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Uttar Pradesh : District de Banda : Kalinjar : Champs de bajra partiellement ravagé par une forte pluie : Prise de vue 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS243-049, India. 1961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS247-044, Chennai, India. 1963</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01632759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Uttar Pradesh : District de Banda : Kalinjar : Champs de bajra : Prise de vue 1/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - AS243-048, India. 1961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...4883 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01632600v1</w:t>
-              </w:r>
-[...328 lines deleted...]
-                <w:t xml:space="preserve">medihal-01632764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie : Asie de Sud : Inde : Bengal Occidental : District de Darjeeling ; Bijanbari : Plantation de thé</w:t>
               </w:r>
@@ -17277,51 +17277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117410v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bataillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Antheaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rhein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.3534" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14266" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2001.2184" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1999.2654" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1999.7996" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levallois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.2968" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.3010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1989.2848" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamussy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guermond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1987.1391" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455745v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1985.4010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auriac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449271v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calm&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Delamarre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.1981.1109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.1981.1104" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calmes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peyon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgpso.1979.3609" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446966v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1979.1855" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1979.5136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Brunet-Le Rouzic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.1979.1062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1978.5057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446831v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.1977.1049" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dollfus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7185(75)90078-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VMKB78X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1974.4753" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1972.7898" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444153v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier de Chambure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1970.15117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442921v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442679v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442616v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1962.5582" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1961.15812" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436176v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1958.5266" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Charre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459245v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459233v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462266v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455763v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449323v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446865v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Yacono" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benchettrit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cabot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444127v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cribier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442742v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446811v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259519v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252080v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00246332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259513v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00241841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462289v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462280v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460638v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459615v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459557v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449712v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449647v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449504v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447691v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447700v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449788v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514677v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514676v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643773v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639826v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632462v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643814v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643598v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633611v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633592v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633643v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643612v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643604v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643594v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643557v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643563v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643522v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636374v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643834v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643786v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636376v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01634977v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639569v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639553v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633602v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639589v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639549v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639837v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639557v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633627v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643766v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643757v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643761v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643639v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643819v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639602v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639586v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639591v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633637v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639846v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643646v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643807v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643542v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643800v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643770v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643810v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01634991v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643515v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639758v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639831v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639764v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639597v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639576v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632804v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633639v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643776v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636377v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636381v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632789v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643615v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643549v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643636v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633645v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639568v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639563v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639571v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636371v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643823v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643796v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636384v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01634981v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643567v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643629v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633623v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639625v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632759v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632769v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632772v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632777v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632767v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632764v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632779v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117410v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bataillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Antheaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rhein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.3534" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14266" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2001.2184" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1999.2654" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1999.7996" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levallois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.2968" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.3010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1989.2848" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamussy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guermond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1987.1391" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455724v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455733v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1985.4010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449271v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calm&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Delamarre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.1981.1109" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.1981.1104" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auriac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1979.5136" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calmes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peyon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgpso.1979.3609" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446966v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1979.1855" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Brunet-Le Rouzic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.1979.1062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1978.5057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.1977.1049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446831v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dollfus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7185(75)90078-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VMKB78X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1974.4753" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1972.7898" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444153v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier de Chambure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1970.15117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442921v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442679v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442616v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1962.5582" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1961.15812" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436176v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1958.5266" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459245v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Charre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462266v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455763v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449323v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446865v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Yacono" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benchettrit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cabot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444127v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cribier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442742v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446811v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259519v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252080v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00246332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259513v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00241841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462289v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462280v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460638v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459615v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459557v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449758v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449712v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449692v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449647v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449504v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447700v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447691v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449788v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514677v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514676v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643773v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643834v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643786v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01634977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639569v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639549v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639553v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633602v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639589v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636376v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639557v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639573v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643766v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643757v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643639v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636370v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643819v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643810v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01634991v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639758v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639576v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643770v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643800v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639831v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639764v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639597v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639840v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639602v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639586v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639591v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639846v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643646v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643828v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643807v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643542v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643536v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639761v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632804v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636381v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636377v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643776v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643636v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643615v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643549v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633645v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639571v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639563v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639568v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632789v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636371v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643823v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643796v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636384v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01634981v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643567v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643629v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633580v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633623v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639625v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01636374v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632462v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643779v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643814v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643557v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643612v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643589v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643563v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643598v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643594v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633592v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633643v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01633611v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01639826v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643604v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01643522v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632767v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632777v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632772v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632764v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632769v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632759v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632600v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01632779v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>