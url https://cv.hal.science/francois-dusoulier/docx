--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -1186,1104 +1186,1104 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de quelques espèces d’Hétéroptères nouvelles pour le département des Alpes-de-Haute-Provence ou remarquables pour le Sud-Est de la France (Hemiptera Heteroptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dusoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Matocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Entomologiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (2), pp.139-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Our Planet Reviewed in Corsica 2019-2021: a large-scale survey of neglected biodiversity on a Mediterranean island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (4), pp.353-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32475/bsef_2285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux évaluer les enjeux autour des arthropodes terrestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dusoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 333, pp.12-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Arthropodes terrestres dans les études d’impact : limites actuelles et propositions pour une meilleure priseen compte des enjeux de conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dusoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Guilloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.43-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2022a4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;p align=&amp;quot;left&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;The Linz &amp;lt;em&amp;gt;Zoocode&amp;lt;/em&amp;gt; project: a set of new proposals regarding the terminology, the Principles and Rules of zoological nomenclature. First report of activities (2014‒2019)&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M.P. Ceríaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dusoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frétey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bionomina: International Journal of Biological Nomenclature &amp; Terminology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.1-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/bionomina.17.1.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caenocoris nerii (Germar, 1847) à la conquête de la France méditerranéenne (Hemiptera Heteroptera Lygaeidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dusoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Entomologiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (2), pp.65-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological, biogeographical and molecular evidence of Carpocoris mediterraneus as a valid species (Hemiptera: Pentatomidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lupoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dusoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3609 (4), pp.392 - 410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.3609.4.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du séminaire des inventaires généraux de la biodiversité (IGB/ATBI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Aberlenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Combrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des inventaires généraux de la biodiversité (IGB/ATBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PatriNat (OFB/MNHN) / Parc national des Écrins, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607210v2</w:t>
-              </w:r>
-[...916 lines deleted...]
-                <w:t xml:space="preserve">hal-02646081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2724,51 +2724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466307v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leblond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frapa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lambert-Grimpard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04252049v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Divelec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piolain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja de Braekeleer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Leccia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aberlenc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Jourdan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gurcel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Matocq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607210v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Aberlenc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Combrisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Poirier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2285" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Iorio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck No&#235;l" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Guilloton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132588v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chemin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M.P. Cer&#237;aco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;tey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.17.1.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duvallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dusoulier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lupoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Streito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3609.4.2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Klasnja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1f29a6d04543f6346392e7f2b1d79a554f7503be;origin=https://hal.archives-ouvertes.fr/hal-03463950;visit=swh:1:snp:40bf1f0d206e1deddd537ea9c03bd9d5f3992979;anchor=swh:1:rel:029455c65df263d40b516315d4b31f3b315feb31;path=/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueguen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466307v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leblond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frapa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lambert-Grimpard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04252049v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Divelec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piolain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja de Braekeleer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Leccia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aberlenc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Jourdan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gurcel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Matocq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Poirier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2285" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Iorio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck No&#235;l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chemin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Guilloton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bauer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M.P. Cer&#237;aco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;tey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.17.1.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duvallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dusoulier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lupoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Streito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3609.4.2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607210v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Aberlenc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Combrisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Klasnja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1f29a6d04543f6346392e7f2b1d79a554f7503be;origin=https://hal.archives-ouvertes.fr/hal-03463950;visit=swh:1:snp:40bf1f0d206e1deddd537ea9c03bd9d5f3992979;anchor=swh:1:rel:029455c65df263d40b516315d4b31f3b315feb31;path=/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueguen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>