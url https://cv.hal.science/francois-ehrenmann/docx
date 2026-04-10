--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -997,51 +997,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
@@ -2270,307 +2270,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+                <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
+                <w:t xml:space="preserve">Jérôme Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (10), pp.evv185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579667v1</w:t>
+                <w:t xml:space="preserve">hal-02285512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina de Miguel</w:t>
+                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bartholome</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02285512v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-nucleotide polymorphism discovery and validation in high-density SNP array for genetic analysis in European white oaks</w:t>
               </w:r>
@@ -4321,51 +4321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4735,51 +4735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Alaeitabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4821,103 +4821,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProCoGen final open conference, Promoting Conifer Genomic Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Orléans, France. 75 p</w:t>
@@ -5429,204 +5429,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cahier de laboratoire électronique à INRAE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maggot : Designed to foster good data management, with « data sharing » in mind.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. École Inter-Organismes Qualité et responsabilité sociétale en recherche et en enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">Semantic Linked Data at INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211298v1</w:t>
+                <w:t xml:space="preserve">hal-04256711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggot : Designed to foster good data management, with « data sharing » in mind.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cahier de laboratoire électronique à INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Linked Data at INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Sète, France</w:t>
+              <w:t xml:space="preserve">21. École Inter-Organismes Qualité et responsabilité sociétale en recherche et en enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256711v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of maritime pine radial growth during a specific drought event</w:t>
               </w:r>
@@ -6771,366 +6771,471 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425003v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations sur les contours d'une offre de service institutionnelle INRAE permettant l'utilisation par ses unités d'un Cahier de Laboratoire Électronique (eLabFTW)</w:t>
+                <w:t xml:space="preserve">NUM-DATA Livrable D2.1 Enquête sur les pratiques des communautés et les ressources numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Barthalon Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cotteux</w:t>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dedet</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2025</w:t>
+                <w:t xml:space="preserve">Philippe Clastre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD, Montpellier, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078839v1</w:t>
+                <w:t xml:space="preserve">hal-05536035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de métadonnées pour les espaces de stockages de données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommandations sur les contours d'une offre de service institutionnelle INRAE permettant l'utilisation par ses unités d'un Cahier de Laboratoire Électronique (eLabFTW)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cotteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2022, pp.6</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952340v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gestion de métadonnées pour les espaces de stockages de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de structure de l'UMR BIOGECO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9, INRAE; Université de bordeaux. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7140,293 +7245,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metadata Management Tool for Data Storage spaces (Maggot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:10bbc39e10b7fdbaf1afca45c8eb1988afa6137b;origin=https://github.com/inrae/pgd-mmdt;visit=swh:1:snp:eeb0db244f889b0dba024f899bd09cfd9549d2cb;anchor=swh:1:rev:6b701e3d65c0e2aefab938697fdf764c35495e02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quercus portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Evoltree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jacques-Gustave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Millox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PINUS PORTAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lagraulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7447,65 +7552,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7573,51 +7678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="773F73F5"/>
+    <w:nsid w:val="BE109946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7721,51 +7826,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D4041ABA"/>
+    <w:nsid w:val="F19CB430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7869,51 +7974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F48CF33F"/>
+    <w:nsid w:val="1FE408AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8106,51 +8211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-ehrenmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2727-0070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.evoltree.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quercusportal.pierroton.inra.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pinusportal.pierroton.inra.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urgi.versailles.inra.fr/gnpis/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261835" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.inrae.fr/dataverse/biogeco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elabftw.inrae.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrae.github.io/pgd-mmdt/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrobrc-rare.org/membres-de-rare/pilier-foret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/in-sylva-france/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.num-data-forestt.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01200-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Lary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Antunez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lamy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Louvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01141-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e85587" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-020-01580-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuauht&#233;moc Saenz Romero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13576" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14561" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsw001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Moriguchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv185" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12407" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SHWX4KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Endelman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-171" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Lefranc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-842-9_33" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Sago" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca L&#233;vy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046097" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5637" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616462v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5636" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Giudicelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5635" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kaas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp946" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ginestoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Jabado-Michaloud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Folch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn838" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224292v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Descloux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188784v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2019.pfb.39e201902043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211298v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256711v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Staton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kossida" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8648-4_3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603666v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaubitzer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kopecky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmidt Johanna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fluch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-974-7_1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01147-4_2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425003v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078839v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261835v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589638v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:10bbc39e10b7fdbaf1afca45c8eb1988afa6137b;origin=https://github.com/inrae/pgd-mmdt;visit=swh:1:snp:eeb0db244f889b0dba024f899bd09cfd9549d2cb;anchor=swh:1:rev:6b701e3d65c0e2aefab938697fdf764c35495e02" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Evoltree" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Millox" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802784v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagraulet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-ehrenmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2727-0070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.evoltree.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quercusportal.pierroton.inra.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pinusportal.pierroton.inra.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urgi.versailles.inra.fr/gnpis/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261835" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.inrae.fr/dataverse/biogeco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elabftw.inrae.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrae.github.io/pgd-mmdt/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrobrc-rare.org/membres-de-rare/pilier-foret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/in-sylva-france/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.num-data-forestt.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01200-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Lary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Antunez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lamy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Louvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01141-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e85587" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-020-01580-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuauht&#233;moc Saenz Romero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13576" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14561" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsw001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Moriguchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv185" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12407" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SHWX4KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Endelman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-171" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Lefranc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-842-9_33" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Sago" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca L&#233;vy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046097" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5637" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616462v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5636" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Giudicelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5635" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kaas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp946" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ginestoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Jabado-Michaloud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Folch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn838" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224292v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Descloux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188784v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2019.pfb.39e201902043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256711v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211298v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Staton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kossida" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8648-4_3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603666v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaubitzer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kopecky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmidt Johanna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fluch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-974-7_1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01147-4_2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425003v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthalon Chlo&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078839v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261835v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589638v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:10bbc39e10b7fdbaf1afca45c8eb1988afa6137b;origin=https://github.com/inrae/pgd-mmdt;visit=swh:1:snp:eeb0db244f889b0dba024f899bd09cfd9549d2cb;anchor=swh:1:rev:6b701e3d65c0e2aefab938697fdf764c35495e02" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809840v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Evoltree" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Millox" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802784v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagraulet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>