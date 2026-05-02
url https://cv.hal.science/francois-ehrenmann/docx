--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -2270,307 +2270,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina de Miguel</w:t>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bartholome</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (10), pp.evv185. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285512v1</w:t>
+                <w:t xml:space="preserve">hal-01579667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
+                <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Jérôme Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (10), pp.evv185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01579667v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-nucleotide polymorphism discovery and validation in high-density SNP array for genetic analysis in European white oaks</w:t>
               </w:r>
@@ -4321,51 +4321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4735,51 +4735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Alaeitabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4821,103 +4821,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProCoGen final open conference, Promoting Conifer Genomic Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Orléans, France. 75 p</w:t>
@@ -5429,204 +5429,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggot : Designed to foster good data management, with « data sharing » in mind.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cahier de laboratoire électronique à INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Linked Data at INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Sète, France</w:t>
+              <w:t xml:space="preserve">21. École Inter-Organismes Qualité et responsabilité sociétale en recherche et en enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256711v1</w:t>
+                <w:t xml:space="preserve">hal-04211298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cahier de laboratoire électronique à INRAE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maggot : Designed to foster good data management, with « data sharing » in mind.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. École Inter-Organismes Qualité et responsabilité sociétale en recherche et en enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">Semantic Linked Data at INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211298v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of maritime pine radial growth during a specific drought event</w:t>
               </w:r>
@@ -7047,51 +7047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de métadonnées pour les espaces de stockages de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7148,100 +7148,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de structure de l'UMR BIOGECO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">9, INRAE; Université de bordeaux. 2021</w:t>
+              <w:t xml:space="preserve">10, INRAE; Université de bordeaux. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261835v2</w:t>
+                <w:t xml:space="preserve">hal-05261835v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7285,51 +7285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:10bbc39e10b7fdbaf1afca45c8eb1988afa6137b;origin=https://github.com/inrae/pgd-mmdt;visit=swh:1:snp:eeb0db244f889b0dba024f899bd09cfd9549d2cb;anchor=swh:1:rev:6b701e3d65c0e2aefab938697fdf764c35495e02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7678,51 +7678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE109946"/>
+    <w:nsid w:val="DFD1AF0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7826,51 +7826,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F19CB430"/>
+    <w:nsid w:val="D4D6B75B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7974,51 +7974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1FE408AA"/>
+    <w:nsid w:val="099FB626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8211,51 +8211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-ehrenmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2727-0070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.evoltree.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quercusportal.pierroton.inra.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pinusportal.pierroton.inra.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urgi.versailles.inra.fr/gnpis/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261835" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.inrae.fr/dataverse/biogeco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elabftw.inrae.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrae.github.io/pgd-mmdt/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrobrc-rare.org/membres-de-rare/pilier-foret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/in-sylva-france/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.num-data-forestt.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01200-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Lary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Antunez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lamy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Louvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01141-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e85587" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-020-01580-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuauht&#233;moc Saenz Romero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13576" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14561" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsw001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Moriguchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv185" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12407" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SHWX4KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Endelman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-171" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Lefranc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-842-9_33" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Sago" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca L&#233;vy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046097" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5637" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616462v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5636" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Giudicelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5635" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kaas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp946" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ginestoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Jabado-Michaloud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Folch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn838" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224292v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Descloux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188784v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2019.pfb.39e201902043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256711v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211298v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Staton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kossida" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8648-4_3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603666v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaubitzer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kopecky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmidt Johanna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fluch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-974-7_1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01147-4_2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425003v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthalon Chlo&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078839v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261835v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589638v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:10bbc39e10b7fdbaf1afca45c8eb1988afa6137b;origin=https://github.com/inrae/pgd-mmdt;visit=swh:1:snp:eeb0db244f889b0dba024f899bd09cfd9549d2cb;anchor=swh:1:rev:6b701e3d65c0e2aefab938697fdf764c35495e02" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809840v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Evoltree" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Millox" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802784v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagraulet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-ehrenmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2727-0070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.evoltree.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quercusportal.pierroton.inra.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pinusportal.pierroton.inra.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urgi.versailles.inra.fr/gnpis/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261835" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.inrae.fr/dataverse/biogeco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elabftw.inrae.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrae.github.io/pgd-mmdt/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrobrc-rare.org/membres-de-rare/pilier-foret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/in-sylva-france/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.num-data-forestt.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01200-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Lary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Antunez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lamy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Louvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01141-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e85587" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-020-01580-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuauht&#233;moc Saenz Romero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13576" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14561" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsw001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Moriguchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv185" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12407" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SHWX4KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Endelman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-171" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Lefranc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-842-9_33" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Sago" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca L&#233;vy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046097" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5637" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616462v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5636" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Giudicelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5635" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kaas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp946" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ginestoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Jabado-Michaloud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Folch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn838" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224292v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Descloux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188784v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2019.pfb.39e201902043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211298v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256711v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Staton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kossida" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8648-4_3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603666v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaubitzer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kopecky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmidt Johanna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fluch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-974-7_1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01147-4_2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425003v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthalon Chlo&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078839v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261835v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589638v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:10bbc39e10b7fdbaf1afca45c8eb1988afa6137b;origin=https://github.com/inrae/pgd-mmdt;visit=swh:1:snp:eeb0db244f889b0dba024f899bd09cfd9549d2cb;anchor=swh:1:rev:6b701e3d65c0e2aefab938697fdf764c35495e02" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809840v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Evoltree" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Millox" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802784v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagraulet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>