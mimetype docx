--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -2270,307 +2270,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+                <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
+                <w:t xml:space="preserve">Jérôme Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (10), pp.evv185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579667v1</w:t>
+                <w:t xml:space="preserve">hal-02285512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina de Miguel</w:t>
+                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bartholome</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02285512v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-nucleotide polymorphism discovery and validation in high-density SNP array for genetic analysis in European white oaks</w:t>
               </w:r>
@@ -4321,51 +4321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4735,51 +4735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Alaeitabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4821,103 +4821,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProCoGen final open conference, Promoting Conifer Genomic Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Orléans, France. 75 p</w:t>
@@ -6817,51 +6817,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUM-DATA Livrable D2.1 Enquête sur les pratiques des communautés et les ressources numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthalon Chloé</w:t>
+                <w:t xml:space="preserve">Chloé Barthalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7678,51 +7678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFD1AF0D"/>
+    <w:nsid w:val="FD037C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7826,51 +7826,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D4D6B75B"/>
+    <w:nsid w:val="29B3307B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7974,51 +7974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="099FB626"/>
+    <w:nsid w:val="1D82F4DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8211,51 +8211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-ehrenmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2727-0070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.evoltree.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quercusportal.pierroton.inra.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pinusportal.pierroton.inra.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urgi.versailles.inra.fr/gnpis/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261835" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.inrae.fr/dataverse/biogeco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elabftw.inrae.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrae.github.io/pgd-mmdt/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrobrc-rare.org/membres-de-rare/pilier-foret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/in-sylva-france/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.num-data-forestt.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01200-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Lary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Antunez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lamy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Louvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01141-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e85587" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-020-01580-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuauht&#233;moc Saenz Romero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13576" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14561" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsw001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Moriguchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv185" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12407" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SHWX4KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Endelman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-171" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Lefranc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-842-9_33" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Sago" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca L&#233;vy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046097" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5637" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616462v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5636" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Giudicelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5635" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kaas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp946" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ginestoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Jabado-Michaloud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Folch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn838" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224292v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Descloux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188784v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2019.pfb.39e201902043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211298v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256711v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Staton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kossida" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8648-4_3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603666v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaubitzer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kopecky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmidt Johanna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fluch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-974-7_1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01147-4_2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425003v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthalon Chlo&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078839v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261835v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589638v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:10bbc39e10b7fdbaf1afca45c8eb1988afa6137b;origin=https://github.com/inrae/pgd-mmdt;visit=swh:1:snp:eeb0db244f889b0dba024f899bd09cfd9549d2cb;anchor=swh:1:rev:6b701e3d65c0e2aefab938697fdf764c35495e02" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809840v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Evoltree" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Millox" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802784v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagraulet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-ehrenmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2727-0070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.evoltree.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quercusportal.pierroton.inra.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pinusportal.pierroton.inra.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urgi.versailles.inra.fr/gnpis/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261835" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.inrae.fr/dataverse/biogeco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elabftw.inrae.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrae.github.io/pgd-mmdt/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrobrc-rare.org/membres-de-rare/pilier-foret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/in-sylva-france/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.num-data-forestt.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01200-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Lary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Antunez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lamy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Louvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01141-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e85587" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-020-01580-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuauht&#233;moc Saenz Romero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13576" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14561" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsw001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Moriguchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv185" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12407" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SHWX4KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Endelman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-171" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Lefranc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-842-9_33" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Sago" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca L&#233;vy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046097" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5637" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616462v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5636" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Giudicelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot5635" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kaas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp946" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ginestoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Jabado-Michaloud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Folch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn838" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224292v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Descloux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188784v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2019.pfb.39e201902043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211298v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256711v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Staton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kossida" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8648-4_3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603666v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaubitzer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kopecky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmidt Johanna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fluch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-974-7_1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01147-4_2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425003v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barthalon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078839v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261835v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589638v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:10bbc39e10b7fdbaf1afca45c8eb1988afa6137b;origin=https://github.com/inrae/pgd-mmdt;visit=swh:1:snp:eeb0db244f889b0dba024f899bd09cfd9549d2cb;anchor=swh:1:rev:6b701e3d65c0e2aefab938697fdf764c35495e02" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809840v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Evoltree" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Millox" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802784v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagraulet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>