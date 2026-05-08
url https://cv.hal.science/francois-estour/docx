--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -100,404 +100,404 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functionalized fabric as a self-decontaminating textile for trapping and degrading organophosphorus nerve agents</w:t>
+                <w:t xml:space="preserve">Spaced repetition and other key factors influencing medical school entrance exam success: insights from a French survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cornelio</w:t>
+                <w:t xml:space="preserve">Julien Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Letort</w:t>
+                <w:t xml:space="preserve">Olivier Trost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Chakroun</w:t>
+                <w:t xml:space="preserve">Matthieu Demeyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ferreira</w:t>
+                <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hespel</w:t>
+                <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (11), pp.4298-4302. </w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4nj04993d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12909-025-07605-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485472v1</w:t>
+                <w:t xml:space="preserve">hal-05200092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spaced repetition and other key factors influencing medical school entrance exam success: insights from a French survey</w:t>
+                <w:t xml:space="preserve">A functionalized fabric as a self-decontaminating textile for trapping and degrading organophosphorus nerve agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Burel</w:t>
+                <w:t xml:space="preserve">B. Cornelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Trost</w:t>
+                <w:t xml:space="preserve">N. Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Demeyere</w:t>
+                <w:t xml:space="preserve">K. Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rives</w:t>
+                <w:t xml:space="preserve">I. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Estour</w:t>
+                <w:t xml:space="preserve">L. Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.1036. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (11), pp.4298-4302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12909-025-07605-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4nj04993d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200092v1</w:t>
+                <w:t xml:space="preserve">hal-05485472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spaced repetition and other key factors influencing medical school entrance exam success: insights from a French survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Trost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Demeyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (1), pp.1036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12909-025-07605-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485279v1</w:t>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrins: promising scaffolds for MRI contrast agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthe Sandra Sembo-Backonly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -893,51 +893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gd3+ Complexes Conjugated to Cyclodextrins: Hydroxyl Functions Influence the Relaxation Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthe-Sandra Sembo-Backonly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 135, pp.109866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1272,295 +1272,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Incorporation of Functionalized Cyclodextrins in the Liposomal Bilayer</w:t>
+                <w:t xml:space="preserve">A versatile and recyclable molecularly imprinted polymer as an oxidative catalyst of sulfur derivatives: a new possible method for mustard gas and V nerve agent decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina Zappacosta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serena Pilato</w:t>
+                <w:t xml:space="preserve">Sophie Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Siani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Estour</w:t>
+                <w:t xml:space="preserve">Sébastien Balieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Galas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Schapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24071387⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (88), pp.13243-13246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc04928b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330479v1</w:t>
+                <w:t xml:space="preserve">hal-02330912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile and recyclable molecularly imprinted polymer as an oxidative catalyst of sulfur derivatives: a new possible method for mustard gas and V nerve agent decontamination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the Incorporation of Functionalized Cyclodextrins in the Liposomal Bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Galas</w:t>
+                <w:t xml:space="preserve">Romina Zappacosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Cornelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Pilato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Schapman</w:t>
+                <w:t xml:space="preserve">Gabriella Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (88), pp.13243-13246. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.1387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cc04928b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules24071387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330912v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI probes based on C6-peracetate β-cyclodextrins: Synthesis, gadolinium complexation and in vivo relaxivity studies</w:t>
               </w:r>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ronjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vandesteene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2086,90 +2086,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of cyclodextrins and their derivatives with toxic organophosphorus compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, pp.204-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2362,51 +2362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the second coordination sphere on new contrast agents based on cyclodextrin scaffolds for MRI signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Zgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2642,51 +2642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the second coordination sphere on new contrast agents based on cyclodextrin scaffolds for MRI signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Zgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2763,51 +2763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized cyclodextrins bearing an alpha nucleophile--a promising way to degrade nerve agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,51 +2922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New modified β-cyclodextrin derivatives as detoxifying agents of chemical warfare agents (II). In vitro detoxification of cyclosarin (GF): general screening and toxicokinetic aspects of OP scavengers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Kumar Kalakuntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3107,51 +3107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 200 (1-2), pp.53-58. </w:t>
@@ -3374,51 +3374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Vendeville-Dehaudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3773,51 +3773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of N-hydroxythalidomide in vitro stability and comparison to other N-substituted derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3932,51 +3932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved access to 2-O-monobenzyl ethers of β-cyclodextrin as precursors of catalysts for organophosphoryl esters hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4078,51 +4078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of models of metabolites: Oxidation of variously substituted chromenes including acronycine, by a porphyrin catalytic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Akagah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,51 +4237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Galons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4341,51 +4341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 2-substituted β-cyclodextrin derivatives with a hydrolytic activity against the organophosphorylester paraoxon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4487,51 +4487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regio- and diastereocontrolled preparative oxidation of methyloctalones by a biomimetic porphyrin catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Akagah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4620,51 +4620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the efficiency of various methods for the synthesis of models of metabolites: example of 4a-methylhexahydronaphtalenones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4788,51 +4788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dechambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean M. Chezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4889,290 +4889,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological testing of 3-phenyloctahydro-pyrimido[1,2- a ]- s -triazine derivatives</w:t>
+                <w:t xml:space="preserve">Concentration-dependent reversible activation-inhibition of human butyrylcholinesterase by tetraethylammonium ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Lucry</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jure Stojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jhet.5570390410⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 269 (4), pp.1154-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1033.2002.02749.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375741v1</w:t>
+                <w:t xml:space="preserve">hal-02375756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration-dependent reversible activation-inhibition of human butyrylcholinesterase by tetraethylammonium ion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synthesis and biological testing of 3-phenyloctahydro-pyrimido[1,2- a ]- s -triazine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Lucry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Enoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (4), pp.663-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.5570390410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1033.2002.02749.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02375756v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of a Biomimetic Porphyrin Catalytic System by Addition of Acids</w:t>
               </w:r>
@@ -5184,51 +5184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Segrestaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5314,51 +5314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rézel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Canitrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5435,51 +5435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselectivity of 1,3-Dipolar Cycloaddition of 3-Oxidopyridinium Betaines to Olefins and Stereoselective Synthesis of 6-Alkyloxy-5-oxa-9-azatricyclo[5.2.1.04,8]decan-2-one Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Teulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rézel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5640,51 +5640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ronjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Cornelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Chemical Biological Radiological nuclear Explosive - Research &amp; Innovation (CBRNE, 2, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
@@ -5877,51 +5877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Cornelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Design and Synthesis of Supramolecular Architectures (8, 2016) - Youth School on Supramolecular and Coordination Chemistry (2, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5959,51 +5959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New contrast agents for MRI based on cyclodextrin scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6192,51 +6192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6487,51 +6487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Déchamps-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6612,51 +6612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dechamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6730,51 +6730,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New dimers of cyclodextrin and their uses as chemical scavengers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6805,51 +6805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de modification d’un fil ou d’une surface textile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR1910024. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6867,51 +6867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux dimères de cyclodextrines et leurs utilisations comme épurateurs chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6955,51 +6955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Contrast Agents for MRI Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 20110243857 A1 20111006. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7186,51 +7186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05485472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cornelio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Letort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chakroun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hespel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj04993d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demeyere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rives" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-07605-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05485279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Levet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Krykun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pilato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta Moffa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12030478" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryan Osterloh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sabat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06872a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04084g" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Meye Biyogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109866" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Zappacosta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Siani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071387" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330912v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mohamed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc04928b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sappei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.03.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ronjat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandesteene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Boucard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Letort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daulon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.45" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zgani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Idriss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB02583H" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.23" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Kumar Kalakuntla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Wille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Provost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Reiter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.11.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJL0PG7B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA40314A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;ller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.10.020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HWFH18-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.11.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWVRH0QB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Koller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.10.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LPM5S52-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Louise" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00931h" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992053v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Vergeade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Vendeville-Dehaudt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.05.024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS0CWB12-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tenberken" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reiter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Provost" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2009.09.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK24DPKC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375838v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812325j" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF89F55B70094701467567C706DEB6FA96F2D8D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375835v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferranti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Chabenat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Toussaint" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Galons" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2007.06.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNJLDJ7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lef&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brasme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.02.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQVX81L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Akagah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Seguin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570420704" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRF5WT74-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375828v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mansard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-05-10532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Froment" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Debouzy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2005.02.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQZ9MC5D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20043" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B93D2F9626E59C9C458E1593F344CAA50C36DDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375816v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine M&#233;nager" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2003.09.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTHX7Z94-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677657v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dechambre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Chezal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Combourieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02239-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z67KGQZH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375741v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Lucry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Enoma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570390410" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2B4Z11D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375756v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Stojan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.02749.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375751v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Segrestaa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.50.744" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375738v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavignon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;zel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canitrot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Bejan Voinea" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-98-8447" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375722v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Teulade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;tin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-98-S(H)93" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358039v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandesteene" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco M." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;gier F." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daulon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albaret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letort" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365392v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letort S." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grel T." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358028v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit S." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet C." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358232v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376085v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375999v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demeyere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rives" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-07605-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05485472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cornelio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Letort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chakroun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferreira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hespel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj04993d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05485279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Levet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Krykun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pilato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta Moffa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12030478" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryan Osterloh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sabat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06872a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04084g" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Meye Biyogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109866" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mohamed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc04928b" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Zappacosta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Siani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071387" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sappei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.03.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ronjat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandesteene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Boucard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Letort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daulon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.45" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zgani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Idriss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB02583H" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.23" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Kumar Kalakuntla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Wille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Provost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Reiter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.11.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJL0PG7B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA40314A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;ller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.10.020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HWFH18-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.11.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWVRH0QB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Koller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.10.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LPM5S52-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Louise" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00931h" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992053v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Vergeade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Vendeville-Dehaudt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.05.024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS0CWB12-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tenberken" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reiter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Provost" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2009.09.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK24DPKC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375838v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812325j" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF89F55B70094701467567C706DEB6FA96F2D8D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375835v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferranti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Chabenat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Toussaint" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Galons" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2007.06.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNJLDJ7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lef&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brasme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.02.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQVX81L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Akagah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Seguin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570420704" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRF5WT74-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375828v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mansard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-05-10532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Froment" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Debouzy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2005.02.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQZ9MC5D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20043" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B93D2F9626E59C9C458E1593F344CAA50C36DDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375816v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine M&#233;nager" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2003.09.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTHX7Z94-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677657v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dechambre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Chezal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Combourieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02239-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z67KGQZH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Stojan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.02749.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375741v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Lucry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Enoma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570390410" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2B4Z11D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375751v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Segrestaa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.50.744" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375738v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavignon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;zel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canitrot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Bejan Voinea" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-98-8447" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375722v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Teulade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;tin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-98-S(H)93" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358039v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandesteene" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco M." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;gier F." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daulon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albaret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letort" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365392v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letort S." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grel T." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358028v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit S." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet C." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358232v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sembo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376085v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375999v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>