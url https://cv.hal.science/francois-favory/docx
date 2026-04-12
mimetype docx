--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1544,728 +1544,728 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation parcellaire gallo-romaine</w:t>
+                <w:t xml:space="preserve">Hameau, village, bourg : les leçons de la géographie rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Claude Raynaud. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Vaunage : archéologie d’un peuplement gallo-romain et médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Mergoil, pp.78-88, 2024, Archéologie &amp; Histoire romaine, 978-2-35518-144-3</w:t>
+              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque AGER, Saverne, 28 septembre au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, AVAGE, pp.41-48, 2024, Mémoires d'archéologie du Grand Est, 978-2-9590817-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710761v1</w:t>
+                <w:t xml:space="preserve">hal-04711279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l'ouvrage : &amp;quot;Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les territoires locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Raynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XVe colloque AGER, Saverne, 28 septembre au 1er octobre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, AVAGE, pp.9-14, 2024, Mémoires d’archéologie du Grand Est, 978-2-9590817-1-2</w:t>
+              <w:t xml:space="preserve">La Vaunage : archéologie d’un peuplement gallo-romain et médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.94-102, 2024, Archéologie &amp; Histoire romaine, 978-2-35518-144-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787547v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voies et chemins</w:t>
+                <w:t xml:space="preserve">Quelle composition sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Raynaud</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Raynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vaunage : archéologie d’un peuplement gallo-romain et médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.103-108, 2024, Archéologie @ Histoire romaine, 978-2-35518-144-3</w:t>
+              <w:t xml:space="preserve">, pp.150-163, 2024, Archéologie &amp; Histoire romaine, 978-2-35518-144-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710922v1</w:t>
+                <w:t xml:space="preserve">hal-04710965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villages et hameaux en Languedoc oriental (France) à l'époque romaine</w:t>
+                <w:t xml:space="preserve">L’organisation parcellaire gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Raynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XV</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 11, AVAGE, pp.343-358, 2024, Mémoires d'archéologie du Grand Est, 978-2-9590817-1-2</w:t>
+              <w:t xml:space="preserve">La Vaunage : archéologie d’un peuplement gallo-romain et médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Mergoil, pp.78-88, 2024, Archéologie &amp; Histoire romaine, 978-2-35518-144-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711282v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hameau, village, bourg : les leçons de la géographie rurale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction à l'ouvrage : &amp;quot;Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XV</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 11, AVAGE, pp.41-48, 2024, Mémoires d'archéologie du Grand Est, 978-2-9590817-1-2</w:t>
+              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XVe colloque AGER, Saverne, 28 septembre au 1er octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, AVAGE, pp.9-14, 2024, Mémoires d’archéologie du Grand Est, 978-2-9590817-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711279v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires locaux</w:t>
+                <w:t xml:space="preserve">Voies et chemins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Raynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vaunage : archéologie d’un peuplement gallo-romain et médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.94-102, 2024, Archéologie &amp; Histoire romaine, 978-2-35518-144-3</w:t>
+              <w:t xml:space="preserve">, pp.103-108, 2024, Archéologie @ Histoire romaine, 978-2-35518-144-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710824v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle composition sociale ?</w:t>
+                <w:t xml:space="preserve">Villages et hameaux en Languedoc oriental (France) à l'époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Claude Raynaud. </w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Vaunage : archéologie d’un peuplement gallo-romain et médiéval</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.150-163, 2024, Archéologie &amp; Histoire romaine, 978-2-35518-144-3</w:t>
+              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque AGER, Saverne, 28 septembre au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, AVAGE, pp.343-358, 2024, Mémoires d'archéologie du Grand Est, 978-2-9590817-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710965v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches statistiques et spatiales des structures agraires et parcellaires</w:t>
               </w:r>
@@ -2651,51 +2651,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03884237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions et perspectives [Première partie. La dynamique des finages dans la longue durée]</w:t>
+                <w:t xml:space="preserve">Introduction [Première partie. La dynamique des finages dans la longue durée]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
@@ -2734,119 +2734,119 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.95-96, 2022, 9782848679464. </w:t>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-32, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124083v1</w:t>
+                <w:t xml:space="preserve">hal-04124046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [Première partie. La dynamique des finages dans la longue durée]</w:t>
+                <w:t xml:space="preserve">Conclusions et perspectives [Première partie. La dynamique des finages dans la longue durée]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
@@ -2885,95 +2885,95 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.31-32, 2022, 9782848679464. </w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-96, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124046v1</w:t>
+                <w:t xml:space="preserve">halshs-04124083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t>
               </w:r>
@@ -3278,51 +3278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3552,540 +3552,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’élaboration de la transition à sa modélisation : retours interdisciplinaires sur l’expérience TransMonDyn</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
+                <w:t xml:space="preserve">Transition 7 : Du monde antique au monde médiéval (IVe-VIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Sanders L. </w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François Rabelais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.273-300, 2017, Perspectives Villes et Territoires, 978-2-86906-494-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025482v1</w:t>
+                <w:t xml:space="preserve">hal-01654002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
+                <w:t xml:space="preserve">De l’élaboration de la transition à sa modélisation : retours interdisciplinaires sur l’expérience TransMonDyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Léna Sanders. </w:t>
+              <w:t xml:space="preserve">Sanders L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peupler la terre</w:t>
+              <w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.461-474, 2017, 978-2-86906-494-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.10671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05273095v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Finage Dolois</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Michel Reddé. </w:t>
+                <w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léna Sanders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia rustica I. Les campagnes du nord-est de la Gaule, de la fin de l’âge du fer à l’Antiquité tardive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peupler la terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029616v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05273095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition 7 : Du monde antique au monde médiéval (IVe-VIIIe siècles)</w:t>
+                <w:t xml:space="preserve">Le Finage Dolois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires François Rabelais. </w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.273-300, 2017, Perspectives Villes et Territoires, 978-2-86906-494-2</w:t>
+              <w:t xml:space="preserve">Gallia rustica I. Les campagnes du nord-est de la Gaule, de la fin de l’âge du fer à l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.817-867, 2017, 978-2-35613-206-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654002v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface. Genèse de l’archéologie spatiale</w:t>
               </w:r>
@@ -4375,410 +4375,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01987442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplement et territoire dans la longue durée : retour sur 25 ans d'expérience</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en rapport des données tarifaires du cadastre B d'Orange avec le potentiel pédologique actuel et antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Archambault De Beaune S., Francfort H.-P. </w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Odiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François FAVORY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'archéologie à découvert</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Tricastin romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALPARA et Maison de l'Orient et de la Méditerranée, pp.112-142, 2012, Documents d'Archéologie en Rhône-Alpes et en Auvergne, 37, 2-916125-07-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00660060v1</w:t>
+                <w:t xml:space="preserve">halshs-00927097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archéologie des territoires : une décennie de recherches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peuplement et territoire dans la longue durée : retour sur 25 ans d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">J.-F. Piningre, A. Richard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archambault De Beaune S., Francfort H.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1995-2005. Dix ans d'archéologie en Franche-Comté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'archéologie à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions; CNRS éditions Alpha, pp.150-157, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00927027v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00660060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Archaedyn project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'archéologie des territoires : une décennie de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t>
+              <w:t xml:space="preserve">J.-F. Piningre, A. Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.13-22, 2012, BAR International Series</w:t>
+              <w:t xml:space="preserve">1995-2005. Dix ans d'archéologie en Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC-SRA Franche-Comté, pp.49-65., 2012, Bilan scientifique, hors série, ISSN 1249-4070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00772080v1</w:t>
+                <w:t xml:space="preserve">halshs-00927027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en rapport des données tarifaires du cadastre B d'Orange avec le potentiel pédologique actuel et antique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to the Archaedyn project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">François FAVORY. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Tricastin romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ALPARA et Maison de l'Orient et de la Méditerranée, pp.112-142, 2012, Documents d'Archéologie en Rhône-Alpes et en Auvergne, 37, 2-916125-07-8</w:t>
+              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.13-22, 2012, BAR International Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00927097v1</w:t>
+                <w:t xml:space="preserve">halshs-00772080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques socio-environnementales dans la longue durée</w:t>
               </w:r>
@@ -7075,269 +7075,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoignages antiques sur le bornage dans le monde romain à partir du Corpus Agrimensorum Romanorum, III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Gonzales</w:t>
+                <w:t xml:space="preserve">Paléohydrographie et archéologie de l’espace rural en pays tricastin (France, Drôme) : de l’archéologie aérienne à la télédétection satellitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chouquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574180v1</w:t>
+                <w:t xml:space="preserve">hal-04119208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléohydrographie et archéologie de l’espace rural en pays tricastin (France, Drôme) : de l’archéologie aérienne à la télédétection satellitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibtissem Tounsi</w:t>
+                <w:t xml:space="preserve">Témoignages antiques sur le bornage dans le monde romain à partir du Corpus Agrimensorum Romanorum, III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 35, pp.203-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.635⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04119208v1</w:t>
+                <w:t xml:space="preserve">hal-01574180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignages antiques sur le bornage dans le monde romain à partir du Corpus Agrimensorum Romanorum</w:t>
               </w:r>
@@ -7688,51 +7688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Archaeomedes to Archaedyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9051,51 +9051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'historien, l'espace et l'ordinateur, Table ronde du Projet ANR ATHIS : Atelier n° 5, École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Rome, Italie. pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11156,51 +11156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19512885"/>
+    <w:nsid w:val="F3234DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11387,51 +11387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-favory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026859882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51689308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000061428503" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/contact/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/345-la-vaunage-9782355181443.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147oh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Der Leeuw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/cahiers-mshe/voyage-dans-l-archeologie-spatiale-anglo-saxonne.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14oqy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927074v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01164869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Alexianu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/content/8-editions-meroil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711279v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46757" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46757" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05306383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46672" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46672" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46752" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46752" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46762" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46762" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46712" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46712" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19610" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10671" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029616v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Forlin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ode" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Odiot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660060v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11266" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927027v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927097v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.cepam.cnrs.fr/spip.php?article306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01574393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389617v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426552v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Reynaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriachi Marie-Jeanne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589429v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0004.act.07" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202127v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.414.0295" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Guillaumin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Tounsi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.635" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2880" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470174v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867565v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119849v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470220v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482714v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470178v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470221v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470175v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470222v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511366v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895630v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Adreani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Adr&#233;ani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05403595v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Et Bruno Adr&#233;ani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio-Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(coll.) Favory" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772124v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076916v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092751v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015728v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03251805v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893972v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Blancquaert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy San Juan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-favory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026859882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51689308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000061428503" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/contact/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/345-la-vaunage-9782355181443.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147oh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Der Leeuw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/cahiers-mshe/voyage-dans-l-archeologie-spatiale-anglo-saxonne.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14oqy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927074v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01164869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Alexianu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/content/8-editions-meroil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46757" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46757" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05306383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46672" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46672" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46752" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46752" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46712" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46712" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46762" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46762" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19610" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025482v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10671" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Forlin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ode" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Odiot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11266" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.cepam.cnrs.fr/spip.php?article306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01574393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389617v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426552v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Reynaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriachi Marie-Jeanne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589429v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0004.act.07" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202127v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.414.0295" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Guillaumin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Tounsi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.635" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2880" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470174v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867565v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119849v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470220v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482714v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470178v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470221v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470175v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470222v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511366v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895630v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Adreani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Adr&#233;ani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05403595v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Et Bruno Adr&#233;ani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio-Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(coll.) Favory" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772124v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076916v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092751v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015728v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03251805v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893972v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Blancquaert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy San Juan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>