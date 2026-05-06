--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1845,298 +1845,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation parcellaire gallo-romaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction à l'ouvrage : &amp;quot;Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Claude Raynaud. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Vaunage : archéologie d’un peuplement gallo-romain et médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Mergoil, pp.78-88, 2024, Archéologie &amp; Histoire romaine, 978-2-35518-144-3</w:t>
+              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XVe colloque AGER, Saverne, 28 septembre au 1er octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, AVAGE, pp.9-14, 2024, Mémoires d’archéologie du Grand Est, 978-2-9590817-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710761v1</w:t>
+                <w:t xml:space="preserve">hal-04787547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l'ouvrage : &amp;quot;Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voies et chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Raynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XVe colloque AGER, Saverne, 28 septembre au 1er octobre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, AVAGE, pp.9-14, 2024, Mémoires d’archéologie du Grand Est, 978-2-9590817-1-2</w:t>
+              <w:t xml:space="preserve">La Vaunage : archéologie d’un peuplement gallo-romain et médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-108, 2024, Archéologie @ Histoire romaine, 978-2-35518-144-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787547v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voies et chemins</w:t>
+                <w:t xml:space="preserve">L’organisation parcellaire gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Raynaud</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Raynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vaunage : archéologie d’un peuplement gallo-romain et médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-108, 2024, Archéologie @ Histoire romaine, 978-2-35518-144-3</w:t>
+              <w:t xml:space="preserve">, éditions Mergoil, pp.78-88, 2024, Archéologie &amp; Histoire romaine, 978-2-35518-144-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710922v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villages et hameaux en Languedoc oriental (France) à l'époque romaine</w:t>
               </w:r>
@@ -2245,51 +2245,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches statistiques et spatiales des structures agraires et parcellaires</w:t>
+                <w:t xml:space="preserve">Approches statistiques et spatiales du mobilier hors site de prospection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
@@ -2345,78 +2345,78 @@
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.51-94, 2022, 9782848679464. </w:t>
+              <w:t xml:space="preserve">, pp.33-50, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124075v1</w:t>
+                <w:t xml:space="preserve">halshs-03884237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
@@ -2500,51 +2500,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches statistiques et spatiales du mobilier hors site de prospection</w:t>
+                <w:t xml:space="preserve">Approches statistiques et spatiales des structures agraires et parcellaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
@@ -2600,102 +2600,102 @@
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.33-50, 2022, 9782848679464. </w:t>
+              <w:t xml:space="preserve">, pp.51-94, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03884237v1</w:t>
+                <w:t xml:space="preserve">halshs-04124075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [Première partie. La dynamique des finages dans la longue durée]</w:t>
+                <w:t xml:space="preserve">Conclusions et perspectives [Première partie. La dynamique des finages dans la longue durée]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
@@ -2734,119 +2734,119 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.31-32, 2022, 9782848679464. </w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-96, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124046v1</w:t>
+                <w:t xml:space="preserve">halshs-04124083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions et perspectives [Première partie. La dynamique des finages dans la longue durée]</w:t>
+                <w:t xml:space="preserve">Introduction [Première partie. La dynamique des finages dans la longue durée]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
@@ -2885,95 +2885,95 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.95-96, 2022, 9782848679464. </w:t>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-32, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124083v1</w:t>
+                <w:t xml:space="preserve">hal-04124046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t>
               </w:r>
@@ -3104,294 +3104,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the conceptualisation of the transition to its modelling: interdisciplinary feedback on the TransMonDyn experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
+                <w:t xml:space="preserve">Transition 7: From the ancient to the medieval world (4th-8th centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Léna Sander. </w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léna Sanders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t>
+              <w:t xml:space="preserve">Settling the World. From Prehistory to the Metropolis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chap 17, 2021, Perspectives Villes et Territoires, 9782869068551</w:t>
+              <w:t xml:space="preserve">, 2021, Villes et territoires, 9782869064942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03495800v1</w:t>
+                <w:t xml:space="preserve">halshs-03420481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition 7: From the ancient to the medieval world (4th-8th centuries)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the conceptualisation of the transition to its modelling: interdisciplinary feedback on the TransMonDyn experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Léna Sanders. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léna Sander. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settling the World. From Prehistory to the Metropolis</w:t>
+              <w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Villes et territoires, 9782869064942</w:t>
+              <w:t xml:space="preserve">, Chap 17, 2021, Perspectives Villes et Territoires, 9782869068551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03420481v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03495800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et informatique. Histoire d’une rencontre</w:t>
               </w:r>
@@ -3683,51 +3683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6740,51 +6740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation des systèmes de peuplement : débat à propos d'un ouvrage récent, Des Oppida aux métropoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7688,51 +7688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Archaeomedes to Archaedyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8462,204 +8462,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport d'André Déléage à la découverte du contenu du corpus des Gromatici veteres</w:t>
+                <w:t xml:space="preserve">The transformation of rural structures in Southern Gaul between the first century BC and the first century AD. The case of eastern Languedoc (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chouquer</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">André Déléage (1903-1944) : fondateur de l'histoire de la société médiévale bourguignonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Cluny, France. pp.145-164</w:t>
+              <w:t xml:space="preserve">Fines imperii - imperium sine fine ? Römische Okkupations- und Grenzpolitik im frühen Prinzipat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Osnabrück, Germany. pp.157-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00927127v1</w:t>
+                <w:t xml:space="preserve">halshs-00470220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transformation of rural structures in Southern Gaul between the first century BC and the first century AD. The case of eastern Languedoc (France)</w:t>
+                <w:t xml:space="preserve">L'apport d'André Déléage à la découverte du contenu du corpus des Gromatici veteres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chouquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fines imperii - imperium sine fine ? Römische Okkupations- und Grenzpolitik im frühen Prinzipat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Osnabrück, Germany. pp.157-184</w:t>
+              <w:t xml:space="preserve">André Déléage (1903-1944) : fondateur de l'histoire de la société médiévale bourguignonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Cluny, France. pp.145-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470220v1</w:t>
+                <w:t xml:space="preserve">halshs-00927127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transformation of Rural Structures in Southern Gaul between the 1st Century BC and the 1st Century AD. The Case of Eastern Languedoc</w:t>
               </w:r>
@@ -8842,381 +8842,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00482714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcellaires antiques de Gaule médiane et septentrionale</w:t>
+                <w:t xml:space="preserve">Archaedyn 2005-2007 : ambitions, achievements and accomplishments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux dans le Nord de la France, du Néolithique au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Caen, France</w:t>
+              <w:t xml:space="preserve">Archaedyn 7 millennia of territorial dynamics. Settlement pattern, production and trades from Neolithic to Middle Ages, Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.235-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470178v1</w:t>
+                <w:t xml:space="preserve">halshs-00470222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Archaedyn project. Spatial dynamics of settlement and natural ressources : toward un integrated analysis over the long terme from Prehistory to Middle Ages</w:t>
+                <w:t xml:space="preserve">L'altimétrie, productrice de données pour l'archéologie spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn 7 millennia of territorial dynamics. Settlement pattern, production and trades from Neolithic to Middle Ages, Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.21-22</w:t>
+              <w:t xml:space="preserve">L'historien, l'espace et l'ordinateur, Table ronde du Projet ANR ATHIS : Atelier n° 5, École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Rome, Italie. pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470221v1</w:t>
+                <w:t xml:space="preserve">halshs-00470175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'altimétrie, productrice de données pour l'archéologie spatiale</w:t>
+                <w:t xml:space="preserve">Introduction to the Archaedyn project. Spatial dynamics of settlement and natural ressources : toward un integrated analysis over the long terme from Prehistory to Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'historien, l'espace et l'ordinateur, Table ronde du Projet ANR ATHIS : Atelier n° 5, École française de Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Rome, Italie. pp.1-36</w:t>
+              <w:t xml:space="preserve">Archaedyn 7 millennia of territorial dynamics. Settlement pattern, production and trades from Neolithic to Middle Ages, Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470175v1</w:t>
+                <w:t xml:space="preserve">halshs-00470221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaedyn 2005-2007 : ambitions, achievements and accomplishments.</w:t>
+                <w:t xml:space="preserve">Les parcellaires antiques de Gaule médiane et septentrionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn 7 millennia of territorial dynamics. Settlement pattern, production and trades from Neolithic to Middle Ages, Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.235-243</w:t>
+              <w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux dans le Nord de la France, du Néolithique au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470222v1</w:t>
+                <w:t xml:space="preserve">halshs-00470178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
@@ -11156,51 +11156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3234DB3"/>
+    <w:nsid w:val="39657BEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11387,51 +11387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-favory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026859882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51689308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000061428503" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/contact/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/345-la-vaunage-9782355181443.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147oh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Der Leeuw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/cahiers-mshe/voyage-dans-l-archeologie-spatiale-anglo-saxonne.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14oqy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927074v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01164869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Alexianu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/content/8-editions-meroil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46757" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46757" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05306383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46672" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46672" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46752" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46752" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46712" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46712" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46762" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46762" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19610" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025482v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10671" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Forlin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ode" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Odiot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11266" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.cepam.cnrs.fr/spip.php?article306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01574393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389617v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426552v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Reynaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriachi Marie-Jeanne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589429v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0004.act.07" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202127v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.414.0295" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Guillaumin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Tounsi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.635" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2880" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470174v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867565v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119849v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470220v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482714v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470178v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470221v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470175v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470222v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511366v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895630v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Adreani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Adr&#233;ani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05403595v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Et Bruno Adr&#233;ani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio-Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(coll.) Favory" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772124v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076916v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092751v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015728v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03251805v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893972v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Blancquaert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy San Juan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-favory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026859882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51689308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000061428503" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/contact/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/345-la-vaunage-9782355181443.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147oh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Der Leeuw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/cahiers-mshe/voyage-dans-l-archeologie-spatiale-anglo-saxonne.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14oqy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927074v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01164869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Alexianu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/content/8-editions-meroil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46752" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46752" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05306383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46672" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46672" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124075v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46757" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46757" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46762" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46762" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46712" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46712" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19610" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20047" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025482v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10671" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Forlin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ode" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Odiot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11266" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.cepam.cnrs.fr/spip.php?article306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01574393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389617v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426552v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Reynaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriachi Marie-Jeanne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589429v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0004.act.07" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202127v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.414.0295" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Guillaumin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Tounsi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.635" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2880" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470174v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867565v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119849v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470220v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927127v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482714v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470222v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511366v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895630v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Adreani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Adr&#233;ani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05403595v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Et Bruno Adr&#233;ani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio-Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(coll.) Favory" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772124v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076916v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092751v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015728v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03251805v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893972v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Blancquaert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy San Juan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>