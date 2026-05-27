--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1544,146 +1544,142 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hameau, village, bourg : les leçons de la géographie rurale</w:t>
+                <w:t xml:space="preserve">Quelle composition sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Raynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XV</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 11, AVAGE, pp.41-48, 2024, Mémoires d'archéologie du Grand Est, 978-2-9590817-1-2</w:t>
+              <w:t xml:space="preserve">La Vaunage : archéologie d’un peuplement gallo-romain et médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.150-163, 2024, Archéologie &amp; Histoire romaine, 978-2-35518-144-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711279v1</w:t>
+                <w:t xml:space="preserve">hal-04710965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1693,364 +1689,368 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Raynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vaunage : archéologie d’un peuplement gallo-romain et médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.94-102, 2024, Archéologie &amp; Histoire romaine, 978-2-35518-144-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle composition sociale ?</w:t>
+                <w:t xml:space="preserve">Hameau, village, bourg : les leçons de la géographie rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Claude Raynaud. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Vaunage : archéologie d’un peuplement gallo-romain et médiéval</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.150-163, 2024, Archéologie &amp; Histoire romaine, 978-2-35518-144-3</w:t>
+              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque AGER, Saverne, 28 septembre au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, AVAGE, pp.41-48, 2024, Mémoires d'archéologie du Grand Est, 978-2-9590817-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710965v1</w:t>
+                <w:t xml:space="preserve">hal-04711279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l'ouvrage : &amp;quot;Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voies et chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Raynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XVe colloque AGER, Saverne, 28 septembre au 1er octobre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, AVAGE, pp.9-14, 2024, Mémoires d’archéologie du Grand Est, 978-2-9590817-1-2</w:t>
+              <w:t xml:space="preserve">La Vaunage : archéologie d’un peuplement gallo-romain et médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-108, 2024, Archéologie @ Histoire romaine, 978-2-35518-144-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787547v1</w:t>
+                <w:t xml:space="preserve">hal-04710922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voies et chemins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction à l'ouvrage : &amp;quot;Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Claude Raynaud. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Vaunage : archéologie d’un peuplement gallo-romain et médiéval</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-108, 2024, Archéologie @ Histoire romaine, 978-2-35518-144-3</w:t>
+              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XVe colloque AGER, Saverne, 28 septembre au 1er octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, AVAGE, pp.9-14, 2024, Mémoires d’archéologie du Grand Est, 978-2-9590817-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710922v1</w:t>
+                <w:t xml:space="preserve">hal-04787547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation parcellaire gallo-romaine</w:t>
               </w:r>
@@ -2245,351 +2245,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches statistiques et spatiales du mobilier hors site de prospection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
+              <w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46752⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-18, 2022, Les Cahiers de la MSHE Ledoux, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03884237v1</w:t>
+                <w:t xml:space="preserve">hal-05306383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches statistiques et spatiales des structures agraires et parcellaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-18, 2022, Les Cahiers de la MSHE Ledoux, </w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-94, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306383v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches statistiques et spatiales des structures agraires et parcellaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Approches statistiques et spatiales du mobilier hors site de prospection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2600,798 +2600,798 @@
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.51-94, 2022, 9782848679464. </w:t>
+              <w:t xml:space="preserve">, pp.33-50, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124075v1</w:t>
+                <w:t xml:space="preserve">halshs-03884237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions et perspectives [Première partie. La dynamique des finages dans la longue durée]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Introduction [Première partie. La dynamique des finages dans la longue durée]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.95-96, 2022, 9782848679464. </w:t>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-32, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124083v1</w:t>
+                <w:t xml:space="preserve">hal-04124046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [Première partie. La dynamique des finages dans la longue durée]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Conclusions et perspectives [Première partie. La dynamique des finages dans la longue durée]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.31-32, 2022, 9782848679464. </w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-96, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124046v1</w:t>
+                <w:t xml:space="preserve">halshs-04124083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+                <w:t xml:space="preserve">Transition 7: From the ancient to the medieval world (4th-8th centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Sanders</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Sanders L. </w:t>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léna Sanders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t>
+              <w:t xml:space="preserve">Settling the World. From Prehistory to the Metropolis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Villes et territoires, 9782869064942</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480382v1</w:t>
+                <w:t xml:space="preserve">halshs-03420481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition 7: From the ancient to the medieval world (4th-8th centuries)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the conceptualisation of the transition to its modelling: interdisciplinary feedback on the TransMonDyn experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Léna Sanders. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léna Sander. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settling the World. From Prehistory to the Metropolis</w:t>
+              <w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Villes et territoires, 9782869064942</w:t>
+              <w:t xml:space="preserve">, Chap 17, 2021, Perspectives Villes et Territoires, 9782869068551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03420481v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03495800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the conceptualisation of the transition to its modelling: interdisciplinary feedback on the TransMonDyn experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
+                <w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Mathian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Favory</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Léna Sander. </w:t>
+              <w:t xml:space="preserve">Sanders L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 2, 2021, Perspectives Villes et Territoires, 9782869068551. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03495800v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et informatique. Histoire d’une rencontre</w:t>
               </w:r>
@@ -3571,51 +3571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition 7 : Du monde antique au monde médiéval (IVe-VIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3651,329 +3651,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’élaboration de la transition à sa modélisation : retours interdisciplinaires sur l’expérience TransMonDyn</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
+                <w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Mathian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Favory</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sanders L. </w:t>
+              <w:t xml:space="preserve">Léna Sanders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t>
+              <w:t xml:space="preserve">Peupler la terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.461-474, 2017, 978-2-86906-494-2. </w:t>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufr.10671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025482v1</w:t>
+                <w:t xml:space="preserve">halshs-05273095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+                <w:t xml:space="preserve">De l’élaboration de la transition à sa modélisation : retours interdisciplinaires sur l’expérience TransMonDyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Sanders</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Léna Sanders. </w:t>
+              <w:t xml:space="preserve">Sanders L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peupler la terre</w:t>
+              <w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t>
+                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.461-474, 2017, 978-2-86906-494-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.10671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05273095v1</w:t>
+                <w:t xml:space="preserve">hal-02025482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Finage Dolois</w:t>
               </w:r>
@@ -5776,51 +5776,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01589429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat et parcellaires d’une microrégion languedocienne : La Litoraria antique et médiévale (Hérault, Gard)</w:t>
+                <w:t xml:space="preserve">Aménager le delta. Le paysage antique et médiéval de la Litoraria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Raynaud</w:t>
@@ -5829,93 +5829,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agri centuriati. An International Journal of Landscape Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11, p. 83-114</w:t>
+              <w:t xml:space="preserve">, 2014, pp.83-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02138146v1</w:t>
+                <w:t xml:space="preserve">hal-02202127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménager le delta. Le paysage antique et médiéval de la Litoraria</w:t>
+                <w:t xml:space="preserve">Habitat et parcellaires d’une microrégion languedocienne : La Litoraria antique et médiévale (Hérault, Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Raynaud</w:t>
@@ -5924,69 +5924,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agri centuriati. An International Journal of Landscape Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.83-114</w:t>
+              <w:t xml:space="preserve">, 2014, 11, p. 83-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02202127v1</w:t>
+                <w:t xml:space="preserve">halshs-02138146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et géographie. Dossier de la revue L'Espace géographique</w:t>
               </w:r>
@@ -6011,51 +6011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6192,51 +6192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tome 41 (2012-4), pp.295-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6264,208 +6264,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forma : la carte cadastrale romaine</w:t>
+                <w:t xml:space="preserve">In memoriam. Georges Tate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4, pp.24-29</w:t>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (2), pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470177v1</w:t>
+                <w:t xml:space="preserve">halshs-00470169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In memoriam. Georges Tate</w:t>
+                <w:t xml:space="preserve">La forma : la carte cadastrale romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 35 (2), pp.9-12</w:t>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470169v1</w:t>
+                <w:t xml:space="preserve">halshs-00470177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation des réseaux d'habitat : trois expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6740,51 +6740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation des systèmes de peuplement : débat à propos d'un ouvrage récent, Des Oppida aux métropoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8048,234 +8048,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02202129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les campagnes de la cité antique de Nîmes : étude de cas régionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et campagnes aux rives de la Méditerranée ancienne, dans le sillage de Georges Tate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Saint-Quentin-en-Yvelines et Paris, France. pp.7-30</w:t>
+              <w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00927134v1</w:t>
+                <w:t xml:space="preserve">halshs-00778071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les campagnes de la cité antique de Nîmes : étude de cas régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t>
+              <w:t xml:space="preserve">Villes et campagnes aux rives de la Méditerranée ancienne, dans le sillage de Georges Tate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Saint-Quentin-en-Yvelines et Paris, France. pp.7-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00778071v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02527538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes de la cité antique de Nîmes : étude de cas régionale</w:t>
               </w:r>
@@ -8313,51 +8313,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et campagnes aux rives de la Méditerranée ancienne, dans le sillage de Georges Tate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Saint-Quentin-en-Yvelines et Paris, France. pp.7-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02527538v1</w:t>
+                <w:t xml:space="preserve">halshs-00927134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des données altimétriques lidar à la compréhension des zones humides : deux cas d'étude de mise en valeur antiques et médiévales</w:t>
               </w:r>
@@ -8462,204 +8462,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transformation of rural structures in Southern Gaul between the first century BC and the first century AD. The case of eastern Languedoc (France)</w:t>
+                <w:t xml:space="preserve">L'apport d'André Déléage à la découverte du contenu du corpus des Gromatici veteres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chouquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fines imperii - imperium sine fine ? Römische Okkupations- und Grenzpolitik im frühen Prinzipat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Osnabrück, Germany. pp.157-184</w:t>
+              <w:t xml:space="preserve">André Déléage (1903-1944) : fondateur de l'histoire de la société médiévale bourguignonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Cluny, France. pp.145-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470220v1</w:t>
+                <w:t xml:space="preserve">halshs-00927127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport d'André Déléage à la découverte du contenu du corpus des Gromatici veteres</w:t>
+                <w:t xml:space="preserve">The transformation of rural structures in Southern Gaul between the first century BC and the first century AD. The case of eastern Languedoc (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chouquer</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">André Déléage (1903-1944) : fondateur de l'histoire de la société médiévale bourguignonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Cluny, France. pp.145-164</w:t>
+              <w:t xml:space="preserve">Fines imperii - imperium sine fine ? Römische Okkupations- und Grenzpolitik im frühen Prinzipat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Osnabrück, Germany. pp.157-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00927127v1</w:t>
+                <w:t xml:space="preserve">halshs-00470220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transformation of Rural Structures in Southern Gaul between the 1st Century BC and the 1st Century AD. The Case of Eastern Languedoc</w:t>
               </w:r>
@@ -8753,51 +8753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale et modélisation pour une étude du système de peuplement dans la longue durée, de la Protohistoire à l'Antiquité tardive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8842,381 +8842,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00482714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaedyn 2005-2007 : ambitions, achievements and accomplishments.</w:t>
+                <w:t xml:space="preserve">Les parcellaires antiques de Gaule médiane et septentrionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn 7 millennia of territorial dynamics. Settlement pattern, production and trades from Neolithic to Middle Ages, Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.235-243</w:t>
+              <w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux dans le Nord de la France, du Néolithique au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470222v1</w:t>
+                <w:t xml:space="preserve">halshs-00470178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'altimétrie, productrice de données pour l'archéologie spatiale</w:t>
+                <w:t xml:space="preserve">Introduction to the Archaedyn project. Spatial dynamics of settlement and natural ressources : toward un integrated analysis over the long terme from Prehistory to Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'historien, l'espace et l'ordinateur, Table ronde du Projet ANR ATHIS : Atelier n° 5, École française de Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Rome, Italie. pp.1-36</w:t>
+              <w:t xml:space="preserve">Archaedyn 7 millennia of territorial dynamics. Settlement pattern, production and trades from Neolithic to Middle Ages, Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470175v1</w:t>
+                <w:t xml:space="preserve">halshs-00470221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Archaedyn project. Spatial dynamics of settlement and natural ressources : toward un integrated analysis over the long terme from Prehistory to Middle Ages</w:t>
+                <w:t xml:space="preserve">Archaedyn 2005-2007 : ambitions, achievements and accomplishments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn 7 millennia of territorial dynamics. Settlement pattern, production and trades from Neolithic to Middle Ages, Final Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.21-22</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.235-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470221v1</w:t>
+                <w:t xml:space="preserve">halshs-00470222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcellaires antiques de Gaule médiane et septentrionale</w:t>
+                <w:t xml:space="preserve">L'altimétrie, productrice de données pour l'archéologie spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux dans le Nord de la France, du Néolithique au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Caen, France</w:t>
+              <w:t xml:space="preserve">L'historien, l'espace et l'ordinateur, Table ronde du Projet ANR ATHIS : Atelier n° 5, École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Rome, Italie. pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470178v1</w:t>
+                <w:t xml:space="preserve">halshs-00470175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
@@ -10306,90 +10306,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaedyn - Atelier 1 - La dynamique des finages dans la longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10437,51 +10437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCHAEDYN. Présentation de la zone atelier Languedoc oriental (Gard, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10570,51 +10570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CArGOS Un CAtalogue de données GéOgraphiques pour les Sciences humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11156,51 +11156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39657BEB"/>
+    <w:nsid w:val="C66E6488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11387,51 +11387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-favory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026859882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51689308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000061428503" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/contact/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/345-la-vaunage-9782355181443.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147oh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Der Leeuw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/cahiers-mshe/voyage-dans-l-archeologie-spatiale-anglo-saxonne.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14oqy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927074v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01164869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Alexianu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/content/8-editions-meroil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46752" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46752" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05306383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46672" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46672" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124075v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46757" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46757" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46762" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46762" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46712" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46712" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19610" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20047" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025482v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10671" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Forlin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ode" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Odiot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11266" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.cepam.cnrs.fr/spip.php?article306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01574393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389617v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426552v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Reynaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriachi Marie-Jeanne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589429v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0004.act.07" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202127v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.414.0295" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Guillaumin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Tounsi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.635" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2880" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470174v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867565v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119849v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470220v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927127v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482714v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470222v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511366v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895630v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Adreani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Adr&#233;ani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05403595v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Et Bruno Adr&#233;ani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio-Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(coll.) Favory" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772124v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076916v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092751v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015728v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03251805v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893972v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Blancquaert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy San Juan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-favory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026859882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51689308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000061428503" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/contact/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/345-la-vaunage-9782355181443.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147oh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Der Leeuw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/cahiers-mshe/voyage-dans-l-archeologie-spatiale-anglo-saxonne.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14oqy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927074v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01164869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Alexianu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/content/8-editions-meroil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05306383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46672" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46672" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46757" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46757" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46752" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46752" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46712" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46712" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46762" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46762" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19610" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10671" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Forlin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ode" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Odiot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11266" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.cepam.cnrs.fr/spip.php?article306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01574393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389617v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426552v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Reynaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriachi Marie-Jeanne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589429v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0004.act.07" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.414.0295" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470169v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Guillaumin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Tounsi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.635" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2880" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470174v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867565v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527538v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119849v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470220v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482714v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470178v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470221v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470222v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470175v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511366v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895630v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Adreani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Adr&#233;ani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05403595v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Et Bruno Adr&#233;ani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio-Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(coll.) Favory" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772124v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076916v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092751v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015728v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03251805v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893972v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Blancquaert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy San Juan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>