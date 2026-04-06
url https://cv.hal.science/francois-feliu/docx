--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -770,240 +770,240 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assignations ordinaires de genre dans les métiers de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devineau Sophie</w:t>
+                <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féliu François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Sandrine</w:t>
+                <w:t xml:space="preserve">Sandrine Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Françoise Bernard</w:t>
+                <w:t xml:space="preserve">Bernard Clémence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 49/2, pp.257-280. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, Genre, rapports sociaux de sexe et orientation, 49/2 | 2020, pp.257-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877086v1</w:t>
+                <w:t xml:space="preserve">hal-02875627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assignations ordinaires de genre dans les métiers de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devineau Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féliu François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Devineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Féliu François</w:t>
+                <w:t xml:space="preserve">Valentin Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Valentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Clémence</w:t>
+                <w:t xml:space="preserve">Clémence Françoise Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Genre, rapports sociaux de sexe et orientation, 49/2 | 2020, pp.257-280</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 49/2, pp.257-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.12017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875627v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drinking Stories Among Climbers and Older Athletes in France and Australia</w:t>
               </w:r>
@@ -1467,373 +1467,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working in Higher Education in France Today: A Specific Challenge for Women</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fasting and weight-loss restrictive diet practices among 2,700 cancer survivors: results from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Renard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Higher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5430/ijhe.v7n3p209⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (11), pp.2687-2697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821336v1</w:t>
+                <w:t xml:space="preserve">hal-01943649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting and weight-loss restrictive diet practices among 2,700 cancer survivors: results from the NutriNet-Santé cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Métiers de la petite enfance en France : les verrous de genre et de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Furet - revue de la petite enfance et de l'intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943649v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métiers de la petite enfance en France : les verrous de genre et de classe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Working in Higher Education in France Today: A Specific Challenge for Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Valentin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Furet - revue de la petite enfance et de l'intégration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5430/ijhe.v7n3p209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864342v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeûne, régimes restrictifs et cancer : revue de la littérature et recommandations issues du rapport du réseau NACRe</w:t>
               </w:r>
@@ -2410,247 +2410,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de fitness des étudiant·es en STAPS : quelles spécificités ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le souci de la forme chez des étudiant-es pratiquant le fitness : des appropriations entre santé, sport et alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Calheiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIÈME CONGRÈS INTERNATIONAL DE LA SOCIÉTÉ DE SOCIOLOGIE DU SPORT DE LANGUE FRANÇAISE (3SLF) : Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3 SLF; UFR STAPS, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">11e Congrès de l'AFS Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177657v1</w:t>
+                <w:t xml:space="preserve">hal-05177705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le souci de la forme chez des étudiant-es pratiquant le fitness : des appropriations entre santé, sport et alimentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Calheiros</w:t>
+                <w:t xml:space="preserve">Trajectoires de fitness des étudiant·es en STAPS : quelles spécificités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de l'AFS Environnement(s) et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIIIÈME CONGRÈS INTERNATIONAL DE LA SOCIÉTÉ DE SOCIOLOGIE DU SPORT DE LANGUE FRANÇAISE (3SLF) : Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3 SLF; UFR STAPS, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177705v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler sans CAQDAS : Est-ce (encore) possible ? L’usage des feuilles de calcul (Excel) pour l’analyse qualitative d’entretiens sociologiques</w:t>
               </w:r>
@@ -2699,204 +2699,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étudiant·es en STAPS et « le fitness » : du renforcement musculaire à une pratique autonome ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Voulez-vous danser avec moi ? » De l’espace social des danses à deux à l’évolution des normes de genre dans la pratique de quatre danses en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cohen</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'ANR ALIMNUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Inégalités de genre dans les milieux de la culture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749492v1</w:t>
+                <w:t xml:space="preserve">hal-04746522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Voulez-vous danser avec moi ? » De l’espace social des danses à deux à l’évolution des normes de genre dans la pratique de quatre danses en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les étudiant·es en STAPS et « le fitness » : du renforcement musculaire à une pratique autonome ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Thomas</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Inégalités de genre dans les milieux de la culture »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'ANR ALIMNUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746522v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils sportifs et corporéités d’étudiantes françaises pratiquant du fitness. Une agentivité numérique liée aux trajectoires biographiques</w:t>
               </w:r>
@@ -3540,277 +3540,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médecins généralistes à l’épreuve des crises sanitaires de Lubrizol à la Covid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suffit-il de traverser la rue ? Une politique publique de mobilité résidentielle des « mal-logés » sous pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agir en situation d’incertitude et de controverse : quels enseignements pour la santé publique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Santé Publique, Oct 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383199v1</w:t>
+                <w:t xml:space="preserve">hal-03751858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suffit-il de traverser la rue ? Une politique publique de mobilité résidentielle des « mal-logés » sous pression</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les médecins généralistes à l’épreuve des crises sanitaires de Lubrizol à la Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Laferté</w:t>
+                <w:t xml:space="preserve">Charlotte Siefridt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Juston Morival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Agir en situation d’incertitude et de controverse : quels enseignements pour la santé publique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Santé Publique, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751858v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes</w:t>
               </w:r>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Siefridt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3947,51 +3947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Siefridt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4141,51 +4141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée des hommes dans le secteur de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4368,355 +4368,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciels d'analyse qualitative : panorama et exemples d'utilisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mobilité des fonctionnaires métropolitains en poste à Mayotte au prisme des rapports hiérarchiques, de race et de genre entre agents de l’administration étatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GLISSS - Logiciels d'analyse qualitative : panorama et exemples d'utilisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude, "Quitter la France. Quelles mobilités dans les rapports de classe et de race ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMH, ENS Jourdam, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177234v1</w:t>
+                <w:t xml:space="preserve">hal-01864361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climbing: a variety of sport practices and alcohol consumptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logiciels d'analyse qualitative : panorama et exemples d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémence Piedagnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IRCRA International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Rock Climbing Research Association, Jul 2018, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GLISSS - Logiciels d'analyse qualitative : panorama et exemples d'utilisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864354v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité des fonctionnaires métropolitains en poste à Mayotte au prisme des rapports hiérarchiques, de race et de genre entre agents de l’administration étatique</w:t>
+                <w:t xml:space="preserve">Climbing: a variety of sport practices and alcohol consumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violaine Girard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Piedagnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude, "Quitter la France. Quelles mobilités dans les rapports de classe et de race ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CMH, ENS Jourdam, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">4th IRCRA International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Rock Climbing Research Association, Jul 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864361v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences personnelles et professionnelles des rares hommes exerçant à l'école maternelle et en crèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès International des Recherches féministes dans la Francophonie : Réalités, luttes, utopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRFF, Université de Nanterre, Aug 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4741,51 +4741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women As Teachers and Researchers : Which Strategies to Stay in the Race ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4931,90 +4931,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques du jeûne et de régimes restrictifs pour perdre du poids parmi 2 700 survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5125,51 +5125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtresse de conférences : quelles options pour rester dans la course ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5220,77 +5220,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences personnelles et professionnelles des rares hommes exerçant à l'école maternelle et en crèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la mixité dans les métiers de la prime enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dysolab, Région Normandie, Dec 2017, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6003,51 +6003,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La triple journée des enseignantes au temps de la pandémie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Aramburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6616,51 +6616,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dansesà2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6790,151 +6790,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le petit déj’ méthodologique #1 : la retranscription d’entretien</w:t>
+                <w:t xml:space="preserve">Petit déj’ méthodologique #2 : l’entretien par téléphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663999v1</w:t>
+                <w:t xml:space="preserve">hal-03663989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit déj’ méthodologique #2 : l’entretien par téléphone</w:t>
+                <w:t xml:space="preserve">Le petit déj’ méthodologique #1 : la retranscription d’entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663989v1</w:t>
+                <w:t xml:space="preserve">hal-03663999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit déj’ méthodologique #5 : Sociologie et applications pour smartphone</w:t>
               </w:r>
@@ -7076,51 +7076,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre les EVIdences. Les DANSES amateurs en France entre reproduction et dépassement des rapports de domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7252,51 +7252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Lauzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didierjean Romaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7344,51 +7344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers féministes contre un rapport néfaste au corps chez les jeunes femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7430,51 +7430,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères bibliographiques pour une approche constructiviste et compréhensive des pratiques de fitness. Essai d’historique et de thématisation dans le domaine des sciences humaines et sociales</w:t>
+                <w:t xml:space="preserve">Pratiques de fitness et alimentation dans le milieu étudiant. Etude exploratoire dans une université normande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
@@ -7511,75 +7511,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dysolab. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129929v1</w:t>
+                <w:t xml:space="preserve">hal-05129939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de fitness et alimentation dans le milieu étudiant. Etude exploratoire dans une université normande</w:t>
+                <w:t xml:space="preserve">Repères bibliographiques pour une approche constructiviste et compréhensive des pratiques de fitness. Essai d’historique et de thématisation dans le domaine des sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
@@ -7616,51 +7616,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dysolab. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129939v1</w:t>
+                <w:t xml:space="preserve">hal-05129929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'un rapport propre à l'alcool chez les sportifs dans deux pratiques. Mise en place d'une recherche action</w:t>
               </w:r>
@@ -8510,51 +8510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="824AF8E9"/>
+    <w:nsid w:val="6F10BD52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8741,51 +8741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-feliu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159735610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303377v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lauzanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didierjean Romaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;liu Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09589236.2025.2560389" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03656338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devineau Sophie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sandrine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;mence" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Palmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41978-020-00058-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lemercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alaoui Hachimi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3701" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau National Alimentation Cancer Recherche (nacre), Groupe de Travail &amp;amp;quot;je&#251;ne Et Cancer&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2018.12.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v7n3p209" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31646" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;hermette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954117718076" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jamet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036126ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774598v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135579v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133947v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Piedagnel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864346v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864364v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766404v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525331v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aramburu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mas S&#233;bastien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=4985" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Carricaburu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678367v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feliu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guerandel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mardon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663989v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663961v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743459v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pi&#233;tropaoli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljoscha Massein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;as Stephane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129929v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condro Mlaili" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366342v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Penloup" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubosq Juliette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864371v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-feliu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159735610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303377v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lauzanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didierjean Romaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;liu Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09589236.2025.2560389" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03656338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valentin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;mence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devineau Sophie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sandrine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Palmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41978-020-00058-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lemercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alaoui Hachimi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3701" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau National Alimentation Cancer Recherche (nacre), Groupe de Travail &amp;amp;quot;je&#251;ne Et Cancer&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2018.12.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31646" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Renard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v7n3p209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;hermette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954117718076" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jamet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036126ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774598v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135579v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133947v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177234v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Piedagnel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864346v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864364v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766404v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525331v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aramburu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mas S&#233;bastien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=4985" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Carricaburu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678367v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feliu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guerandel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mardon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663989v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663961v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743459v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pi&#233;tropaoli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljoscha Massein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;as Stephane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129939v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condro Mlaili" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366342v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Penloup" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubosq Juliette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864371v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>