--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -758,995 +758,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignations ordinaires de genre dans les métiers de la petite enfance</w:t>
+                <w:t xml:space="preserve">Drinking Stories Among Climbers and Older Athletes in France and Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Devineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Féliu François</w:t>
+                <w:t xml:space="preserve">Catherine Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Valentin</w:t>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Clémence</w:t>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of the Sociology of Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41978-020-00058-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875627v1</w:t>
+                <w:t xml:space="preserve">hal-02571993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assignations ordinaires de genre dans les métiers de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Devineau Sophie</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féliu François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Françoise Bernard</w:t>
+                <w:t xml:space="preserve">Sandrine Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clémence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 49/2, pp.257-280. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, Genre, rapports sociaux de sexe et orientation, 49/2 | 2020, pp.257-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877086v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drinking Stories Among Climbers and Older Athletes in France and Australia</w:t>
+                <w:t xml:space="preserve">Assignations ordinaires de genre dans les métiers de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Palmer</w:t>
+                <w:t xml:space="preserve">Devineau Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féliu François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+                <w:t xml:space="preserve">Valentin Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Féliu</w:t>
+                <w:t xml:space="preserve">Clémence Françoise Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the Sociology of Leisure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49/2, pp.257-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41978-020-00058-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osp.12017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571993v1</w:t>
+                <w:t xml:space="preserve">hal-02877086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition, Différenciation et CIblage des populations en danger/dangereuses à Mayotte</w:t>
+                <w:t xml:space="preserve">Jeûne et cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Lemercier</w:t>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Palomares</w:t>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Alaoui Hachimi</w:t>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mlaili Condro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Féliu</w:t>
+                <w:t xml:space="preserve">Juliette Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers de la DREES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (janvier-mars 2019), pp.21-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2018.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285845v1</w:t>
+                <w:t xml:space="preserve">hal-02423297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeûner en France. Généalogie d'une pratique contestataire et contestée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+                <w:t xml:space="preserve">Définition, Différenciation et CIblage des populations en danger/dangereuses à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Palomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Alaoui Hachimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mlaili Condro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Dossiers de la DREES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33, pp.67-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revss.3701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02163429v1</w:t>
+                <w:t xml:space="preserve">hal-02285845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeûne et cancer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Jeûner en France. Généalogie d'une pratique contestataire et contestée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57 (janvier-mars 2019), pp.21-24. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dissidences alimentaires, 61, pp.100-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pranut.2018.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/revss.3701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02423297v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting and weight-loss restrictive diet practices among 2,700 cancer survivors: results from the NutriNet-Santé cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Métiers de la petite enfance en France : les verrous de genre et de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Furet - revue de la petite enfance et de l'intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943649v1</w:t>
+                <w:t xml:space="preserve">hal-01864342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métiers de la petite enfance en France : les verrous de genre et de classe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fasting and weight-loss restrictive diet practices among 2,700 cancer survivors: results from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Furet - revue de la petite enfance et de l'intégration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (11), pp.2687-2697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864342v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working in Higher Education in France Today: A Specific Challenge for Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1819,90 +1819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeûne, régimes restrictifs et cancer : revue de la littérature et recommandations issues du rapport du réseau NACRe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1934,465 +1934,465 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does the questioning of expert coaches reveal about the biomechanical knowledge of forward ice hockey skating?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mell</w:t>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Saury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Féliu</w:t>
+                <w:t xml:space="preserve">Maxime L’hermette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (4), pp.461 - 469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1747954117718076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se former pour prévenir. Les représentants syndicaux des CHSCT face aux risques cancérogènes, mutagènes et reprotoxiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remest. Revue multidisciplinaire sur l'emploi, le syndicalisme et le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Syndicalisme et relations du travail face à l’incertain et à l’ébranlement des institutions régulatrices du travail, 9 (1), pp.6-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1036126ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Labbé, Denis Monière &amp;lt;i&amp;gt;La campagne présidentielle de 2012. Votez pour moi !&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Virginie Julliard, De la presse à Internet la parité en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766395v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Julliard, De la presse à Internet la parité en questions</w:t>
+                <w:t xml:space="preserve">Dominique Labbé, Denis Monière &amp;lt;i&amp;gt;La campagne présidentielle de 2012. Votez pour moi !&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774598v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation exemplaire des femmes à la vie politique des pays nordiques est-elle un mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17, pp.95-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2402,78 +2402,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le souci de la forme chez des étudiant-es pratiquant le fitness : des appropriations entre santé, sport et alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Calheiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2505,73 +2505,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l'AFS Environnement(s) et inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de fitness des étudiant·es en STAPS : quelles spécificités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2600,648 +2600,648 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIÈME CONGRÈS INTERNATIONAL DE LA SOCIÉTÉ DE SOCIOLOGIE DU SPORT DE LANGUE FRANÇAISE (3SLF) : Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 SLF; UFR STAPS, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler sans CAQDAS : Est-ce (encore) possible ? L’usage des feuilles de calcul (Excel) pour l’analyse qualitative d’entretiens sociologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profils sportifs et corporéités d’étudiantes françaises pratiquant du fitness. Une agentivité numérique liée aux trajectoires biographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS- « Traiter et analyser des données en sciences humaines et sociales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Lyon St-Etienne, Dec 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sciences, savoirs et sociétés, 21e congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Ottawa (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839323v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Voulez-vous danser avec moi ? » De l’espace social des danses à deux à l’évolution des normes de genre dans la pratique de quatre danses en France</w:t>
+                <w:t xml:space="preserve">Travailler sans CAQDAS : Est-ce (encore) possible ? L’usage des feuilles de calcul (Excel) pour l’analyse qualitative d’entretiens sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Inégalités de genre dans les milieux de la culture »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS- « Traiter et analyser des données en sciences humaines et sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Lyon St-Etienne, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746522v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étudiant·es en STAPS et « le fitness » : du renforcement musculaire à une pratique autonome ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Voulez-vous danser avec moi ? » De l’espace social des danses à deux à l’évolution des normes de genre dans la pratique de quatre danses en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cohen</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'ANR ALIMNUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Inégalités de genre dans les milieux de la culture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749492v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils sportifs et corporéités d’étudiantes françaises pratiquant du fitness. Une agentivité numérique liée aux trajectoires biographiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+                <w:t xml:space="preserve">Les étudiant·es en STAPS et « le fitness » : du renforcement musculaire à une pratique autonome ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences, savoirs et sociétés, 21e congrès international des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Ottawa (Canada), France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'ANR ALIMNUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920180v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels logiciels pour quelles analyses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier des doctorants du Dysolab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un accident industriel local à une pandémie glocale : ajustement des pratiques informationnelles des médecins généralistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Juston Morival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Lucid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Covid-19 États, expériences et incertitudes en temps de pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMADES, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des médecins dans le brouillard ? Les généralistes rouennais face à l’accident industriel de Lubrizol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Lucid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3260,87 +3260,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trois ans (d’enquêtes) après Lubrizol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dysolab; RJCTS, Sep 2022, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’incendie d’une usine Seveso à la Covid-19 : le médecin généraliste en situation de crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3348,1063 +3348,1063 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès national : Exercer et Enseigner la médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNGE académique, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médecine générale en contexte singulier : une analyse des logiques informationnelles en période de crises environnementale et sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Lucid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer - 9e Congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sciologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suffit-il de traverser la rue ? Une politique publique de mobilité résidentielle des « mal-logés » sous pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élie Guéraut</w:t>
+                <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médecins généralistes à l’épreuve des crises sanitaires de Lubrizol à la Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Siefridt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir en situation d’incertitude et de controverse : quels enseignements pour la santé publique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Santé Publique, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Siefridt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-CMGF - 14e Congrès médecine générale France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège de la Médecine Générale, Jul 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Quoi de neuf en médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUMG, Oct 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036730v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Siefridt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quoi de neuf en médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DUMG, Oct 2020, Rouen, France</w:t>
+              <w:t xml:space="preserve">e-CMGF - 14e Congrès médecine générale France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de la Médecine Générale, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036721v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“You don’t drink, even a beer?”: being a non drinker rugby player in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Alcohol consumption in rugby and climbing French associations: Institutionalized deviance and prevention policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports and the Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European association for sociology of sport; University of South-Eastern Norway, Jun 2019, Bo i Telemark, Norway</w:t>
+              <w:t xml:space="preserve">, European Association for Sociology of Sport; University of South-Eastern Norway, Jun 2019, Bo i Telemark, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135579v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée des hommes dans le secteur de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+                <w:t xml:space="preserve">Christine Fontanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire MIXPRIM - Vers la mixité des métiers de la prime enfance ? - Education, littérature de jeunesse et professionnalisation sexuées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen; Institut International Charles Perrault; Laboratoire des dynamiques sociales DySoLab, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol consumption in rugby and climbing French associations: Institutionalized deviance and prevention policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“You don’t drink, even a beer?”: being a non drinker rugby player in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports and the Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association for Sociology of Sport; University of South-Eastern Norway, Jun 2019, Bo i Telemark, Norway</w:t>
+              <w:t xml:space="preserve">, European association for sociology of sport; University of South-Eastern Norway, Jun 2019, Bo i Telemark, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133947v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité des fonctionnaires métropolitains en poste à Mayotte au prisme des rapports hiérarchiques, de race et de genre entre agents de l’administration étatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4420,372 +4420,372 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude, "Quitter la France. Quelles mobilités dans les rapports de classe et de race ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CMH, ENS Jourdam, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciels d'analyse qualitative : panorama et exemples d'utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GLISSS - Logiciels d'analyse qualitative : panorama et exemples d'utilisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climbing: a variety of sport practices and alcohol consumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Piedagnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IRCRA International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Rock Climbing Research Association, Jul 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences personnelles et professionnelles des rares hommes exerçant à l'école maternelle et en crèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès International des Recherches féministes dans la Francophonie : Réalités, luttes, utopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRFF, Université de Nanterre, Aug 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women As Teachers and Researchers : Which Strategies to Stay in the Race ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4800,376 +4800,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX ISA World Congress of Sociology. Power, Violence and justice : reflections, responses, responsabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International sociological Association, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Configurations of the Promotion and Practices of Fasting: Emerging Tools of Reflexivity and Ongoing Blurring Boundaries between Conventional and Unconventional Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX ISA World Congress of Sociology. Power, Violence and Justice: Reflections, Responses and Responsibilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques du jeûne et de régimes restrictifs pour perdre du poids parmi 2 700 survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonctionnaires et rapport aux langues à Mayotte : un révélateur du pouvoir administratif en contexte post-colonial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t>
+              <w:t xml:space="preserve">Sociologie des pouvoirs. Pouvoirs de la sociologie, Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738319v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire et questions ouvertes : quelles analyses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Méthodes et techniques en Sciences humanies et sociales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRIHS, Réseau MATE-Normandie, 2017, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtresse de conférences : quelles options pour rester dans la course ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5184,250 +5141,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des pouvoirs. Pouvoirs de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Université d'Amiens, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expériences personnelles et professionnelles des rares hommes exerçant à l'école maternelle et en crèche</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pratiques du jeûne et de régimes restrictifs pour perdre du poids parmi 2 700 survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la mixité dans les métiers de la prime enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dysolab, Région Normandie, Dec 2017, Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774615v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnaires et rapport aux langues à Mayotte : un révélateur du pouvoir administratif en contexte post-colonial ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les expériences personnelles et professionnelles des rares hommes exerçant à l'école maternelle et en crèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violaine Girard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie des pouvoirs. Pouvoirs de la sociologie, Congrès de l'AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Penser la mixité dans les métiers de la prime enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dysolab, Région Normandie, Dec 2017, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766404v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statuts, genre et clivages ethno-raciaux dans l’administration à Mayotte. Quels rapports entre agent-e-s de l’État en contexte postcolonial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5443,73 +5443,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude Intersectionnalité &amp; politique(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSSP (Université Paris 1), IRISSO (Université Paris IX Dauphine), May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de fonctionnaires en contexte postcolonial : Statuts, genre et ethnicité dans l’administration française à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5525,461 +5525,461 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Congrès de l’AFS : La sociologie, une science contre nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Université Versailles Saint-Quentin-en-Yvelines, Jun 2015, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’invention médiatique de la polygamie à Mayotte : Une frontière juridique entre Mayotte et la métropole ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corpus ouverts et corpus fermés : des pratiques de recherche différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire de recherche de l’ANR INEMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Dysola, Mar 2013, Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve"> Journées d'études Usages de la lexicométrie en sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Printemps, CNRS, Université de Versailles Saint Quentin en Yvelines, Jun 2013, Saint Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774584v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les CHSCT : une institution en mal de connaissances</w:t>
+                <w:t xml:space="preserve">L’invention médiatique de la polygamie à Mayotte : Une frontière juridique entre Mayotte et la métropole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire du RT 18 de l'AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS RT 18, ENS de Cachan, Apr 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">séminaire de recherche de l’ANR INEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Dysola, Mar 2013, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774580v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus ouverts et corpus fermés : des pratiques de recherche différentes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les CHSCT : une institution en mal de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journées d'études Usages de la lexicométrie en sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Printemps, CNRS, Université de Versailles Saint Quentin en Yvelines, Jun 2013, Saint Quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">séminaire du RT 18 de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS RT 18, ENS de Cachan, Apr 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774565v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque cancérogène et relations sociales en entreprise, le cas de la Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévention du risque cancérogène. Relation de travail et sous-traitance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dysola, Direccte, Université de Rouen, Mar 2012, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir face à l’incertitude des risques CMR en entreprise : La formation comme vecteur d’une reconfiguration des relations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’incertain, XIXième Congrès de l’Association des Sociologues de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2012, Rabat Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5989,240 +5989,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La triple journée des enseignantes au temps de la pandémie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Aramburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rita de Cassia Grecco dos Santos; Sergio Ricardo Pereira Cardoso; Edison Feirreira de Macêdo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formaçao de profesores em tempos de pandemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Ed. Numériques Pragmatha, pp.181-214, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la place du jeûne en France. Une analyse socio-anthropologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féliu François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mas Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau NACRe (Réseau National Alimentation Cancer Recherche). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeûne, régimes restrictifs et cancer : revue systématique des données scientifiques et analyse socio-anthropologique sur la place du jeûne en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.54-70, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6232,827 +6232,827 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’alcool au cœur des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miléna Spach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miléna Spach</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Presses de Paris Nanterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-84016-380-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de prévention. Les relations professionnelles face aux risques cancérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Carricaburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions Octarès, 2013</w:t>
+              <w:t xml:space="preserve">Octares, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157920v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de prévention. Les relations professionnelles face aux risques cancérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Carricaburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Octarès, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Carricaburu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-01774571v1</w:t>
+                <w:t xml:space="preserve">hal-02157920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dansesà2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Feliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Feliu</w:t>
+                <w:t xml:space="preserve">Carine Guerandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Guerandel</w:t>
+                <w:t xml:space="preserve">Aurélia Mardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Mardon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04678367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur l’article d’Anaïs Theviot, « Confinement et entretien à distance : quels enjeux méthodologiques ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit déj’ méthodologique #2 : l’entretien par téléphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le petit déj’ méthodologique #1 : la retranscription d’entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit déj’ méthodologique #5 : Sociologie et applications pour smartphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit déj’ méthodologique #3 : réaliser un entretien par visio-conférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7062,147 +7062,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre les EVIdences. Les DANSES amateurs en France entre reproduction et dépassement des rapports de domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Detrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Féliu</w:t>
+                <w:t xml:space="preserve">Karine Piétropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Piétropaoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aljoscha Massein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04743459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7212,51 +7212,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une (petite) mesure de santé publique. Politiques et usages de la prescription d’activité physique auprès de personnes vieillissantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7278,222 +7278,222 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didierjean Romaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héas Stephane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011009-00, AAP-2019-Handicap-et-perte-dautonomie, IRESP/INSERM; LIEPP; MSH Lyon - Saint-Étienne; Université Jean Monnet (Saint-Etienne). 2025, pp.290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers féministes contre un rapport néfaste au corps chez les jeunes femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DySoLab-Université de Rouen-Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de fitness et alimentation dans le milieu étudiant. Etude exploratoire dans une université normande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7505,100 +7505,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dysolab. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères bibliographiques pour une approche constructiviste et compréhensive des pratiques de fitness. Essai d’historique et de thématisation dans le domaine des sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7610,839 +7610,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dysolab. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'un rapport propre à l'alcool chez les sportifs dans deux pratiques. Mise en place d'une recherche action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miléna Spach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national du cancer; ANPAA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition, différenciation et Ciblage des populations en danger/dangereuses à Mayotte (Dicibl)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Alaoui Hachimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condro Mlaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Drees-Mire, CNAF. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeûne, régimes restrictifs et cancer : revue systématique des données scientifiques et analyse socio-anthropologique sur la place du jeûne en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête nationale sur les forces de recherche impliquées dans le champ de l’apprentissage et de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fabre</w:t>
+                <w:t xml:space="preserve">Marie-Claude Penloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Penloup</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dubosq Juliette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Enseignement Supérieur et de la Recherche. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête nationale sur fes forces de recherche impliquées dans le champ de l'apprentissage et de l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fabre</w:t>
+                <w:t xml:space="preserve">Marie-Claude Penloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Penloup</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dubosq Juliette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] DGSIP; Ministère de l'Education Nationale, de l'enseignement supérieur et de la recherche. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de prévention. Les relations professionnelles face aux risques cancérogènes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Carricaburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail, l’emploi et la recherche. Le commissariat à l’Energie Atomique et aux Energies Alternatives évalué par son personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8510,51 +8510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F10BD52"/>
+    <w:nsid w:val="EEC9475E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8741,51 +8741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-feliu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159735610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303377v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lauzanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didierjean Romaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;liu Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09589236.2025.2560389" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03656338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valentin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;mence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devineau Sophie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sandrine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Palmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41978-020-00058-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lemercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alaoui Hachimi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3701" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau National Alimentation Cancer Recherche (nacre), Groupe de Travail &amp;amp;quot;je&#251;ne Et Cancer&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2018.12.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31646" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Renard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v7n3p209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;hermette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954117718076" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jamet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036126ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774598v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135579v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133947v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177234v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Piedagnel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864346v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864364v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766404v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525331v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aramburu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mas S&#233;bastien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=4985" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Carricaburu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678367v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feliu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guerandel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mardon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663989v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663961v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743459v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pi&#233;tropaoli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljoscha Massein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;as Stephane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129939v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condro Mlaili" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366342v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Penloup" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubosq Juliette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864371v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-feliu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159735610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303377v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lauzanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didierjean Romaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;liu Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09589236.2025.2560389" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03656338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Palmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41978-020-00058-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;mence" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devineau Sophie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sandrine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2018.12.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lemercier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alaoui Hachimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3701" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31646" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Renard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v7n3p209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;hermette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954117718076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jamet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036126ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135579v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864361v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Piedagnel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043662v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766404v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864364v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774577v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774565v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774586v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525331v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aramburu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mas S&#233;bastien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=4985" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Carricaburu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678367v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feliu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guerandel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mardon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663946v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663981v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pi&#233;tropaoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljoscha Massein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;as Stephane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129939v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129929v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condro Mlaili" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366342v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Penloup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubosq Juliette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757612v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864371v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>