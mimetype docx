--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -344,51 +344,51 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féliu François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gender Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09589236.2025.2560389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -529,256 +529,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ici, c'est l'Afrique ». Fonctionnaires métropolitain·es à Mayotte et construction de la blanchité dans l’État postcolonial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’exercice de la médecine générale à l’épreuve des crises sanitaires : de Lubrizol à la COVID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Féliu</w:t>
+                <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, vol. 33 (n° 6), pp. 911-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.216.0911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656338v1</w:t>
+                <w:t xml:space="preserve">hal-03625809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exercice de la médecine générale à l’épreuve des crises sanitaires : de Lubrizol à la COVID</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Ici, c'est l'Afrique ». Fonctionnaires métropolitain·es à Mayotte et construction de la blanchité dans l’État postcolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (95), pp.19-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625809v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drinking Stories Among Climbers and Older Athletes in France and Australia</w:t>
               </w:r>
@@ -887,240 +887,240 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assignations ordinaires de genre dans les métiers de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Devineau</w:t>
+                <w:t xml:space="preserve">Devineau Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féliu François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Valentin</w:t>
+                <w:t xml:space="preserve">Valentin Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Clémence</w:t>
+                <w:t xml:space="preserve">Clémence Françoise Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Genre, rapports sociaux de sexe et orientation, 49/2 | 2020, pp.257-280</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 49/2, pp.257-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.12017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875627v1</w:t>
+                <w:t xml:space="preserve">hal-02877086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assignations ordinaires de genre dans les métiers de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Devineau Sophie</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féliu François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Françoise Bernard</w:t>
+                <w:t xml:space="preserve">Sandrine Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clémence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 49/2, pp.257-280. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, Genre, rapports sociaux de sexe et orientation, 49/2 | 2020, pp.257-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877086v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeûne et cancer</w:t>
               </w:r>
@@ -1369,51 +1369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeûner en France. Généalogie d'une pratique contestataire et contestée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1467,373 +1467,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métiers de la petite enfance en France : les verrous de genre et de classe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Working in Higher Education in France Today: A Specific Challenge for Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Valentin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Furet - revue de la petite enfance et de l'intégration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5430/ijhe.v7n3p209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864342v1</w:t>
+                <w:t xml:space="preserve">hal-01821336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasting and weight-loss restrictive diet practices among 2,700 cancer survivors: results from the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 143 (11), pp.2687-2697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijc.31646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working in Higher Education in France Today: A Specific Challenge for Women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Métiers de la petite enfance en France : les verrous de genre et de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Renard</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Higher Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Furet - revue de la petite enfance et de l'intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5430/ijhe.v7n3p209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821336v1</w:t>
+                <w:t xml:space="preserve">hal-01864342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeûne, régimes restrictifs et cancer : revue de la littérature et recommandations issues du rapport du réseau NACRe</w:t>
               </w:r>
@@ -1871,51 +1871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (85), pp.64-67</w:t>
@@ -2163,173 +2163,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Julliard, De la presse à Internet la parité en questions</w:t>
+                <w:t xml:space="preserve">Dominique Labbé, Denis Monière &amp;lt;i&amp;gt;La campagne présidentielle de 2012. Votez pour moi !&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774598v1</w:t>
+                <w:t xml:space="preserve">hal-01766395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Labbé, Denis Monière &amp;lt;i&amp;gt;La campagne présidentielle de 2012. Votez pour moi !&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Virginie Julliard, De la presse à Internet la parité en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766395v1</w:t>
+                <w:t xml:space="preserve">hal-01774598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation exemplaire des femmes à la vie politique des pays nordiques est-elle un mythe</w:t>
               </w:r>
@@ -2410,290 +2410,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le souci de la forme chez des étudiant-es pratiquant le fitness : des appropriations entre santé, sport et alimentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Trajectoires de fitness des étudiant·es en STAPS : quelles spécificités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de l'AFS Environnement(s) et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIIIÈME CONGRÈS INTERNATIONAL DE LA SOCIÉTÉ DE SOCIOLOGIE DU SPORT DE LANGUE FRANÇAISE (3SLF) : Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3 SLF; UFR STAPS, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177705v1</w:t>
+                <w:t xml:space="preserve">hal-05177657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de fitness des étudiant·es en STAPS : quelles spécificités ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le souci de la forme chez des étudiant-es pratiquant le fitness : des appropriations entre santé, sport et alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Calheiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIÈME CONGRÈS INTERNATIONAL DE LA SOCIÉTÉ DE SOCIOLOGIE DU SPORT DE LANGUE FRANÇAISE (3SLF) : Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3 SLF; UFR STAPS, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">11e Congrès de l'AFS Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177657v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils sportifs et corporéités d’étudiantes françaises pratiquant du fitness. Une agentivité numérique liée aux trajectoires biographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2794,204 +2794,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Voulez-vous danser avec moi ? » De l’espace social des danses à deux à l’évolution des normes de genre dans la pratique de quatre danses en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les étudiant·es en STAPS et « le fitness » : du renforcement musculaire à une pratique autonome ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Thomas</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Inégalités de genre dans les milieux de la culture »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'ANR ALIMNUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746522v1</w:t>
+                <w:t xml:space="preserve">hal-04749492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étudiant·es en STAPS et « le fitness » : du renforcement musculaire à une pratique autonome ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Voulez-vous danser avec moi ? » De l’espace social des danses à deux à l’évolution des normes de genre dans la pratique de quatre danses en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cohen</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'ANR ALIMNUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Inégalités de genre dans les milieux de la culture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749492v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels logiciels pour quelles analyses ?</w:t>
               </w:r>
@@ -3072,64 +3072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Lucid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3210,51 +3210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Lucid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3290,307 +3290,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’incendie d’une usine Seveso à la Covid-19 : le médecin généraliste en situation de crise ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La médecine générale en contexte singulier : une analyse des logiques informationnelles en période de crises environnementale et sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Juston Morival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Lucid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romane Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès national : Exercer et Enseigner la médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNGE académique, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Changer - 9e Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sciologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275774v1</w:t>
+                <w:t xml:space="preserve">hal-03280538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médecine générale en contexte singulier : une analyse des logiques informationnelles en période de crises environnementale et sanitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’incendie d’une usine Seveso à la Covid-19 : le médecin généraliste en situation de crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Juston Morival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Juston Morival</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Soudais</w:t>
+                <w:t xml:space="preserve">Théophile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer - 9e Congrès de l'AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sciologie, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">20e congrès national : Exercer et Enseigner la médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE académique, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280538v1</w:t>
+                <w:t xml:space="preserve">hal-03275774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suffit-il de traverser la rue ? Une politique publique de mobilité résidentielle des « mal-logés » sous pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3697,64 +3697,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Siefridt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3790,510 +3790,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes.</w:t>
+                <w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Siefridt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quoi de neuf en médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DUMG, Oct 2020, Rouen, France</w:t>
+              <w:t xml:space="preserve">e-CMGF - 14e Congrès médecine générale France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de la Médecine Générale, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036721v1</w:t>
+                <w:t xml:space="preserve">hal-03036730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes</w:t>
+                <w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Siefridt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Juston Morival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-CMGF - 14e Congrès médecine générale France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège de la Médecine Générale, Jul 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Quoi de neuf en médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUMG, Oct 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036730v1</w:t>
+                <w:t xml:space="preserve">hal-03036721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol consumption in rugby and climbing French associations: Institutionalized deviance and prevention policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’entrée des hommes dans le secteur de la petite enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fontanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports and the Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Sociology of Sport; University of South-Eastern Norway, Jun 2019, Bo i Telemark, Norway</w:t>
+              <w:t xml:space="preserve">Séminaire MIXPRIM - Vers la mixité des métiers de la prime enfance ? - Education, littérature de jeunesse et professionnalisation sexuées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen; Institut International Charles Perrault; Laboratoire des dynamiques sociales DySoLab, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133947v1</w:t>
+                <w:t xml:space="preserve">hal-02338327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entrée des hommes dans le secteur de la petite enfance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alcohol consumption in rugby and climbing French associations: Institutionalized deviance and prevention policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire MIXPRIM - Vers la mixité des métiers de la prime enfance ? - Education, littérature de jeunesse et professionnalisation sexuées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen; Institut International Charles Perrault; Laboratoire des dynamiques sociales DySoLab, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Sports and the Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Sociology of Sport; University of South-Eastern Norway, Jun 2019, Bo i Telemark, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338327v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“You don’t drink, even a beer?”: being a non drinker rugby player in France</w:t>
               </w:r>
@@ -4368,355 +4368,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité des fonctionnaires métropolitains en poste à Mayotte au prisme des rapports hiérarchiques, de race et de genre entre agents de l’administration étatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logiciels d'analyse qualitative : panorama et exemples d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude, "Quitter la France. Quelles mobilités dans les rapports de classe et de race ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CMH, ENS Jourdam, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GLISSS - Logiciels d'analyse qualitative : panorama et exemples d'utilisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864361v1</w:t>
+                <w:t xml:space="preserve">hal-02177234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciels d'analyse qualitative : panorama et exemples d'utilisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climbing: a variety of sport practices and alcohol consumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Piedagnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GLISSS - Logiciels d'analyse qualitative : panorama et exemples d'utilisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4th IRCRA International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Rock Climbing Research Association, Jul 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177234v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climbing: a variety of sport practices and alcohol consumptions</w:t>
+                <w:t xml:space="preserve">La mobilité des fonctionnaires métropolitains en poste à Mayotte au prisme des rapports hiérarchiques, de race et de genre entre agents de l’administration étatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clémence Piedagnel</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IRCRA International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Rock Climbing Research Association, Jul 2018, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude, "Quitter la France. Quelles mobilités dans les rapports de classe et de race ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMH, ENS Jourdam, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864354v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences personnelles et professionnelles des rares hommes exerçant à l'école maternelle et en crèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès International des Recherches féministes dans la Francophonie : Réalités, luttes, utopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRFF, Université de Nanterre, Aug 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4741,51 +4741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women As Teachers and Researchers : Which Strategies to Stay in the Race ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4836,51 +4836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Configurations of the Promotion and Practices of Fasting: Emerging Tools of Reflexivity and Ongoing Blurring Boundaries between Conventional and Unconventional Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4944,51 +4944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnaires et rapport aux langues à Mayotte : un révélateur du pouvoir administratif en contexte post-colonial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des pouvoirs. Pouvoirs de la sociologie, Congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5007,372 +5007,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire et questions ouvertes : quelles analyses ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pratiques du jeûne et de régimes restrictifs pour perdre du poids parmi 2 700 survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Méthodes et techniques en Sciences humanies et sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRIHS, Réseau MATE-Normandie, 2017, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864364v1</w:t>
+                <w:t xml:space="preserve">hal-02738319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtresse de conférences : quelles options pour rester dans la course ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questionnaire et questions ouvertes : quelles analyses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie des pouvoirs. Pouvoirs de la sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Université d'Amiens, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Atelier "Méthodes et techniques en Sciences humanies et sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIHS, Réseau MATE-Normandie, 2017, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774610v1</w:t>
+                <w:t xml:space="preserve">hal-01864364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques du jeûne et de régimes restrictifs pour perdre du poids parmi 2 700 survivants du cancer : résultats de la cohorte NutriNet-Santé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maîtresse de conférences : quelles options pour rester dans la course ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t>
+              <w:t xml:space="preserve">Sociologie des pouvoirs. Pouvoirs de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Université d'Amiens, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738319v1</w:t>
+                <w:t xml:space="preserve">hal-01774610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences personnelles et professionnelles des rares hommes exerçant à l'école maternelle et en crèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la mixité dans les métiers de la prime enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dysolab, Région Normandie, Dec 2017, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5410,51 +5410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statuts, genre et clivages ethno-raciaux dans l’administration à Mayotte. Quels rapports entre agent-e-s de l’État en contexte postcolonial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude Intersectionnalité &amp; politique(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSSP (Université Paris 1), IRISSO (Université Paris IX Dauphine), May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5492,51 +5492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de fonctionnaires en contexte postcolonial : Statuts, genre et ethnicité dans l’administration française à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Congrès de l’AFS : La sociologie, une science contre nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Université Versailles Saint-Quentin-en-Yvelines, Jun 2015, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6003,51 +6003,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La triple journée des enseignantes au temps de la pandémie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Aramburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6102,51 +6102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la place du jeûne en France. Une analyse socio-anthropologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6422,69 +6422,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Octares, 2013</w:t>
+              <w:t xml:space="preserve">Editions Octarès, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774571v1</w:t>
+                <w:t xml:space="preserve">hal-02157920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de prévention. Les relations professionnelles face aux risques cancérogènes</w:t>
               </w:r>
@@ -6536,69 +6536,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions Octarès, 2013</w:t>
+              <w:t xml:space="preserve">Octares, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157920v1</w:t>
+                <w:t xml:space="preserve">hal-01774571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6616,51 +6616,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dansesà2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6790,151 +6790,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit déj’ méthodologique #2 : l’entretien par téléphone</w:t>
+                <w:t xml:space="preserve">Le petit déj’ méthodologique #1 : la retranscription d’entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663989v1</w:t>
+                <w:t xml:space="preserve">hal-03663999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le petit déj’ méthodologique #1 : la retranscription d’entretien</w:t>
+                <w:t xml:space="preserve">Petit déj’ méthodologique #2 : l’entretien par téléphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663999v1</w:t>
+                <w:t xml:space="preserve">hal-03663989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit déj’ méthodologique #5 : Sociologie et applications pour smartphone</w:t>
               </w:r>
@@ -7076,51 +7076,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre les EVIdences. Les DANSES amateurs en France entre reproduction et dépassement des rapports de domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7252,51 +7252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Lauzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didierjean Romaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7344,51 +7344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers féministes contre un rapport néfaste au corps chez les jeunes femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7430,57 +7430,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de fitness et alimentation dans le milieu étudiant. Etude exploratoire dans une université normande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Repères bibliographiques pour une approche constructiviste et compréhensive des pratiques de fitness. Essai d’historique et de thématisation dans le domaine des sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7511,81 +7511,81 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dysolab. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129939v1</w:t>
+                <w:t xml:space="preserve">hal-05129929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères bibliographiques pour une approche constructiviste et compréhensive des pratiques de fitness. Essai d’historique et de thématisation dans le domaine des sciences humaines et sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pratiques de fitness et alimentation dans le milieu étudiant. Etude exploratoire dans une université normande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7616,51 +7616,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dysolab. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129929v1</w:t>
+                <w:t xml:space="preserve">hal-05129939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'un rapport propre à l'alcool chez les sportifs dans deux pratiques. Mise en place d'une recherche action</w:t>
               </w:r>
@@ -7942,51 +7942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8510,51 +8510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEC9475E"/>
+    <w:nsid w:val="FC9C3B1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8741,51 +8741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-feliu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159735610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303377v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lauzanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didierjean Romaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;liu Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09589236.2025.2560389" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03656338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Palmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41978-020-00058-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;mence" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devineau Sophie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sandrine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2018.12.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lemercier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alaoui Hachimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3701" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31646" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Renard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v7n3p209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;hermette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954117718076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jamet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036126ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135579v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864361v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Piedagnel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043662v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766404v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864364v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774577v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774565v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774586v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525331v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aramburu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mas S&#233;bastien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=4985" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Carricaburu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678367v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feliu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guerandel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mardon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663946v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663981v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pi&#233;tropaoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljoscha Massein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;as Stephane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129939v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129929v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condro Mlaili" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366342v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Penloup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubosq Juliette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757612v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864371v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-feliu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159735610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303377v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lauzanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didierjean Romaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;liu Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09589236.2025.2560389" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03656338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Palmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41978-020-00058-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devineau Sophie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sandrine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valentin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;mence" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2018.12.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lemercier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alaoui Hachimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3701" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v7n3p209" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01943649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31646" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;hermette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954117718076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jamet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036126ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135579v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864354v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Piedagnel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864361v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043662v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766404v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864364v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774577v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774565v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774586v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525331v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aramburu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mas S&#233;bastien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=4985" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Carricaburu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678367v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feliu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guerandel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mardon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663946v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663989v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663981v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pi&#233;tropaoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljoscha Massein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;as Stephane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129939v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condro Mlaili" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366342v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Penloup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubosq Juliette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757612v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864371v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>