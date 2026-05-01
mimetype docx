--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -168,439 +168,467 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Dés)apprendre avec l'intelligence artificielle générative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réflexions sur l'intelligence artificielle générative dans l'enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gymnase de Nyon, Nov 2025, Nyon, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S'éprouver vivant. D'une esthésiologie radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Andrieu; Petrucia da Nóbrega. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au travers du vivant. Dans l'esthésiologie, l'émersiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.15-38, 2017, Mouvement des savoirs, 978-2-343-11261-9 (imprimé) ; 978-2-14-003080-2 (PDF)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique au corps. Pour une esthésique du musical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Félix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xi Dong / Ouest-Est. Voies esthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Âge d'homme, pp.76-98, 2015, Être et devenir, 978-2-8251-4505-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance de la psychophysique : Fechner et l'impossible physicalisme</w:t>
+                <w:t xml:space="preserve">Égalité ou équité ? Les déclinaisons du juste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Félix</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Andrieu Bernard; François Félix. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Andrieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel physicalisme ? Actes du colloque de l'Université de Lausanne des 5 et 6 mai 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'âge d'homme, pp.15-38, 2013, Être et devenir, 978-2-8251-4350-6</w:t>
+              <w:t xml:space="preserve">Éthique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Âge d'Homme, pp.128-145, 2013, Être et devenir, 978-2-8251-4309-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00847016v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Égalité ou équité ? Les déclinaisons du juste</w:t>
+                <w:t xml:space="preserve">Naissance de la psychophysique : Fechner et l'impossible physicalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Félix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bernard Andrieu. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrieu Bernard; François Félix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Âge d'Homme, pp.128-145, 2013, Être et devenir, 978-2-8251-4309-4</w:t>
+              <w:t xml:space="preserve">Quel physicalisme ? Actes du colloque de l'Université de Lausanne des 5 et 6 mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'âge d'homme, pp.15-38, 2013, Être et devenir, 978-2-8251-4350-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-01116108v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00847016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la méthode à la métaphysique</w:t>
               </w:r>
@@ -1474,51 +1502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C657C436"/>
+    <w:nsid w:val="D51240D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1705,51 +1733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-felix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06114665X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26572280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008105174X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;lix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Honor&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062668v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.123.0319" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-381743" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maldiney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-felix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06114665X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26572280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008105174X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;lix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Honor&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062668v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.123.0319" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-381743" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maldiney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>