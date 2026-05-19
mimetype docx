--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -140,53 +140,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">197148950</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Y6Qz9wYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">000000035748802X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -246,20970 +267,20974 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datasets of 16S rRNA gene amplicon sequences, metabolites, and soluble immune components in bronchoalveolar lavage samples from severe asthmatic and age-matched control children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 64, pp.112359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β4GALT1-CDG uncovers a novel mechanism of Von Willebrand factor deficiency through impaired glycosylation and accelerated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Repérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hämostaseologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, GTH Congress 2026 – 70th Annual Meeting of the Society of Thrombosis and Haemostasis Research Bonn, Germany, 17.–20.02.2026, 46 (S01), pp.S73-S74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0045-1814603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Associated With Progression, Resolution and Mortality of Patients With Overt Hepatic Encephalopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anindro Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Sánchez-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical and Experimental Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 16 (1), pp.103410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jceh.2025.103410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody-free LC-HRMS/MS method for simultaneous quantification of NGAL, CRP and SAA in serum from sepsis patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urinary metabolome dynamics in 13C-labeled mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delatour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Perrot</w:t>
+                <w:t xml:space="preserve">Anaïs Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
+                <w:t xml:space="preserve">Kathleen Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2025.105396⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-025-02391-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195778v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary metabolome dynamics in 13C-labeled mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibody-free LC-HRMS/MS method for simultaneous quantification of NGAL, CRP and SAA in serum from sepsis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Rousseau</w:t>
+                <w:t xml:space="preserve">Maxence Derbez-Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bellanger</w:t>
+                <w:t xml:space="preserve">Vincent Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Boiry</w:t>
+                <w:t xml:space="preserve">Catherine Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-025-02391-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 314, pp.105396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2025.105396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515087v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATP6AP2 ‐Related Disease Caused by Splicing Defects: Abnormal Glycosylation and the First Affected Female</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of immune cell metabolism by therapeutic normal IgG intravenous immunoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐madeleine de Sainte-Agathe</w:t>
+                <w:t xml:space="preserve">Naresh Rambabu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merel Post</w:t>
+                <w:t xml:space="preserve">Fawaz Alzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barth</w:t>
+                <w:t xml:space="preserve">Boban D Anđelković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fokje Zijlstra</w:t>
+                <w:t xml:space="preserve">Sruthi Vijaya Retnakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jimd.70109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2025.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515083v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05242186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of immune cell metabolism by therapeutic normal IgG intravenous immunoglobulin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ATP6AP2 ‐Related Disease Caused by Splicing Defects: Abnormal Glycosylation and the First Affected Female</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fawaz Alzaid</w:t>
+                <w:t xml:space="preserve">Alexandre Raynor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boban D Anđelković</w:t>
+                <w:t xml:space="preserve">Jean‐madeleine de Sainte-Agathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sruthi Vijaya Retnakumar</w:t>
+                <w:t xml:space="preserve">Merel Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anupama Karnam</w:t>
+                <w:t xml:space="preserve">Magalie Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fokje Zijlstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2025.05.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (6), pp.e70109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jimd.70109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05242186v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Impact of Microbial Dysbiosis and Tryptophan Metabolites in Advanced Stages of Colorectal Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Rifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Giai Gianetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (1), pp.26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biomedicines14010026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Diversity of Oligosaccharide Composition in Rabbit Milk and Its Association with the Development of the Cecal Microbiota and the Survival of Young Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 155 (12), pp.4222-4238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperammonemia induces programmed liver cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annarein J C Kerbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelius Engelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeba Habtesion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavitra Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsin Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (10), pp.eado1648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.ado1648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Glycan–Dependent Proinflammatory Effects of IgM in Anti-MAG Neuropathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Neil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fenaille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Stojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (5), pp.e200440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometric identification of novel truncated α-synuclein species following optimized immunoprecipitation from human brain tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Thanh Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatimah Nabeebaccus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Boluda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 706, pp.115942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ab.2025.115942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An untargeted data mining strategy for extracting chemical exposome signatures from LC-HRMS data: Application to meconium for early-life exposure assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nontargeted urine metabolomic analysis of acute intermittent porphyria reveals novel interactions between bile acids and heme metabolism: New promising biomarkers for the long‐term management of patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Venot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blanche Guillon</w:t>
+                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+                <w:t xml:space="preserve">Thibaut Eguether</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Chu-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344751⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jimd.12809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447337v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nontargeted urine metabolomic analysis of acute intermittent porphyria reveals novel interactions between bile acids and heme metabolism: New promising biomarkers for the long‐term management of patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spermidine reproduces the anti‐inflammatory effects of intermittent fasting and prevents urate and calcium pyrophosphate crystal‐induced inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Poli</w:t>
+                <w:t xml:space="preserve">Chinh Nghia Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Chu-Van</w:t>
+                <w:t xml:space="preserve">Flora Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jimd.12809⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ART.43367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863195v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Fragmentation of Sodiated Species Involving Covalent‐Bond Cleavages for Metabolite Characterization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An untargeted data mining strategy for extracting chemical exposome signatures from LC-HRMS data: Application to meconium for early-life exposure assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Perret</w:t>
+                <w:t xml:space="preserve">Dylan Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.10133⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1379, pp.344751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515074v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermidine reproduces the anti‐inflammatory effects of intermittent fasting and prevents urate and calcium pyrophosphate crystal‐induced inflammation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flora Finet</w:t>
+                <w:t xml:space="preserve">Exploring the Fragmentation of Sodiated Species Involving Covalent‐Bond Cleavages for Metabolite Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Leroy</w:t>
+                <w:t xml:space="preserve">Ekaterina Darii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chollet</w:t>
+                <w:t xml:space="preserve">Chenqin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ART.43367⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.10133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403804v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mineMS2: annotation of spectral libraries with exact fragmentation patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delabrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Gianfrotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaïs Hautbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, pp.111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13321-025-01051-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolomique clinique en biologie médicale : cartographie des pratiques, état de l’art et propositions du Groupe de Travail de la Société Française de Biologie Clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 83 (5), pp.507-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/abc.2025.1996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biallelic variant in $GORASP1$ causes a novel Golgipathy with glycosylation and mitotic defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Drunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Csaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Science Alliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (4), pp.e202403065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26508/lsa.202403065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and characterization of cyclodepsipeptides: Comprehensive structural approaches with focus on mass spectrometry analysis of alkali‐cationized molecular species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Becher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 44 (6), pp.1013-1098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mas.21904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04728384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the unexpected: formal charge exchanges in collisional activation of cereulide ionized molecular species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenqin Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Darii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 518, pp.117513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijms.2025.117513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05419086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐throughput untargeted screening of biotherapeutic macromolecules in equine plasma by UHPLC‐HRMS/MS : Application to monoclonal antibodies and Fc‐fusion proteins for doping control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of staphylococcal enterotoxin a variants at low level in dairy products by high-resolution top-down mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian Delcourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Becher</w:t>
+                <w:t xml:space="preserve">Nina Aveilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Garcia</w:t>
+                <w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Barnabé</w:t>
+                <w:t xml:space="preserve">Dominique Marcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.3525⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (12), pp.535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins16120535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403483v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uveitic glaucoma-like features in Yap conditional knockout mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bitard</w:t>
+                <w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie-Kim Grellier</w:t>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lourdel</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Prior Filipe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annaïg Hamon</w:t>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41420-023-01791-6⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04442293v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of oral manganese and D-galactose therapy in a patient bearing a novel TMEM165 variant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Red blood cell metabolomics identify ergothioneine as a key metabolite in DMARD-naïve rheumatoid arthritis and response to methotrexate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Sigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Durin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cholet</w:t>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Vuillaumier-Barrot</w:t>
+                <w:t xml:space="preserve">Marie-Christophe Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Breckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trsl.2023.11.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.21005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-68477-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399715v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge‐solvated versus protonated salt forms of cyclodepsipeptide toxins in electrospray: Dissociation of alkali‐cationized forms enables straightforward sequencing of cereulide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annelaure Damont</w:t>
+                <w:t xml:space="preserve">Blood Monocyte Phenotype Is A Marker of Cardiovascular Risk in Type 2 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Julla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Diedisheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Tran Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134 (2), pp.189-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/circresaha.123.322757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.5037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04578801v1</w:t>
+                <w:t xml:space="preserve">hal-04534577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative direct introduction‐ion mobility–mass spectrometry (DI‐IM‐MS) approach for fast and robust isomer‐specific quantification in a complex matrix: Application to 2′‐fucosyllactose (2’‐FL) in breast milk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Venot</w:t>
+                <w:t xml:space="preserve">Uveitic glaucoma-like features in Yap conditional knockout mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie-Kim Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Prior Filipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïg Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.5026⟩</w:t>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41420-023-01791-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663876v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical diagnosis of congenital disorders of glycosylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">Charge‐solvated versus protonated salt forms of cyclodepsipeptide toxins in electrospray: Dissociation of alkali‐cationized forms enables straightforward sequencing of cereulide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liuu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kam Eng Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Darii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenqin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Clinical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.acc.2024.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (6), pp.e5037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.5037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003226v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure from perinatal life to food-grade TiO$_2$ alters intestinal homeostasis and predisposes to food allergy in young mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blanche Guillon</w:t>
+                <w:t xml:space="preserve">High‐throughput untargeted screening of biotherapeutic macromolecules in equine plasma by UHPLC‐HRMS/MS : Application to monoclonal antibodies and Fc‐fusion proteins for doping control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pinetre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Becher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.15960⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.199-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334514v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics Analysis of Rabbit Plasma after Ocular Exposure to Vapors of Sulfur Mustard</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Benoist</w:t>
+                <w:t xml:space="preserve">Efficacy of oral manganese and D-galactose therapy in a patient bearing a novel TMEM165 variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Raynor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vuillaumier-Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo14070349⟩</w:t>
+              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 266, pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trsl.2023.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625280v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplatform comparison between three ion mobility techniques for human plasma lipid collision cross sections</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative direct introduction‐ion mobility–mass spectrometry (DI‐IM‐MS) approach for fast and robust isomer‐specific quantification in a complex matrix: Application to 2′‐fucosyllactose (2’‐FL) in breast milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Colsch</w:t>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Abdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2024.342535⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (5), pp.e5026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.5026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617221v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of SP3 for antibody-free quantification of tau in CSF mimic and brain by mass spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Villain</w:t>
+                <w:t xml:space="preserve">Biochemical diagnosis of congenital disorders of glycosylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Raynor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Azevedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susana Boluda</w:t>
+                <w:t xml:space="preserve">Walid Haouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne A Thévenot</w:t>
+                <w:t xml:space="preserve">Elodie Lebredonchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14690667231218912⟩</w:t>
+              <w:t xml:space="preserve">Advances in Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Advances in Clinical Chemistry, 120, pp.1-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.acc.2024.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735796v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Source Conditions on Collision Cross Section Determination by Trapped Ion Mobility Spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">Long-term exposure from perinatal life to food-grade TiO$_2$ alters intestinal homeostasis and predisposes to food allergy in young mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jasms.3c00361⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (2), pp.471-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.15960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003197v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Resolved Mass Spectrometry for Interoperable Non-resonant Collisional Spectra in Metabolomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Alves</w:t>
+                <w:t xml:space="preserve">Metabolomics Analysis of Rabbit Plasma after Ocular Exposure to Vapors of Sulfur Mustard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihéne Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gros-Désormeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (7), pp.349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo14070349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jasms.3c00410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04543223v1</w:t>
+                <w:t xml:space="preserve">hal-04625280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Hide and seek”: Misleading transferrin variants in PMM2‐CDG complicate diagnostics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Friedrich</w:t>
+                <w:t xml:space="preserve">Interplatform comparison between three ion mobility techniques for human plasma lipid collision cross sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROTEOMICS - Clinical Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prca.202300040⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1304, pp.342535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2024.342535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455072v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An orally active carbon monoxide-releasing molecule enhances beneficial gut microbial species to combat obesity in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghida Alloul</w:t>
+                <w:t xml:space="preserve">Evaluation of SP3 for antibody-free quantification of tau in CSF mimic and brain by mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Boluda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2024.103153⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.65-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14690667231218912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651766v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact of Source Conditions on Collision Cross Section Determination by Trapped Ion Mobility Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110404⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (4), pp.696-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.3c00361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04552648v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cell metabolomics identify ergothioneine as a key metabolite in DMARD-naïve rheumatoid arthritis and response to methotrexate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Breckler</w:t>
+                <w:t xml:space="preserve">Energy Resolved Mass Spectrometry for Interoperable Non-resonant Collisional Spectra in Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Kulyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (5), pp.834-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.3c00410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-68477-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04863193v1</w:t>
+                <w:t xml:space="preserve">hal-04543223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Monocyte Phenotype Is A Marker of Cardiovascular Risk in Type 2 Diabetes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Diedisheim</w:t>
+                <w:t xml:space="preserve">“Hide and seek”: Misleading transferrin variants in PMM2‐CDG complicate diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Raynor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Saulnier</w:t>
+                <w:t xml:space="preserve">Pieter Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao Tran Vuong</w:t>
+                <w:t xml:space="preserve">Sebastian Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 134 (2), pp.189-202. </w:t>
+              <w:t xml:space="preserve">PROTEOMICS - Clinical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/circresaha.123.322757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prca.202300040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534577v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of staphylococcal enterotoxin a variants at low level in dairy products by high-resolution top-down mass spectrometry</w:t>
+                <w:t xml:space="preserve">An orally active carbon monoxide-releasing molecule enhances beneficial gut microbial species to combat obesity in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Aveilla</w:t>
+                <w:t xml:space="preserve">Djamal Eddine Benrahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t>
+                <w:t xml:space="preserve">Shruti Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Marcé</w:t>
+                <w:t xml:space="preserve">Matija Trickovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">Florence Anne Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghida Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins16120535⟩</w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.103153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2024.103153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410209v1</w:t>
+                <w:t xml:space="preserve">hal-04651766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGT1 deficiency in XMEN disease is associated with severe platelet dysfunction and impaired platelet glycoprotein N-glycosylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Mallebranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative radioimaging and mass spectrometry imaging: a powerful combination to study 14 C-graphene oxide in vivo biodistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Malgorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Georgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (11), pp.5510-5518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2NR06753F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling-up metabolomics: Current state and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Cristina Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 167 (20), pp.117225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an untargeted metabolomics strategy to study the metabolic rewiring of dendritic cells upon lipopolysaccharide activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Michieletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chu-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (3), pp.311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo13030311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen/deuterium exchange mass spectrometry in the world of small molecules</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sympathetic nervous activation, mitochondrial dysfunction and outcome in acutely decompensated cirrhosis: the metabolomic prognostic models (CLIF-C MET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de la Peña-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Jose Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Sánchez-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mas.21765⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (8), pp.1581-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-328708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049803v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sympathetic nervous activation, mitochondrial dysfunction and outcome in acutely decompensated cirrhosis: the metabolomic prognostic models (CLIF-C MET)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen/deuterium exchange mass spectrometry in the world of small molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenqin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-328708⟩</w:t>
+              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.1300-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mas.21765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403488v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic profiling of cardiac allografts after controlled circulatory death</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent methodological developments in data-dependent analysis and data-independent analysis workflows for exhaustive lipidome coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dang Van</w:t>
+                <w:t xml:space="preserve">Marie Valmori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Vallee</w:t>
+                <w:t xml:space="preserve">Vincent Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateo Sanchis-Borja</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Heart and Lung Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (7), pp.870-879. </w:t>
+              <w:t xml:space="preserve">Frontiers in Analytical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healun.2023.02.1492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frans.2023.1118742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455530v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent methodological developments in data-dependent analysis and data-independent analysis workflows for exhaustive lipidome coverage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic profiling of cardiac allografts after controlled circulatory death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Hautbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Valmori</w:t>
+                <w:t xml:space="preserve">Florent Laverdure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Marie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Colsch</w:t>
+                <w:t xml:space="preserve">Simon Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Touboul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelien Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Sanchis-Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Analytical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frans.2023.1118742⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Heart and Lung Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (7), pp.870-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healun.2023.02.1492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279997v1</w:t>
+                <w:t xml:space="preserve">hal-04455530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of local and systemic signature of eosinophilic esophagitis (EoE) in children through multi-omics approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Campeotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1108895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1108895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despite similar clinical features metabolomics reveals distinct signatures in insulin resistant and progressively obese minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Bousahba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 79 (2), pp.397-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13105-022-00940-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex Detection of 24 Staphylococcal Enterotoxins in Culture Supernatant Using Liquid Chromatography Coupled to High-Resolution Mass Spectrometry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mass Spectrometry for Neurobiomarker Discovery: The Relevance of Post-Translational Modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins14040249⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11081279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401761v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Consumption of Cocoa Rich in Procyanidins Has a Marginal Impact on Gut Microbiota and on Serum and Fecal Metabolomes in Male Endurance Athletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early macrophage response to obesity encompasses Interferon Regulatory Factor 5 regulated mitochondrial architecture remodelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ejlalmanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariangela Tabone</w:t>
+                <w:t xml:space="preserve">R. Ballaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Angel García-Merino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karen Herrera Rocha</w:t>
+                <w:t xml:space="preserve">M. Diedisheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c07547⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32813-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403499v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystine Uptake Inhibition Potentiates Front-Line Therapies In Acute Myeloid Leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Penneroux</w:t>
+                <w:t xml:space="preserve">Rapid structural characterization of human milk oligosaccharides and distinction of their isomers using trapped ion mobility spectrometry time‐of‐flight mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meijie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-022-01573-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (10), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/JMS.4885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053984v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Multiplex Detection of 24 Staphylococcal Enterotoxins in Culture Supernatant Using Liquid Chromatography Coupled to High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Blanco-Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Antoine Hennekinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins14040249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695453v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A re-calibration procedure for interoperable lipid collision cross section values measured by traveling wave ion mobility spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">Cystine Uptake Inhibition Potentiates Front-Line Therapies In Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryann Pardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Dal Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Penneroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2022.340236⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (6), pp.1585-1595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-022-01573-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403468v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Meconium Metabolome and Its Evolution during the First Days of Life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic Consumption of Cocoa Rich in Procyanidins Has a Marginal Impact on Gut Microbiota and on Serum and Fecal Metabolomes in Male Endurance Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Angel García-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihel Bekhti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Junot</w:t>
+                <w:t xml:space="preserve">Carlo Bressa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Elizabeth Rocha Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Herrera Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12050414⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (6), pp.1878-1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c07547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008723v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-Down Mass Spectrometry for Trace Level Quantification of Staphylococcal Enterotoxin A Variants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A re-calibration procedure for interoperable lipid collision cross section values measured by traveling wave ion mobility spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1226, pp.340236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2022.340236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00886⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04401768v1</w:t>
+                <w:t xml:space="preserve">hal-04403468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics for personalized medicine: the input of analytical chemistry from biomarker discovery to point-of-care tests</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Fuentes</w:t>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Marrugo-Ramírez</w:t>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03586-z⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008349v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a multiomics approach to unravel a septic shock specific signature in skeletal muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Human Meconium Metabolome and Its Evolution during the First Days of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Blatzer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Chaze</w:t>
+                <w:t xml:space="preserve">Nihel Bekhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Giai Gianetto</w:t>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-23544-8⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12050414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996889v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early macrophage response to obesity encompasses Interferon Regulatory Factor 5 regulated mitochondrial architecture remodelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Diedisheim</w:t>
+                <w:t xml:space="preserve">Top-Down Mass Spectrometry for Trace Level Quantification of Staphylococcal Enterotoxin A Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Merda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Blanco-Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32813-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.547-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770463v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Spectrometry for Neurobiomarker Discovery: The Relevance of Post-Translational Modifications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Foudil Lamari</w:t>
+                <w:t xml:space="preserve">Metabolomics for personalized medicine: the input of analytical chemistry from biomarker discovery to point-of-care tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anne Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Rosati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Marrugo-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11081279⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 414 (2), pp.759-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03586-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403495v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid structural characterization of human milk oligosaccharides and distinction of their isomers using trapped ion mobility spectrometry time‐of‐flight mass spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Delvaux</w:t>
+                <w:t xml:space="preserve">Using a multiomics approach to unravel a septic shock specific signature in skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Duceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Blatzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meijie Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Venot</w:t>
+                <w:t xml:space="preserve">Jean Bardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Giai Gianetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/JMS.4885⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.18776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-23544-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940699v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of erythropoietin biosimilars Epotin™, Hemax® and Jimaixin™ by electrophoretic methods used for doping control analysis and specific N-glycan analysis revealed structural differences from original epoetin alfa drug Eprex®</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arginine-selective modulation of the lysosomal transporter PQLC2 through a gate-tuning mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annelaure Damont</w:t>
+                <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Audran</w:t>
+                <w:t xml:space="preserve">Rossella Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Debacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113750⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (32), pp.e2025315118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2025315118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455012v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2B Type 1-K Accumulates in Senescent Fibroblasts with Persistent DNA Damage along with Methylated and Phosphorylated Forms of HMGA1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Contrepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (2), pp.30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/proteomes9020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glutathione conjugates of the mercapturic acid pathway and guanine adduct as biomarkers of exposure to CEES, a sulfur mustard analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+                <w:t xml:space="preserve">Marie Roser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Gudimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413, pp.1337-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-020-03096-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283772v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arginine-selective modulation of the lysosomal transporter PQLC2 through a gate-tuning mechanism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of erythropoietin biosimilars Epotin™, Hemax® and Jimaixin™ by electrophoretic methods used for doping control analysis and specific N-glycan analysis revealed structural differences from original epoetin alfa drug Eprex®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Debacker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+                <w:t xml:space="preserve">Perrine Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2025315118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, pp.113750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320088v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione conjugates of the mercapturic acid pathway and guanine adduct as biomarkers of exposure to CEES, a sulfur mustard analog</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Eldin</w:t>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Gudimard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Caffin</w:t>
+                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-020-03096-4⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103848v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First direct evidence of inter-partner hydride/deuteride exchanges for stored sodiated arginine/fructose-6-phosphate complex anions within salt-solvated structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Perret</w:t>
+                <w:t xml:space="preserve">Right Ventricle Remodeling Metabolic Signature in Experimental Pulmonary Hypertension Models of Chronic Hypoxia and Monocrotaline Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Hautbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10061559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jasms.1c00040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03242854v1</w:t>
+                <w:t xml:space="preserve">hal-04008302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right Ventricle Remodeling Metabolic Signature in Experimental Pulmonary Hypertension Models of Chronic Hypoxia and Monocrotaline Exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Masson</w:t>
+                <w:t xml:space="preserve">First direct evidence of inter-partner hydride/deuteride exchanges for stored sodiated arginine/fructose-6-phosphate complex anions within salt-solvated structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Darii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (6), pp.1424-1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.1c00040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10061559⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04008302v1</w:t>
+                <w:t xml:space="preserve">hal-03242854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapped ion mobility spectrometry time-of-flight mass spectrometry for high throughput and high resolution characterization of human milk oligosaccharide isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1180, pp.338878. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.338878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of amino acids in systemic inflammation and organ failure in patients with ACLF</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and evaluation of an immuno-MALDI-TOF mass spectrometry approach for quantification of the abrin toxin in complex food matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Caraceni</w:t>
+                <w:t xml:space="preserve">Sandrine Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Clària</w:t>
+                <w:t xml:space="preserve">Sylvia Worbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José Lozano</w:t>
+                <w:t xml:space="preserve">Hervé Volland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dorner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2020.11.035⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins13010052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351392v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the systemic diffusion of (2-chloroethyl)-ethyl-sulfide, a sulfur mustard analog, and its deleterious effects in brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the role of amino acids in systemic inflammation and organ failure in patients with ACLF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Léonço</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Eldin</w:t>
+                <w:t xml:space="preserve">Giacomo Zaccherini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Caraceni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Clària</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2021.152950⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (5), pp.1117-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2020.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345961v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and evaluation of an immuno-MALDI-TOF mass spectrometry approach for quantification of the abrin toxin in complex food matrices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for the systemic diffusion of (2-chloroethyl)-ethyl-sulfide, a sulfur mustard analog, and its deleterious effects in brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Dorner</w:t>
+                <w:t xml:space="preserve">Marie Gilardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Léonço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gros-Désormeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins13010052⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2021.152950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352977v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProMetIS, deep phenotyping of mouse models by combined proteomics and metabolomics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rompais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Selloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8 (1), pp.311. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+              <w:t xml:space="preserve">, 2021, 8, pp.311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-021-01095-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03453736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics in the understanding and management of hepatic encephalopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marika Rudler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Alioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 636, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ab.2021.114477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Adipose Microenvironment Dysregulates the Mammary Myoepithelial Cells and Could Participate to the Progression of Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vermerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.571948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcell.2020.571948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining chemical knowledge and quantum calculation for interpreting low-energy product ion spectra of metabolite adduct ions: Sodiated diterpene diester species as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (10), pp.2499-2504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jasms.1c00154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLC37A4-CDG: New biochemical insights for an emerging congenital disorder of glycosylation with major coagulopathy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">MAN1B1-CDG: Three new individuals and associated biochemical profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Sakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Harroche</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Isidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cca.2021.07.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Metabolism Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.100775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymgmr.2021.100775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455053v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAN1B1-CDG: Three new individuals and associated biochemical profiles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondrial metabolism supports resistance to IDH mutant inhibitors in acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cogné</w:t>
+                <w:t xml:space="preserve">Lucille Stuani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Saland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Metabolism Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymgmr.2021.100775⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218 (5), pp.e20200924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20200924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403521v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo1-xerocytosis red cell metabolome shows impaired glycolysis and increased hemoglobin oxygen affinity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bendélac</w:t>
+                <w:t xml:space="preserve">SLC37A4-CDG: New biochemical insights for an emerging congenital disorder of glycosylation with major coagulopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Raynor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Haouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaldoun Ghazal</w:t>
+                <w:t xml:space="preserve">Bobby Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Harroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003028⟩</w:t>
+              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 521, pp.104-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cca.2021.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03218685v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial metabolism supports resistance to IDH mutant inhibitors in acute myeloid leukemia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piezo1-xerocytosis red cell metabolome shows impaired glycolysis and increased hemoglobin oxygen affinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sabatier</w:t>
+                <w:t xml:space="preserve">Laurent Kiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Saland</w:t>
+                <w:t xml:space="preserve">Lydie Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cognet</w:t>
+                <w:t xml:space="preserve">Corinne Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">Laurence Bendélac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaldoun Ghazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20200924⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.84-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563454v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03218685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted lipidomics uncovers lipid signatures that distinguish severe from moderate forms of acutely decompensated cirrhosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Clària</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Curto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina López-Vicario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 75 (5), pp.1116-1127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhep.2021.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Determination of Staphylococcus aureus Enterotoxins Types A to I and Variants in Dairy Food Products by Multiplex Immuno-LC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Blanco-Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Merda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69 (8), pp.2603-2610. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c07545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04455054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of acute moderate-intensity exercise on the serum and fecal metabolomes and the gut microbiota of cross-country endurance athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Tabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Bressa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Angel García-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chu Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (3558), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-82947-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Mass but Strong Information: Diagnostic Ions Provide Crucial Clues to Correctly Identify Histone Lysine Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hseiky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pflieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/proteomes9020018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal transferrin patterns in congenital disorders of glycosylation with Golgi homeostasis disruption: apolipoprotein C-III at the rescue!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Raynor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vincent-Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Alaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 519, pp.285-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cca.2021.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mutation in SLC37A4 causes a dominantly inherited congenital disorder of glycosylation characterized by liver dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobby Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Sosicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Harroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vuillaumier-Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 108 (6), pp.1040-1052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajhg.2021.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Assessment of SARS-CoV-2 Virus in Nasopharyngeal Swabs Stored in Transport Medium by a Straightforward LC-MS/MS Assay Targeting Nucleocapsid, Membrane, and Spike Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (2), pp.1434-1443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04455047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabotypes of Pseudomonas aeruginosa Correlate with Antibiotic Resistance, Virulence and Clinical Outcome in Cystic Fibrosis Chronic Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique J. Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubou Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo11020063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDG biochemical screening: Where do we stand?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Top-Down and Bottom-Up Proteomics of Circulating S100A8/S100A9 in Plasma of Septic Shock Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Duc Mai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Christelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2020.129652⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (2), pp.914-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.9b00690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03320709v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gout and pseudo-gout-related crystals promote GLUT1-mediated glycolysis that governs NLRP3 and interleukin-1β activation on macrophages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three distinct glycosylation pathways are involved in the decoration of $Lactococcus\ lactis$ cell wall glycopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Orliaguet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ilias Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Palussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Prignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-217342⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (16), pp.5519-5532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203907v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspect and non-targeted screening of chemicals of emerging concern for human biomonitoring, environmental health studies and support to risk assessment: From promises to challenges and harmonisation issues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of space charge effects and ion trapping capacity on direct introduction ultra‐high‐resolution mass spectrometry workflows for metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Klánová</w:t>
+                <w:t xml:space="preserve">Ulli Hohenester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliott J Price</w:t>
+                <w:t xml:space="preserve">Pierre Barbier Saint-Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Covaci</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Cole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 139, </w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (10), pp.e4613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.105545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jms.4613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735318v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood metabolomics uncovers inflammation-associated mitochondrial dysfunction as a potential mechanism underlying ACLF</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CDG biochemical screening: Where do we stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Tran-Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Duc Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2019.11.009⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1864 (10), pp.129652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2020.129652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350315v1</w:t>
+                <w:t xml:space="preserve">hal-03320709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Evaluation of Data Dependent and Data Independent Acquisition Workflows Implemented on an Orbitrap Fusion for Untargeted Metabolomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annelaure Damont</w:t>
+                <w:t xml:space="preserve">Gout and pseudo-gout-related crystals promote GLUT1-mediated glycolysis that governs NLRP3 and interleukin-1β activation on macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Orliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Prignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo10040158⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (11), pp.1506-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-217342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321131v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a mass spectrometry imaging method for detecting and mapping graphene oxide nanoparticles in rodent tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sallustrau</w:t>
+                <w:t xml:space="preserve">Blood metabolomics uncovers inflammation-associated mitochondrial dysfunction as a potential mechanism underlying ACLF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Clària</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (4), pp.688-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2019.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jasms.9b00070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02532123v1</w:t>
+                <w:t xml:space="preserve">hal-03350315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omic analysis of gametogenesis reveals a novel signature at the promoters and distal enhancers of active genes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suspect and non-targeted screening of chemicals of emerging concern for human biomonitoring, environmental health studies and support to risk assessment: From promises to challenges and harmonisation issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lastrucci</w:t>
+                <w:t xml:space="preserve">Mariane Pourchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara El Kennani</w:t>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Klánová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott J Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Covaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa163⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.105545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945580v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Alexandre-Gouabau et al. “Comprehensive Preterm Breast Milk Metabotype Associated with Optimal Infant Early Growth Pattern”, Nutrients, 2019, 11, 528</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cholet</w:t>
+                <w:t xml:space="preserve">Comparative Evaluation of Data Dependent and Data Independent Acquisition Workflows Implemented on an Orbitrap Fusion for Untargeted Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbier Saint Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12010162⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo10040158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208485v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European proposal for quality control and quality assurance of tandem mass spectral libraries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a mass spectrometry imaging method for detecting and mapping graphene oxide nanoparticles in rodent tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">Helene Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Malgorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Georgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guitton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Antoine Sallustrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental sciences : an international journal of environmental physiology and toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (1), pp.43. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (5), pp.1025-1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12302-020-00314-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jasms.9b00070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410982v2</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02532123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of Allergy to a Major Cow's Milk Allergen by Breastfeeding in Mice Depends on Maternal Immune Status and Oral Exposure During Lactation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+                <w:t xml:space="preserve">Multi-omic analysis of gametogenesis reveals a novel signature at the promoters and distal enhancers of active genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">Melina Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hazebrouck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Junot</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lastrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Kennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01545⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (8), pp.4115-4138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321788v1</w:t>
+                <w:t xml:space="preserve">hal-02945580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of space charge effects and ion trapping capacity on direct introduction ultra‐high‐resolution mass spectrometry workflows for metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulli Hohenester</w:t>
+                <w:t xml:space="preserve">Prevention of Allergy to a Major Cow's Milk Allergen by Breastfeeding in Mice Depends on Maternal Immune Status and Oral Exposure During Lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barbier Saint-Hilaire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hervé Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cole</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Hazebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55 (10), pp.e4613. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.4613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403529v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-Down and Bottom-Up Proteomics of Circulating S100A8/S100A9 in Plasma of Septic Shock Patients</w:t>
+                <w:t xml:space="preserve">A European proposal for quality control and quality assurance of tandem mass spectral libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Dubois</w:t>
+                <w:t xml:space="preserve">Herbert Oberacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Payen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">Michael Sasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.9b00690⟩</w:t>
+              <w:t xml:space="preserve">Environmental sciences : an international journal of environmental physiology and toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12302-020-00314-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401817v1</w:t>
+                <w:t xml:space="preserve">hal-01410982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three distinct glycosylation pathways are involved in the decoration of $Lactococcus\ lactis$ cell wall glycopolymers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Alexandre-Gouabau et al. “Comprehensive Preterm Breast Milk Metabotype Associated with Optimal Infant Early Growth Pattern”, Nutrients, 2019, 11, 528</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Palussière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010844⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12010162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565128v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of low abundance Yersinia pestis markers in dried blood spots by immuno-capture and quantitative high-resolution targeted mass spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guest editor's personal foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25 (3), pp.268-277. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1469066718795978⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.178-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1469066719832758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02886179v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating mass spectrometry-based plasma (or serum) protein N-glycan profiling into the clinical practice?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comprehensive preterm breast milk metabotype associated with optimal infant early growth pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of translational medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/atm.2019.08.04⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11030528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622592v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New fluorine-18 pretargeting PET imaging by bioorthogonal chlorosydnone–cycloalkyne click reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supercritical fluid chromatography coupled to mass spectrometry for lipidomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Richard</w:t>
+                <w:t xml:space="preserve">Stéphanie Boutet-Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Truillet</w:t>
+                <w:t xml:space="preserve">Laurent Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vu Long Tran</w:t>
+                <w:t xml:space="preserve">Carlos Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Porte</w:t>
+                <w:t xml:space="preserve">Marie Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc05486c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (10), pp.791-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.4445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403536v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence That Electrospray-Produced Sodiated Lysophosphatidyl Ester Structures Exist Essentially as Protonated Salts</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A dual-chain assembly pathway generates the high structural diversity of cell-wall polysaccharides in $Lactococcus\ lactis$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Palussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1469066719838924⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (46), pp.17612-17625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885924v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biomarqueurs de l’intoxication par l’ypérite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piérard</w:t>
+                <w:t xml:space="preserve">Orchestration of tryptophan-kynurenine pathway, Acute decompensation, and acute-on-chronic liver failure in cirrhosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Clària</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Taudon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alex Amoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (4), pp.1686-1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.30363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565929v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of biologically relevant isomers on an Orbitrap mass spectrometer using high‐resolution drift tube ion mobility and varied drift gas mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Kaszycki</w:t>
+                <w:t xml:space="preserve">Quantification of low abundance Yersinia pestis markers in dried blood spots by immuno-capture and quantitative high-resolution targeted mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelio La Rotta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">Sofia Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dauly</w:t>
+                <w:t xml:space="preserve">Jérôme Chenau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8414⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (3), pp.268-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1469066718795978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02973674v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High plasma level of S100A8/S100A9 and S100A12 at admission indicates a higher risk of death in septic shock patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating mass spectrometry-based plasma (or serum) protein N-glycan profiling into the clinical practice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52184-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of translational medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/atm.2019.08.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401815v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New fluorine-18 pretargeting PET imaging by bioorthogonal chlorosydnone–cycloalkyne click reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Long Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (70), pp.10400-10403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9cc05486c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04449332v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Access to Deuterated and Tritiated Nucleobase Pharmaceuticals and Oligonucleotides using Hydrogen-Isotope Exchange</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Evidence That Electrospray-Produced Sodiated Lysophosphatidyl Ester Structures Exist Essentially as Protonated Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (15), pp.4891-4895. </w:t>
+              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (3), pp. 333-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201813946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1469066719838924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02075752v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune components of early breastmilk: Association with maternal factors and with reported food allergy in childhood</w:t>
+                <w:t xml:space="preserve">Les biomarqueurs de l’intoxication par l’ypérite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaïl Berdi</w:t>
+                <w:t xml:space="preserve">Christophe Piérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nicolas Taudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 440, pp.19-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619781v1</w:t>
+                <w:t xml:space="preserve">hal-02565929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a chemically consistent way to annotate ions arising from the analysis of reference compounds under ESI conditions: A prerequisite to proper mass spectral database constitution in metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation of biologically relevant isomers on an Orbitrap mass spectrometer using high‐resolution drift tube ion mobility and varied drift gas mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Kaszycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio La Rotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Damont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Claire Dauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.4372⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (S2), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154590v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High plasma level of S100A8/S100A9 and S100A12 at admission indicates a higher risk of death in septic shock patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lukaszewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.15660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-52184-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982000v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous quantification of tau and α-synuclein in cerebrospinal fluid by high-resolution mass spectrometry for differentiation of Lewy Body Dementia from Alzheimer's Disease and controls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dubois</w:t>
+                <w:t xml:space="preserve">New fluorine-18 pretargeting PET imaging by bioorthogonal chlorosydnone–cycloalkyne click reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Long Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9an00751b⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (70), pp.10400-10403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc05486c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02981971v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editor's personal foreword</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Immune components of early breastmilk: Association with maternal factors and with reported food allergy in childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaïl Berdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anne Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1469066719832758⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pai.12998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617746v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical fluid chromatography coupled to mass spectrometry for lipidomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Access to Deuterated and Tritiated Nucleobase Pharmaceuticals and Oligonucleotides using Hydrogen-Isotope Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Palazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Feuillastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Chollet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Méjean</w:t>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.4445⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (15), pp.4891-4895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201813946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374883v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02075752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive preterm breast milk metabotype associated with optimal infant early growth pattern</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+                <w:t xml:space="preserve">Proposal for a chemically consistent way to annotate ions arising from the analysis of reference compounds under ESI conditions: A prerequisite to proper mass spectral database constitution in metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Warnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Sochard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cholet</w:t>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.1-26. </w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu11030528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jms.4372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620327v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestration of tryptophan-kynurenine pathway, Acute decompensation, and acute-on-chronic liver failure in cirrhosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous quantification of tau and α-synuclein in cerebrospinal fluid by high-resolution mass spectrometry for differentiation of Lewy Body Dementia from Alzheimer's Disease and controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Amoros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Junot</w:t>
+                <w:t xml:space="preserve">Arthur Viodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Benyounes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.30363⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144 (21), pp.6342-6351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9an00751b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627994v1</w:t>
+                <w:t xml:space="preserve">hal-02981971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-chain assembly pathway generates the high structural diversity of cell-wall polysaccharides in $Lactococcus\ lactis$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Bidnenko</w:t>
+                <w:t xml:space="preserve">High plasma level of S100A8/S100A9 and S100A12 at admission indicates a higher risk of death in septic shock patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lukaszewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009957⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52184-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343068v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidrug ABC transporter with a taste for GTP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the high-field orbitrap fusion for compound annotation in metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Durmort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Aros</w:t>
+                <w:t xml:space="preserve">Pierre Barbier St Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Hohenester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20558-z⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (5), pp.3030-3035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726171v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCDC115-CDG: A new rare and misleading inherited cause of liver disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of plasmodione metabolites and 13C-enriched plasmodione as chemical tools for drug metabolism investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Cotos Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Girard</w:t>
+                <w:t xml:space="preserve">Elena Cesar Rodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Poujois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Debray</w:t>
+                <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2018.05.002⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.2647-2665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8OB00227D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623414v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cwp19 Is a Novel Lytic Transglycosylase Involved in Stationary-Phase Autolysis Resulting in Toxin Release in Clostridium difficile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multidrug ABC transporter with a taste for GTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Orelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Durmort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Wydau-Dematteis</w:t>
+                <w:t xml:space="preserve">Benjamin Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane El Meouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">René Lai-Kuen</w:t>
+                <w:t xml:space="preserve">Sandrine Aros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00648-18⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.2309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20558-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02164689v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of electrophoretic, mass spectrometric, and gene sequencing techniques for the diagnosis and characterization of congenital disorders of glycosylation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cholet</w:t>
+                <w:t xml:space="preserve">CCDC115-CDG: A new rare and misleading inherited cause of liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Poujois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Drouin-Garraud</w:t>
+                <w:t xml:space="preserve">Monique Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐line Jacquemont</w:t>
+                <w:t xml:space="preserve">Florence Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Cano</w:t>
+                <w:t xml:space="preserve">Dominique Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (24), pp.3123-3132. </w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (3), pp.228-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elps.201800021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303279v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of electrophoretic, mass spectrometric, and gene sequencing techniques for the diagnosis and characterization of congenital disorders of glycosylation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cwp19 Is a Novel Lytic Transglycosylase Involved in Stationary-Phase Autolysis Resulting in Toxin Release in Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Jacquemont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Cano</w:t>
+                <w:t xml:space="preserve">Sandra Wydau-Dematteis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane El Meouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lai-Kuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.201800021⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00648-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623303v1</w:t>
+                <w:t xml:space="preserve">pasteur-02164689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Antibody-Free Mass Spectrometry-Based Quantification Reveals That C9ORF72 Long Protein Isoform Is Reduced in the Frontal Cortex of Hexanucleotide-Repeat Expansion Carriers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementarity of electrophoretic, mass spectrometric, and gene sequencing techniques for the diagnosis and characterization of congenital disorders of glycosylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fenaille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morwena Latouche</w:t>
+                <w:t xml:space="preserve">Arnaud Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Drouin-Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐line Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (24), pp.3123-3132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201800021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00589⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01927051v1</w:t>
+                <w:t xml:space="preserve">hal-04303279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCDC115-CDG: A new rare and misleading inherited cause of liver disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Debray</w:t>
+                <w:t xml:space="preserve">Complementarity of electrophoretic, mass spectrometric, and gene sequencing techniques for the diagnosis and characterization of congenital disorders of glycosylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Drouin-Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2018.05.002⟩</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (24), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201800021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303271v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep analysis of immune response and metabolic signature in children with food protein induced enterocolitis to cow's milk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bernard</w:t>
+                <w:t xml:space="preserve">New Antibody-Free Mass Spectrometry-Based Quantification Reveals That C9ORF72 Long Protein Isoform Is Reduced in the Frontal Cortex of Hexanucleotide-Repeat Expansion Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Viodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Camuzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morwena Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13601-018-0224-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622128v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Protein Diet Induces IRE1α-Dependent Anticancer Immunosurveillance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Villa</w:t>
+                <w:t xml:space="preserve">Deep analysis of immune response and metabolic signature in children with food protein induced enterocolitis to cow's milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lezmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13601-018-0224-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.02.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01778379v1</w:t>
+                <w:t xml:space="preserve">hal-02622128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A capillary zone electrophoresis method for detection of Apolipoprotein C-III glycoforms and other related artifactually modified species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Taverna</w:t>
+                <w:t xml:space="preserve">CCDC115-CDG: A new rare and misleading inherited cause of liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Poujois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lacaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.12.002⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (3), pp.228-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453791v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel subfamily of bacterial AAT-fold basic amino acid decarboxylases and functional characterization of its first representative: Pseudomonas aeruginosa LdcA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Protein Diet Induces IRE1α-Dependent Anticancer Immunosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Rubio-Patiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Carriel</w:t>
+                <w:t xml:space="preserve">Jozef P Bossowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Simon Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+                <w:t xml:space="preserve">Gian Marco de Donatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Lamourette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">Laura Mondragón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy228⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (4), pp.828-842.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987296v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the high-field orbitrap fusion for compound annotation in metabolomics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">A capillary zone electrophoresis method for detection of Apolipoprotein C-III glycoforms and other related artifactually modified species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Morani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Taverna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05372⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1532, pp.238-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626546v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of plasmodione metabolites and 13C-enriched plasmodione as chemical tools for drug metabolism investigation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel subfamily of bacterial AAT-fold basic amino acid decarboxylases and functional characterization of its first representative: Pseudomonas aeruginosa LdcA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Cesar Rodo</w:t>
+                <w:t xml:space="preserve">Diego Carriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
+                <w:t xml:space="preserve">Pierre Simon Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lamourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8OB00227D⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (11), pp.3058-3075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161631v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms governing the fragmentation of glycerophospholipids containing choline and ethanolamine polar head groups</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bimodal Fluorescence/{129}Xe NMR Probe for Molecular Imaging and Biological Inhibition of EGFR in Non-Small Cell Lung Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Warnet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Milanole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dugave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1469066717731668⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.6653-6660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620293v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01630103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data acquisition workflows in liquid chromatography coupled to high resolution mass spectrometry-based metabolomics: Where do we stand?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mechanisms governing the fragmentation of glycerophospholipids containing choline and ethanolamine polar head groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Colsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Warnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.10.043⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (6), pp.427-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1469066717731668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403576v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">proFIA: A data preprocessing workflow for Flow Injection Analysis coupled to High-Resolution Mass Spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data acquisition workflows in liquid chromatography coupled to high resolution mass spectrometry-based metabolomics: Where do we stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbier Saint-Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx458⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1526, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574347v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of native and permethylated human milk oligosaccharides by liquid chromatography coupled to high resolution mass spectrometry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">proFIA: A data preprocessing workflow for Flow Injection Analysis coupled to High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delabrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli A Hohenester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit A Colsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François A Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (23), pp.3767-3775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2017.03.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04403884v1</w:t>
+                <w:t xml:space="preserve">hal-01574347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic study of competitive releases of H 2 O, NH 3 and CO 2 from deprotonated aspartic and glutamic acids: Role of conformation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of native and permethylated human milk oligosaccharides by liquid chromatography coupled to high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Oursel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1047, pp.64 - 74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2016.08.036⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 1071, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2017.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662572v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid detection of abrin toxin and its isoforms in complex matrices by immuno-extraction and quantitative high resolution targeted mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Junot</w:t>
+                <w:t xml:space="preserve">Mechanistic study of competitive releases of H 2 O, NH 3 and CO 2 from deprotonated aspartic and glutamic acids: Role of conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbier Saint Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Warnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Martin Hohenester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b03189⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1047, pp.64 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2016.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625992v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone Variant H2A.L.2 Guides Transition Protein-Dependent Protamine Assembly in Male Germ Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Govin</w:t>
+                <w:t xml:space="preserve">Histone variant H2A.J accumulates in senescent cells and promotes inflammatory gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Contrepois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Coudereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Benayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Schüler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Bischof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2017.02.025⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191299v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02143246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone variant H2A.J accumulates in senescent cells and promotes inflammatory gene expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oliver Bischof</w:t>
+                <w:t xml:space="preserve">Histone Variant H2A.L.2 Guides Transition Protein-Dependent Protamine Assembly in Male Germ Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Morozumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Montellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14995⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (1), pp.89-101.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2017.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02143246v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal Fluorescence/{129}Xe NMR Probe for Molecular Imaging and Biological Inhibition of EGFR in Non-Small Cell Lung Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dugave</w:t>
+                <w:t xml:space="preserve">Rapid detection of abrin toxin and its isoforms in complex matrices by immuno-extraction and quantitative high resolution targeted mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Hansbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Worbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Volland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2017.11.002⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (21), pp.11719-11727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b03189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01630103v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry for the detection of bioterrorism agents: from environmental to clinical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (3), pp.183-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jms.3747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Mass Spectrometry Profiles of Tau Protein in the Cerebrospinal Fluid of Patients with Alzheimer’s Disease, Progressive Supranuclear Palsy, and Dementia with Lewy Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (4), pp.1033 - 1043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAD-150962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau Protein Quantification in Human Cerebrospinal Fluid by Targeted Mass Spectrometry at High Sequence Coverage Provides Insights into Its Primary Structure Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Schraen-Maschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (2), pp.667 - 676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b01001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of the Staphylococcus aureus Metabolome Using Liquid Chromatography Coupled to High-Resolution Mass Spectrometry and Application to the Study of Methicillin Resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a combined glycomics and glycoproteomics approach for studying the major glycoproteins present in biofluids: Application to cerebrospinal fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Muller</w:t>
+                <w:t xml:space="preserve">Arnaud Goyallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Boudah</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b00697⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (6), pp.461-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403905v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex Quantification of Protein Toxins in Human Biofluids and Food Matrices Using Immunoextraction and High-Resolution Targeted Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation of the Staphylococcus aureus Metabolome Using Liquid Chromatography Coupled to High-Resolution Mass Spectrometry and Application to the Study of Methicillin Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aros-Calt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dupré</w:t>
+                <w:t xml:space="preserve">Bruno Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gilquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">Samia Boudah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Féraudet-Tarisse</w:t>
+                <w:t xml:space="preserve">Céline Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dano</w:t>
+                <w:t xml:space="preserve">Gaspard Gervasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87 (16), pp.8473-8480. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (11), pp.4863-4875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b01900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b00697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083903v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a combined glycomics and glycoproteomics approach for studying the major glycoproteins present in biofluids: Application to cerebrospinal fluid</w:t>
+                <w:t xml:space="preserve">Multiplex Quantification of Protein Toxins in Human Biofluids and Food Matrices Using Immunoextraction and High-Resolution Targeted Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Goyallon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cholet</w:t>
+                <w:t xml:space="preserve">Mathieu Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Chapelle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Benoit Gilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Féraudet-Tarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.7125⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (16), pp.8473-8480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b01900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403907v1</w:t>
+                <w:t xml:space="preserve">hal-02083903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Detection Using Unlabeled Phage Amplification and Mass Spectrometry through Structural and Nonstructural Phage Markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brasilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (3), pp.1450--1465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/pr400991t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Validation of Specific Markers of Bacillus anthracis Spores by Proteomics and Genomics Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chenau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Haustant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Diancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (3), pp.716-732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/mcp.M113.032946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation of the human serum metabolome by coupling three liquid chromatography methods to high‐resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐françoise Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aros‐calt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 966, pp.34--47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jchromb.2014.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput screening identifies disulfide isomerase DsbC as a very efficient partner for recombinant expression of small disulfide-rich proteins in E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Nozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fruchart-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Pereira Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1475-2859-12-37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02100032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution mass spectrometry based techniques at the crossroads of metabolic pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (6), pp.471-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mas.21401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin-to-nucleoprotamine transition is controlled by the histone H2B variant TH2B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Montellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Boussouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (15), pp.1680-1692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gad.220095.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deacetylation of H4-K16Ac and heterochromatin assembly in senescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Contrepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Courbeyrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François A Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics and Chromatin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (1), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1756-8935-5-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01616195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Quantification of Clostridial Epsilon Toxin in Complex Food and Biological Matrixes by Immunopurification and Ultraperformance Liquid Chromatography-Tandem Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François A Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Féraudet-Tarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Volland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 84 (11), pp.5103 - 5109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac300880x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01762925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly sensitive competitive enzyme immunoassay of broad specificity quantifying microcystins and nodularins in water samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Khreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lamourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (5), pp.551-559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxicon.2008.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of milk constituents during processing: A preliminary benchmarking study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Parisod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Populaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16, pp.728-739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonylation of milk powder proteins as a consequence of processing conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Parisod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5(12), pp.3097-3104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21219,665 +21244,665 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic and Therapeutic Approaches in Congenital Disorders of Glycosylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Raynor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lebredonchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bruneel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Carbohydrates in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 288, Springer Nature Switzerland, pp.211-241, 2025, Handbook of Experimental Pharmacology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/164_2025_745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic Investigation of Staphylococcus aureus Antibiotic Susceptibility by Liquid Chromatography Coupled to High-Resolution Mass Spectrometry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Metabolomics using Fourier transform mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...3 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Schmitt-Kopplin; Basem Kanawati. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamentals and Applications of Fourier Transform Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 778 p., 2019, 9780128140130 ; 9780128140147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814013-0.00011-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8814-3_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04403545v1</w:t>
+                <w:t xml:space="preserve">hal-03176035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics using Fourier transform mass spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Metabolomic Investigation of Staphylococcus aureus Antibiotic Susceptibility by Liquid Chromatography Coupled to High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aros-Calt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lamourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Gervasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals and Applications of Fourier Transform Mass Spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1871, Springer New York, pp.279-293, 2019, Methods in Molecular Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8814-3_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814013-0.00011-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03176035v1</w:t>
+                <w:t xml:space="preserve">hal-04403545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Yersinia pestis in Complex Matrices by Intact Cell Immunocapture and Targeted Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chenau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Volland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1600, Springer New York, pp.69-83, 2017, Methods in Molecular Biology, 978-1-4939-6956-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6958-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId816" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-glycomics and N-glycoproteomics of human cerebrospinal fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Goyallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Proteomic Approaches Applied to Brain Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 127, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humana Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 360 p., 2017, Neuromethods, 978-1-4939-7119-0 978-1-4939-7118-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7119-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId818" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21887,3017 +21912,3013 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide identification of staphylococcal enterotoxins using ELISA immunoassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Aveilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Utard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Nia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Society of Microbiology, Apr 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-negative matrix factorization of SWATH DIA data improves global metabolite identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploration des échanges inter-organes par métabolomique artérioveineuse offre une perspective unique pour comprendre les perturbations métaboliques sous-jacentes dans l’installation de l'obésité et de l'insulino-résistance chez les miniporcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Bousahba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arteriovenous metabolomic approach reveals specific metabolite exchanges across organs and provides unique insights for understanding underlying metabolic perturbations in obese and insulin-resistant minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Bousahba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15eme Journées Scienfitiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic analysis of bronchoalveolar lavages from severe asthmatic children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Allergu and Clinical Immunology Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Academy of Allergu and Clinical Immunology, Jun 2023, Hamburg (D), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du métabolome pulmonaire chez les enfants asthmatiques sévères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Castellli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone d'allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France. 1p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2023.103568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARIABILITE DE LA COMPOSITION EN OLIGOSACCHARIDES DU LAIT ET LIEN AVEC LA CARRIERE REPRODUCTIVE DES LAPINES ET LA VIABILITE DES LAPEREAUX AU SEVRAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Helies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paccanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lille-Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Mar 2023, Le Mans, France. pp.86-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chu-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative porous materials for enhanced glycomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Maleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Andasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mayne-l'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolGel2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03744845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YAP protects the eye from uveitic glaucoma by preserving retinal and anterior chamber homeostases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Kim Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Filipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual meeting, United States. pp.2356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from metabolomic and molecular signatures to detect, in a blood sample, muscle anabolic resistance associated with catabolic situation. Case model of glucocorticoids effect in mini-pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Congress of Translational Research in Human Nutrition (ICTRHN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monosodium Urate and Calcium Pyrophosphatecrystal-induced Interleukin 1 Production Depends on Glucose Uptake Through Glut1 Transporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Campillo-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Prignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 ACR/ARP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Atlanta (GA), United States. pp.233, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-eular.4235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de matériaux poreux hybrides innovants pour l'analyse glycomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Maleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mayne-L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Mugherli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sol-gel 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02329065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data acquisition workflows in liquid chromatography coupled to high resolution mass spectrometry-based metabolomics: Where do we stand?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbier Saint Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Francophone Congress on Separative Sciences and Analytical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a standard protocol for high-throughput metabolomic fingerprinting of biofluids using FIA- and Nano-ESI coupled with FT-ICR MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId867" w:history="1">
+                <w:t xml:space="preserve">Empreintes métabolomiques à haut débit sur un instrument FT-ICR-MS - High-throughput metabolomic fingerprinting by FT-ICR-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baiyi Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TGE FT-ICR Users’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Bruker Daltonics Users’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435384v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreintes métabolomiques à haut débit sur un instrument FT-ICR-MS - High-throughput metabolomic fingerprinting by FT-ICR-MS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId867" w:history="1">
+                <w:t xml:space="preserve">Development of a standard protocol for high-throughput metabolomic fingerprinting of biofluids using FIA- and Nano-ESI coupled with FT-ICR MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baiyi Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruker Daltonics Users’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">TGE FT-ICR Users’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435382v1</w:t>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProMetIS 2.0: proteomics and metabolomics data analysis and integration, applied to the characterization of the Lat and Mx2 knock-out phenotypes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a high-throughput and high-metabolome coverage UHPLC-HRMS method for the accurate profiling of large clinical cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Roger</w:t>
+                <w:t xml:space="preserve">Fontenelle Imma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Burger</w:t>
+                <w:t xml:space="preserve">Teddy Hiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chollet Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Van Emeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dechaumet Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques (JOBIM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2007</w:t>
+              <w:t xml:space="preserve">RFMF 2024 - 16ème congrès national du réseau francophone de métabolomique et fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035118v1</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion from metabolomics raw data to open format: ensuring MS and MS/MS data quality and software compatibility</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ProMetIS 2.0: proteomics and metabolomics data analysis and integration, applied to the characterization of the Lat and Mx2 knock-out phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lagree</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Oneeb Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques (JOBIM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611713v1</w:t>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of porcine and rabbit milk oligosaccharides by liquid chromatography coupled to high resolution mass spectrometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conversion from metabolomics raw data to open format: ensuring MS and MS/MS data quality and software compatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurane Grondin</w:t>
+                <w:t xml:space="preserve">Quentin Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Philau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la société française de spectrométrie de masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05591694v1</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of diffuse large B-cell lymphoma subgroups by metabolomic analyses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of porcine and rabbit milk oligosaccharides by liquid chromatography coupled to high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
+                <w:t xml:space="preserve">Estelle Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la société française de spectrométrie de masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149277v1</w:t>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a high-throughput and high-metabolome coverage UHPLC-HRMS method for the accurate profiling of large clinical cohorts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of diffuse large B-cell lymphoma subgroups by metabolomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chu-Van Emeline</w:t>
+                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Chu-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dechaumet Sylvain</w:t>
+                <w:t xml:space="preserve">Aurélie Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFMF 2024 - 16ème congrès national du réseau francophone de métabolomique et fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. </w:t>
+              <w:t xml:space="preserve">16e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836494v1</w:t>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope-assisted metabolomics for the quantification of plasma metabolites: A preliminary inter-laboratory trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing structural elucidation of the lipidome through optimized SFC-HRMS/MS hyphenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Valmori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">39th French Days of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Gif-sur-Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127934v1</w:t>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of FUT2/FUT3 polymorphism on human breastmilk oligosaccharide composition in the EDEN mother-child cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Venot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaïl Berdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
@@ -24920,2676 +24941,2680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic search for chemical exposure markers in LC-HRMS metabolomic data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
+                <w:t xml:space="preserve">Isotope-assisted metabolomics for the quantification of plasma metabolites: A preliminary inter-laboratory trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Behkti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blanche Guillon</w:t>
+                <w:t xml:space="preserve">Victor Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+              <w:t xml:space="preserve">15e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644047v1</w:t>
+                <w:t xml:space="preserve">hal-04127934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering of retinoid metabolic and signaling pathways using bio-orthogonal chemistry strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic search for chemical exposure markers in LC-HRMS metabolomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Kindler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">N Behkti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th FEBS Congress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941716v1</w:t>
+                <w:t xml:space="preserve">hal-04644047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du métabolome pulmonaire chez les enfants asthmatiques sévères</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Deciphering of retinoid metabolic and signaling pathways using bio-orthogonal chemistry strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Kindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Coulleray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès francophone d’allergologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47th FEBS Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276720v1</w:t>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput separation of chiral molecules using non-covalent complexes and SIM2 analysis on a TIMS-ToF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Lesage</w:t>
+                <w:t xml:space="preserve">Analyse du métabolome pulmonaire chez les enfants asthmatiques sévères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès francophone d’allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France. Revue Française d'Allergologie, 63 (3), pp.4, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2023.103568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862041v1</w:t>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma metabolomics reveal metabolite changes compatible with improved metabolic health after 1-month of a plant-rich dietary intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuGOweek 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Senigallia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing structural elucidation of the lipidome through optimized SFC-HRMS/MS hyphenation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">High throughput separation of chiral molecules using non-covalent complexes and SIM2 analysis on a TIMS-ToF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Colsch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenqin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th French Days of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Gif-sur-Yvette, France. </w:t>
+              <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647490v1</w:t>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereospecific recognition of amino acids in quaternary coppered complexes via enantioselective reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Darii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMSC 2022 - 2022 International Mass Spectrometry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Maastricht, Netherlands. , IMSC-2022-POSTER-ABSTRACTS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an automated bioinformatic workflow to assess oligosaccharide composition of early breast milk samples from LC-HRMS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Venot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaïl Berdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Tajeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Réseau Francophone de Fluxomique et de Métabolomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, AUSSOIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Multi-omics of early breast milk constituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaïl Berdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on computaional biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Metabolic Biomarkers predictive of the severity of COVID-19 in hospitalized patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Le Gouellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Trocme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes JS RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione conjugates as biomarkers of the systemic diffusion of vesicating agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clara-Lou Kang</w:t>
+                <w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pierard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Caffin</w:t>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBRNE Research and Innovation 5th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Lille, France. 2020</w:t>
+              <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662418v1</w:t>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+                <w:t xml:space="preserve">Glutathione conjugates as biomarkers of the systemic diffusion of vesicating agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gilardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Colsch</w:t>
+                <w:t xml:space="preserve">Clara-Lou Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t>
+              <w:t xml:space="preserve">CBRNE Research and Innovation 5th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Lille, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505908v1</w:t>
+                <w:t xml:space="preserve">hal-03662418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Evidence for reversible internal hydride/deuteride transfers from sodiated deprotonated fructose-6-phosphate and arginine complex with solvated salt structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Darii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuGOweek 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">67th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Atlanta, United States. , Proceedings of the 67th ASMS Conference on Mass Spectrometry and Allied Topics (online)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443316v1</w:t>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Molecular Profiling to Precision Medicine in Metabolic Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+                <w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. 300 p., 2019</w:t>
+              <w:t xml:space="preserve">NuGOweek 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293580v1</w:t>
+                <w:t xml:space="preserve">hal-04443316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HDX approach to evidence the stepwise character of controlled enantioselective reduction of copper II complexes with polar amino acids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Perret</w:t>
+                <w:t xml:space="preserve">From Molecular Profiling to Precision Medicine in Metabolic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Atlanta, United States. </w:t>
+              <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. 300 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401368v2</w:t>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired postprandial skeletal muscle metabolism in a minipig model of insulin resistance: insights from arteriovenous and biopsy-based metabolomics analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
+                <w:t xml:space="preserve">The HDX approach to evidence the stepwise character of controlled enantioselective reduction of copper II complexes with polar amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Darii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
+              <w:t xml:space="preserve">67th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Atlanta, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285596v1</w:t>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for reversible internal hydride/deuteride transfers from sodiated deprotonated fructose-6-phosphate and arginine complex with solvated salt structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Perret</w:t>
+                <w:t xml:space="preserve">Impaired postprandial skeletal muscle metabolism in a minipig model of insulin resistance: insights from arteriovenous and biopsy-based metabolomics analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Atlanta, United States. , Proceedings of the 67th ASMS Conference on Mass Spectrometry and Allied Topics (online)</w:t>
+              <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398652v1</w:t>
+                <w:t xml:space="preserve">hal-02285596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude longitudinale du métabolome de Pseudomonas aeruginosa au cours des infections pulmonaires chroniques dans la mucoviscidose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lamourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de Spectrométrie de Masse, Métabolomique et Fluxomique &amp; Electrophorèse et Analyse Protéomique (SMMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. pp.424, Livret des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a standard protocol for high-throughput metabolome profiling of urine using DI-ESI coupled with FT-ICR MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId867" w:history="1">
+                <w:t xml:space="preserve">Développement d’une méthode d'analyse métabolomique par introduction directe des échantillons biologiques sur un spectromètre de masse à très haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baiyi Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States. 2014</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. , 160 p., 2014, Huitièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique Communications Orales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433700v1</w:t>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode d'analyse métabolomique par introduction directe des échantillons biologiques sur un spectromètre de masse à très haute résolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId867" w:history="1">
+                <w:t xml:space="preserve">Development of a standard protocol for high-throughput metabolome profiling of urine using DI-ESI coupled with FT-ICR MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baiyi Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Colsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. , 160 p., 2014, Huitièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique Communications Orales</w:t>
+              <w:t xml:space="preserve">62. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433702v1</w:t>
+                <w:t xml:space="preserve">hal-01433700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée Infranalytics/Metabohub printemps 2023 − Métabolomique à haut champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Hay-de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId940" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27599,501 +27624,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokines and metabolites are the main descriptors of severe asthma in children when performing multi-omics analysis of bronchoaleveolar lavages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId945" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late-onset glaucoma in Yap conditional knockout mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Kim Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Prior Filipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatory therapy targeting mitochondrial oxidative phosphorylation improves efficacy of IDH mutant inhibitors in acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Stuani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId948" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The H2A.J histone variant contributes to Interferon-Stimulated Gene expression in senescence by its weak interaction with H1 and the derepression of repeated DNA sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Coudereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Courbeyrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ouararhni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId951" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28103,177 +28128,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricin Antibodies’ Neutralizing Capacity against Different Ricin Isoforms and Cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lucia Orsini Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (2), 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins13020100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId962"/>
+      <w:footerReference w:type="default" r:id="rId963"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28341,51 +28366,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="709D28AF"/>
+    <w:nsid w:val="B8E715A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28572,51 +28597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fenaille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6787-4149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089320964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197148950" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035748802X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rep&#233;rant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindro Bhattacharya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Aguilar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;nchez-Garrido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jceh.2025.103410" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Derbez-Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delatour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2025.105396" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515087v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Legrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boiry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02391-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raynor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;madeleine de Sainte-Agathe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel Post" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fokje Zijlstra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.70109" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Rambabu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boban D An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Vijaya Retnakumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Karnam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2025.05.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines14010026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarein J C Kerbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Engelmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeba Habtesion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavitra Kumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Hassan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado1648" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05468370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Neil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200440" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515099v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Thanh Van" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Nabeebaccus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2025.115942" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Venot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344751" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eguether" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Th&#233;venot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12809" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515074v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenqin Cao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10133" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh Nghia Pham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Finet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ART.43367" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delabri&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gianfrotta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Hautbergue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-025-01051-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2025.1996" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945549v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drunat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202403065" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04728384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liuu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Becher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21904" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05419086v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117513" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pinetre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barnab&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3525" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442293v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bitard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Kim Grellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lourdel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Prior Filipe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Hamon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-023-01791-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399715v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Durin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vuillaumier-Barrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2023.11.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578801v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Eng Trinh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5037" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663876v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdoun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003226v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Haouari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebredonchel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foulquier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.acc.2024.03.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334514v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15960" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625280v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#233;ne Bouhlel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caffin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14070349" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617221v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s George" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342535" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735796v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jacquemin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Azevedo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14690667231218912" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003197v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00361" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543223v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00410" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vermeersch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Friedrich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.202300040" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Eddine Benrahla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Mohan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Trickovic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anne Castelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Alloul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103153" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863193v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sigaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christophe Boissier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Breckler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68477-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534577v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Julla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Girard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diedisheim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Saulnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Tran Vuong" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.123.322757" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410209v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aveilla" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet-Tarisse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marc&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120535" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mallebranche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.05.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04465763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cazier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Georgin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fresneau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR06753F" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398640v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Michieletto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delvaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13030311" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049803v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Tabet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21765" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403488v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Weiss" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de la Pe&#241;a-Ramirez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jose Lozano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-328708" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455530v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laverdure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dang Van" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Vallee" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Sanchis-Borja" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2023.02.1492" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279997v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2023.1118742" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04032831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campeotto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1108895" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941308v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bousahba" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00940-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401761v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Lefebvre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Blanco-Valle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14040249" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403499v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Tabone" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Garc&#237;a-Merino" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bressa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Elizabeth Rocha Guzman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Herrera Rocha" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07547" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053984v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryann Pardieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pasanisi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ling" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Dal Bello" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Penneroux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01573-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403468v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.340236" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008723v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Bekhti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12050414" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401768v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00886" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008349v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rosati" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moguet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fuentes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Marrugo-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03586-z" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996889v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Duceau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blatzer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bardon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23544-8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770463v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orliaguet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ejlalmanesh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballaire" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diedisheim" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32813-z" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403495v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081279" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940699v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JMS.4885" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455012v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Capdeville" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audran" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113750" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403508v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Contrepois" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes9020030" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320088v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Conti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debacker" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2025315118" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103848v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roser" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eldin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gudimard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03096-4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242854v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.1c00040" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008302v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Antigny" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Bo&#235;t" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Haddad" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Masson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061559" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533998v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338878" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351392v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zaccherini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Caraceni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cl&#224;ria" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Lozano" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2020.11.035" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345961v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gilardoni" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;on&#231;o" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2021.152950" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352977v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Livet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Worbs" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Volland" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dorner" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13010052" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981510v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pelle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rudler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Alioua" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2021.114477" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176039v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decombat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vermerie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.571948" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328447v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.1c00154" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455053v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby Ng" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2021.07.005" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403521v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sakhi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Wehbi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cogn&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgmr.2021.100775" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218685v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kiger" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guitton" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bend&#233;lac" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaldoun Ghazal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003028" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008385v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Curto" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L&#243;pez-Vicario" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2021.06.043" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04455054v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c07545" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403526v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu Van" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82947-1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389071v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hseiky" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crespo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pflieger" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes9020018" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321205v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent-Delorme" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alaix" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupr&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2021.05.016" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321294v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Sosicka" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2021.04.013" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04455047v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Saadi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallais" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dortet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00887" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146820v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Moyne" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Camara" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11020063" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320709v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tran-Maignan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Duc Mai" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129652" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203907v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renaudin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Orliaguet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prignon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217342" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735318v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Pourchet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kl&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott J Price" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105545" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350315v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.11.009" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321131v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier Saint Hilaire" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10040158" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02532123v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cazier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.9b00070" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945580v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Blanco" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lastrucci" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Kennani" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa163" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410982v2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Oberacher" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sasse" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00314-9" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321788v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01545" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403529v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier Saint-Hilaire" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4613" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401817v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubois" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Payen" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00690" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565128v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010844" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886179v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Filali" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chenau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fenaille" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718795978" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622592v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.08.04" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403536v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Richard" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Porte" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05486c" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885924v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066719838924" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565929v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taudon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973674v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kaszycki" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio La Rotta" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauly" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8414" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401815v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Faivre" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lukaszewicz" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52184-8" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449332v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02075752v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201813946" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619781v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Berdi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.12998" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154590v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damont" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Olivier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warnet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4372" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982000v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981971v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Viod&#233;" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Benyounes" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verny" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9an00751b" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617746v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066719832758" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374883v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chollet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laboureur" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rincon" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;jean" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4445" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627994v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amoros" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.30363" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343068v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009957" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726171v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Orelle" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durmort" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Mathieu" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duch&#234;ne" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aros" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20558-z" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623414v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Girard" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Poujois" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fabre" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacaille" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debray" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2018.05.002" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164689v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wydau-Dematteis" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Meouche" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00648-18" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04303279v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Drouin-Garraud" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;line Jacquemont" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cano" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800021" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623303v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Jacquemont" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927051v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camuzat" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwena Latouche" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00589" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04303271v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622128v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lezmi" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Blanc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-018-0224-9" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01778379v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rubio-Pati&#241;o" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef P Bossowski" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco de Donatis" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villa" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.02.009" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04453791v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ruel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morani" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.12.002" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987296v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carriel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon Garcia" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamourette" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy228" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626546v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier St Hilaire" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05372" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161631v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Feng" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Antoine Lanfranchi" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cotos Munoz" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesar Rodo" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ehrhardt" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00227D" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620293v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Colsch" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Warnet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066717731668" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403576v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.10.043" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574347v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli A Hohenester" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit A Colsch" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A Junot" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A Fenaille" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx458" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403884v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oursel" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.03.028" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662572v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Martin Hohenester" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Giorgi" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.08.036" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625992v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Hansbauer" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b03189" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191299v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barral" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Morozumi" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Tanaka" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Govin" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.02.025" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143246v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coudereau" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Benayoun" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sch&#252;ler" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bischof" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14995" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01630103v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paoletti" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dugave" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.002" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403890v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duriez" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ezan" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3747" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842422v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150962" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842426v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b01001" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403905v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aros-Calt" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Muller" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boudah" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducruix" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Gervasi" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00697" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083903v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupr&#233;" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gilquin" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile F&#233;raudet-Tarisse" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dano" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01900" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403907v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goyallon" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7125" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RH3QZNFS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664183v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Martelet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#8217;hostis" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brasil&#232;s" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400991t" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403928v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caro" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Haustant" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.032946" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664192v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Olivier" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aros&#8208;calt" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2014.04.025" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2B3KB81-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02100032v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nozach" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pereira Ramos" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-37" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403933v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;cher" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21401" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ2JS13R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322388v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boussouar" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buchou" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.220095.113" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01616195v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thuret" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courbeyrette" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-8935-5-15" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01762925v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac300880x" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504060v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Khreich" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2008.12.021" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LFB8HM7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120860v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fenaille" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parisod" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Visani" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Populaire" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Tabet" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021887v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Guy" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360666v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lebredonchel" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/164_2025_745" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403545v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8814-3_18" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176035v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/fundamentals-and-applications-of-fourier-transform-mass-spectrometry/schmitt-kopplin/978-0-12-814013-0" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814013-0.00011-9" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403877v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6958-6_7" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790552v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9781493971183?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7119-0_10" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485637v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Utard" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Nia" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802338v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Karaki" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667070v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666938v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276775v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04280483v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venot" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castellli" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103568" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580177v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paccanelli" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lille-Laroucau" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03744845v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maleval" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferry" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cholet" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andasse" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mayne-l'Hermite" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361191v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Filipe" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154641v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010505v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renaudin" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prignon" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.4235" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329065v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fenaille" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mugherli" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738411v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435384v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiyi Xue" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsh" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435382v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591694v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Averty" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149277v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montagne" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836494v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontenelle Imma" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Hiba" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chollet C&#233;line" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Van Emeline" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechaumet Sylvain" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127934v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaignard" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351464v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644047v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Behkti" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941716v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kindler" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Coulleray" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Naim" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276720v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862041v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chalet" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647490v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402557v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351512v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Tajeddine" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739277v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Broc" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959019v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocme" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cunin" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662418v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara-Lou Kang" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierard" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401368v2" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285596v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398652v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063135v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Moyne" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cournoyer" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Castelli" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lamourette" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433700v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433702v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520539v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay-de Bettignies" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678528v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865249v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291909v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Mangelinck" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Coudereau" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Courbeyrette" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351910v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lucia Orsini Delgado" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Avril" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prigent" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouaix" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13020100" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fenaille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6787-4149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089320964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197148950" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Y6Qz9wYAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035748802X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rep&#233;rant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814603" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindro Bhattacharya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Aguilar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;nchez-Garrido" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jceh.2025.103410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Legrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Rousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boiry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02391-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Derbez-Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delatour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2025.105396" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Rambabu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boban D An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Vijaya Retnakumar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Karnam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2025.05.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raynor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;madeleine de Sainte-Agathe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel Post" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fokje Zijlstra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.70109" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines14010026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarein J C Kerbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Engelmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeba Habtesion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavitra Kumar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Hassan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado1648" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05468370v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Neil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200440" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Thanh Van" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Nabeebaccus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2025.115942" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eguether" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Th&#233;venot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12809" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh Nghia Pham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Finet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ART.43367" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Venot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344751" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenqin Cao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10133" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delabri&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gianfrotta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Hautbergue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-025-01051-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2025.1996" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drunat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202403065" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04728384v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liuu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Becher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21904" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05419086v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117513" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aveilla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet-Tarisse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marc&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120535" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sigaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christophe Boissier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Breckler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68477-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534577v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Julla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Girard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diedisheim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Saulnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Tran Vuong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.123.322757" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442293v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bitard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Kim Grellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lourdel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Prior Filipe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Hamon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-023-01791-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Eng Trinh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pinetre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barnab&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3525" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Durin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vuillaumier-Barrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2023.11.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663876v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdoun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003226v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Haouari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebredonchel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foulquier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.acc.2024.03.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334514v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15960" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625280v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#233;ne Bouhlel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caffin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14070349" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617221v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s George" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342535" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735796v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jacquemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Azevedo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14690667231218912" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003197v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00361" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543223v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00410" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455072v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vermeersch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Friedrich" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.202300040" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651766v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Eddine Benrahla" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Mohan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Trickovic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anne Castelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Alloul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103153" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106364v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mallebranche" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.05.007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04465763v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cazier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Georgin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fresneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR06753F" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398640v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Michieletto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delvaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13030311" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403488v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Weiss" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de la Pe&#241;a-Ramirez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jose Lozano" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-328708" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049803v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Tabet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21765" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279997v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2023.1118742" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455530v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laverdure" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dang Van" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Vallee" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Sanchis-Borja" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2023.02.1492" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04032831v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campeotto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1108895" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941308v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bousahba" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00940-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403495v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081279" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770463v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orliaguet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ejlalmanesh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballaire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diedisheim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32813-z" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940699v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JMS.4885" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401761v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Lefebvre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Blanco-Valle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14040249" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053984v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryann Pardieu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pasanisi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ling" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Dal Bello" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Penneroux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01573-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403499v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Tabone" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Garc&#237;a-Merino" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bressa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Elizabeth Rocha Guzman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Herrera Rocha" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07547" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403468v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.340236" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008723v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Bekhti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12050414" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401768v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00886" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008349v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rosati" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moguet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fuentes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Marrugo-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03586-z" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996889v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Duceau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blatzer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bardon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23544-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320088v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Conti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debacker" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2025315118" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403508v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Contrepois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes9020030" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103848v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roser" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eldin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gudimard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03096-4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455012v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Capdeville" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audran" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113750" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008302v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Antigny" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Bo&#235;t" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Haddad" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Masson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061559" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242854v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.1c00040" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533998v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338878" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352977v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Livet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Worbs" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Volland" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dorner" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13010052" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351392v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zaccherini" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Caraceni" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cl&#224;ria" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Lozano" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2020.11.035" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345961v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gilardoni" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;on&#231;o" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2021.152950" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981510v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pelle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rudler" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Alioua" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2021.114477" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176039v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decombat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vermerie" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.571948" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328447v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.1c00154" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403521v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sakhi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Wehbi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cogn&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgmr.2021.100775" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455053v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby Ng" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2021.07.005" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218685v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kiger" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guitton" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bend&#233;lac" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaldoun Ghazal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003028" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008385v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Curto" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L&#243;pez-Vicario" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2021.06.043" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04455054v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c07545" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403526v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu Van" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82947-1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389071v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hseiky" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crespo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pflieger" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes9020018" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321205v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent-Delorme" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alaix" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupr&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2021.05.016" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321294v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Sosicka" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2021.04.013" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04455047v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Saadi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallais" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dortet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00887" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146820v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Moyne" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Camara" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11020063" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401817v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubois" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Payen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00690" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565128v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010844" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403529v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier Saint-Hilaire" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4613" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320709v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tran-Maignan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Duc Mai" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129652" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203907v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renaudin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Orliaguet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prignon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217342" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350315v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.11.009" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735318v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Pourchet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kl&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott J Price" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105545" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321131v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier Saint Hilaire" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10040158" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02532123v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cazier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.9b00070" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945580v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Blanco" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lastrucci" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Kennani" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa163" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321788v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01545" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410982v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Oberacher" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sasse" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00314-9" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617746v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066719832758" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374883v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chollet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laboureur" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rincon" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;jean" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4445" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343068v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009957" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627994v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amoros" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.30363" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886179v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Filali" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chenau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fenaille" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718795978" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622592v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.08.04" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403536v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Richard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Porte" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05486c" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885924v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066719838924" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565929v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taudon" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973674v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kaszycki" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio La Rotta" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauly" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8414" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401815v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Faivre" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lukaszewicz" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52184-8" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449332v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619781v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Berdi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.12998" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02075752v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201813946" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154590v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damont" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Olivier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warnet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4372" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981971v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Viod&#233;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Benyounes" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verny" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9an00751b" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982000v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626546v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier St Hilaire" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05372" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161631v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Feng" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Antoine Lanfranchi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cotos Munoz" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesar Rodo" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ehrhardt" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00227D" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726171v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Orelle" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durmort" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Mathieu" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duch&#234;ne" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aros" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20558-z" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623414v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Girard" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Poujois" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fabre" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacaille" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debray" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2018.05.002" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164689v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wydau-Dematteis" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Meouche" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00648-18" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04303279v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Drouin-Garraud" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;line Jacquemont" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cano" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800021" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623303v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Jacquemont" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927051v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camuzat" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwena Latouche" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00589" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622128v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lezmi" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Blanc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-018-0224-9" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04303271v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01778379v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rubio-Pati&#241;o" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef P Bossowski" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco de Donatis" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villa" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.02.009" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04453791v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ruel" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morani" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.12.002" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987296v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carriel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon Garcia" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamourette" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy228" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01630103v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paoletti" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dugave" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.002" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620293v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Colsch" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Warnet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066717731668" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403576v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.10.043" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574347v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli A Hohenester" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit A Colsch" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A Junot" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A Fenaille" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx458" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403884v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oursel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.03.028" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662572v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Martin Hohenester" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Giorgi" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.08.036" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143246v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coudereau" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Benayoun" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sch&#252;ler" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bischof" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14995" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191299v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barral" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Morozumi" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Tanaka" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Govin" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.02.025" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625992v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Hansbauer" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b03189" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403890v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duriez" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ezan" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3747" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842422v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150962" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842426v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b01001" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403907v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goyallon" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7125" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RH3QZNFS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403905v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aros-Calt" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Muller" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boudah" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducruix" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Gervasi" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00697" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083903v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupr&#233;" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gilquin" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile F&#233;raudet-Tarisse" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dano" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01900" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664183v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Martelet" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#8217;hostis" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brasil&#232;s" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400991t" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403928v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caro" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Haustant" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.032946" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664192v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Olivier" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aros&#8208;calt" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2014.04.025" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2B3KB81-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02100032v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nozach" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pereira Ramos" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-37" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403933v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;cher" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21401" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ2JS13R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322388v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boussouar" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buchou" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.220095.113" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01616195v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thuret" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courbeyrette" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-8935-5-15" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01762925v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac300880x" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504060v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Khreich" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2008.12.021" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LFB8HM7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120860v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fenaille" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parisod" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Visani" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Populaire" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Tabet" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021887v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Guy" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360666v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lebredonchel" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/164_2025_745" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176035v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/fundamentals-and-applications-of-fourier-transform-mass-spectrometry/schmitt-kopplin/978-0-12-814013-0" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814013-0.00011-9" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403545v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8814-3_18" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403877v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6958-6_7" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790552v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9781493971183?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7119-0_10" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485637v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Utard" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Nia" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802338v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Karaki" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667070v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666938v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276775v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04280483v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venot" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castellli" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103568" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580177v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paccanelli" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lille-Laroucau" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03744845v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maleval" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferry" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cholet" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andasse" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mayne-l'Hermite" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361191v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Filipe" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154641v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010505v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renaudin" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prignon" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.4235" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329065v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fenaille" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mugherli" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738411v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435382v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiyi Xue" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsh" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435384v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836494v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontenelle Imma" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Hiba" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chollet C&#233;line" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Van Emeline" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechaumet Sylvain" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591694v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Averty" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149277v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montagne" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647490v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351464v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127934v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaignard" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644047v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Behkti" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941716v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kindler" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Coulleray" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Naim" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276720v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862041v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chalet" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402557v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351512v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Tajeddine" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739277v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Broc" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959019v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocme" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cunin" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662418v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara-Lou Kang" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierard" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398652v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401368v2" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285596v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063135v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Moyne" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cournoyer" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Castelli" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lamourette" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433702v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433700v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520539v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay-de Bettignies" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678528v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865249v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291909v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Mangelinck" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Coudereau" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Courbeyrette" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351910v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lucia Orsini Delgado" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Avril" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prigent" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouaix" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13020100" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>