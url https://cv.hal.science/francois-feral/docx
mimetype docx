--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -160,1134 +160,1134 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Valeurs populaires et valeurs républicaines dans un village de pêcheurs du Bas-Languedoc »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandeurs et misères des prud'homies de pêcheurs de Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internationale du Laboratoire Méditerranéen de droit public : Droit(s) de la Mer Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Méditerranéen de droit public, Oct 2022, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du droit public républicain aux politiques publiques : deux siècles de transformation de l'action publique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de coopération universitaire franco-chinoise UNH-UPVD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Normale du Henan, Jun 2015, Xinxiang, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers et les inspirations plurielles du droit africain : réflexions sur la production du droit en général et en Afrique en particulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commnet frabrique-t-on le droit en Afrique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Gabon; Symposium Juridique de Libreville, Nov 2013, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’administration régulatrice, matrice de la gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit public à l'épreuve de la gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées franco-espagnole de droit public; Universités de la Corogne et de Perpignan, Sep 2011, Perpignan, France. pp. 23-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme, contenu et mode de production de la norme juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intégration de la coutume dans l’élaboration de la norme environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nouvelle-Calédonie LARJE, Oct 2009, Nouméa, Nouvelle-Calédonie. pp. 88-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations des principes de loyauté commerciale dans le cadre de la Communauté européenne : l'évolution de la répression des fraudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loyauté du commerce et droit de l'Union Eurépéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDED, Oct 2008, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ile de Moorea, de l'océan nourricier à la mer recréatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vucher-Vésin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance of South Pacific Marine Protected Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRCP-CRIOBE, Coral Reef Initiatie South Pacific, Sep 2010, Moorea, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse du Séminaire international « Gouvernance des aires marines protégées dans le Pacifique Sud »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance of South Pacific Marine Protected Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPHE l'Institut de recherche des récifs coralliens; CRISP Coral Reef Initiative for the South Pacific, Sep 2010, Moorea, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse institutionnelle de la gouvernance des aires marines protégées : l’exemple du PGEM de Moorea en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 11th Pacific sciences inter-congress 02-06 march 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique public/privé dans la question de l’accès et le partage des avantages des ressources génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Pacific sciences inter-congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PSI, Mar 2009, Papeete, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialectical Approach in Law and Devlopement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Dynamics in Comparative Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Örebro University International comparative law Symposium«, Jul 2007, Örebro, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi de 1905 sur les fraudes et falsifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La loi du 1° août 1905 sur les fraudes et falsifications : cent ans de protection des consommateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l’Economie et des Finances, Sep 2005, Perpignan, France. p. 99/134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible exploitation durable des ressources halieutique : crise et mondialisation des pêches maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigationes para una pesca responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro d’Estudis Maritims Universitat de Gerona, Nov 2005, Gerona, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La V° République et les transformations de la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de la démocratie, regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse II Le Mirail, Dec 1999, Caracassone, France. pp.P. 163-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714329v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-04645244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3359,51 +3359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;ral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634773v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682847v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970307v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vucher-V&#233;sin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683607v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mapou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Madinier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693419v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682941v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Bai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cataldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Otis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guibal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Constans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvelise Delalbre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;ral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645244v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697387v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970307v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vucher-V&#233;sin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692284v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682883v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683607v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mapou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Madinier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693419v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682941v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Bai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cataldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Otis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guibal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Constans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvelise Delalbre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>