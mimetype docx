--- v1 (2026-04-11)
+++ v2 (2026-05-15)
@@ -702,178 +702,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ile de Moorea, de l'océan nourricier à la mer recréatrice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Vucher-Vésin</w:t>
+                <w:t xml:space="preserve">Synthèse du Séminaire international « Gouvernance des aires marines protégées dans le Pacifique Sud »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance of South Pacific Marine Protected Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRCP-CRIOBE, Coral Reef Initiatie South Pacific, Sep 2010, Moorea, Polynésie française</w:t>
+              <w:t xml:space="preserve">, EPHE l'Institut de recherche des récifs coralliens; CRISP Coral Reef Initiative for the South Pacific, Sep 2010, Moorea, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970307v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04682972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ile de Moorea, de l'océan nourricier à la mer recréatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">François Féral</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vucher-Vésin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance of South Pacific Marine Protected Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EPHE l'Institut de recherche des récifs coralliens; CRISP Coral Reef Initiative for the South Pacific, Sep 2010, Moorea, Polynésie française</w:t>
+              <w:t xml:space="preserve">, IRCP-CRIOBE, Coral Reef Initiatie South Pacific, Sep 2010, Moorea, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682972v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse institutionnelle de la gouvernance des aires marines protégées : l’exemple du PGEM de Moorea en Polynésie française</w:t>
               </w:r>
@@ -3359,51 +3359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;ral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645244v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697387v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970307v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vucher-V&#233;sin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692284v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682883v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683607v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mapou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Madinier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693419v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682941v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Bai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cataldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Otis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guibal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Constans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvelise Delalbre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;ral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645244v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697387v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vucher-V&#233;sin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692284v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682883v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683607v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mapou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Madinier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693419v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682941v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Bai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cataldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Otis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guibal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Constans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvelise Delalbre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>