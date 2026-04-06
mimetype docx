--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1793,295 +1793,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04266511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing intensity drives a trophic shift in the diet of common alpine birds</w:t>
+                <w:t xml:space="preserve">Geographic origin and social status of the Gallic warriors from Ribemont‐sur‐Ancre (France) studied through isotope systematics of bone remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Chiffard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
+                <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Yoccoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Blanquet</w:t>
+                <w:t xml:space="preserve">Jannick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Prilaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.AGEE.2023.108418⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.3172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335619v1</w:t>
+                <w:t xml:space="preserve">hal-03828010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic origin and social status of the Gallic warriors from Ribemont‐sur‐Ancre (France) studied through isotope systematics of bone remains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grazing intensity drives a trophic shift in the diet of common alpine birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannick Ricard</w:t>
+                <w:t xml:space="preserve">Jules Chiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Prilaux</w:t>
+                <w:t xml:space="preserve">Nigel Yoccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy E. Martin</w:t>
+                <w:t xml:space="preserve">Elodie Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (1), pp.39-50. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 348, pp.108418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oa.3172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.AGEE.2023.108418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828010v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Latitude Dinosaur Nesting Strategies during the Latest Cretaceous in North-Eastern Russia</w:t>
               </w:r>
@@ -2240,51 +2240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Atrops</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2593,295 +2593,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-isotopic study reveals the palaeoecology of a sebecid from the Paleocene of Bolivia</w:t>
+                <w:t xml:space="preserve">Paleoenvironmental implications of Permo-Triassic geographic shift in oxygen stable isotope (δ&amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O&amp;lt;SUB&amp;gt;p&amp;lt;/SUB&amp;gt;) from tetrapod bone in the South African Karoo Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
+                <w:t xml:space="preserve">Kévin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy E Martin</w:t>
+                <w:t xml:space="preserve">Julie Luyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu G Faure-Brac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian de Muizon</w:t>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111667⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 205, pp.104999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.104999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133611v1</w:t>
+                <w:t xml:space="preserve">insu-04199332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironmental implications of Permo-Triassic geographic shift in oxygen stable isotope (δ&amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O&amp;lt;SUB&amp;gt;p&amp;lt;/SUB&amp;gt;) from tetrapod bone in the South African Karoo Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-isotopic study reveals the palaeoecology of a sebecid from the Paleocene of Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy E Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Rey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Mathieu G Faure-Brac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Luyt</w:t>
+                <w:t xml:space="preserve">Stéphane Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+                <w:t xml:space="preserve">Christian de Muizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 205, pp.104999. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 625, pp.111667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.104999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04199332v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironmental and palaeoecological reconstructions based on oxygen, carbon and sulfur isotopes of Early Permian shark spines from the French Massif central</w:t>
               </w:r>
@@ -3403,77 +3403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen isotope measurements of bone and dental tissues from archaeological human and animal samples and their use as climatic and diet proxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3531,295 +3531,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waziers (France) : les isotopes de l'oxygène des dents de grands mammifères pour reconstruire les paléotempératures de l'avant-dernière transition Glaciaire/Interglaciaire (SIM 6/5)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">Climate conditions and dietary practices during the Second Iron Age studied through the multi-isotope analysis of bones and teeth from individuals of Thézy-Glimont, Picardie, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.17334⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-022-01534-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925368v1</w:t>
+                <w:t xml:space="preserve">hal-03620017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate conditions and dietary practices during the Second Iron Age studied through the multi-isotope analysis of bones and teeth from individuals of Thézy-Glimont, Picardie, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Béchennec</w:t>
+                <w:t xml:space="preserve">Waziers (France) : les isotopes de l'oxygène des dents de grands mammifères pour reconstruire les paléotempératures de l'avant-dernière transition Glaciaire/Interglaciaire (SIM 6/5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.61. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1, 33 (4), pp.323-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-022-01534-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.17334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620017v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-element (13C, 2H and 34S) bulk and compound-specific stable isotope analysis for authentication of Allium species essential oils</w:t>
               </w:r>
@@ -3978,64 +3978,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 128, pp.105336. </w:t>
@@ -4341,77 +4341,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gauls experienced the Roman Warm Period: Oxygen isotope study of the Gallic site of Thézy-Glimont, Picardie, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4475,51 +4475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotopes (δ18O and δ13C) give new perspective on the ecology and diet of Endothiodon bathystoma (Therapsida, Dicynodontia) from the late Permian of the South African Karoo Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4527,51 +4527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Luyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 556, pp.109882. </w:t>
@@ -4603,559 +4603,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic and time series investigations of recent stalagmites (1945–2018), Schlossberg tunnels, Graz, Austria: implications for climate change in Central Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">Last Interglacial sea surface warming during the sea-level highstand in the Canary Islands: Implications for the Canary Current and the upwelling off African coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octavian Duliu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette Mélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Francisco Betancort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP507-2019-154⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.106246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903342v1</w:t>
+                <w:t xml:space="preserve">hal-03013888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last Interglacial sea surface warming during the sea-level highstand in the Canary Islands: Implications for the Canary Current and the upwelling off African coast</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clauzel</w:t>
+                <w:t xml:space="preserve">Thermophysiologies of Jurassic marine crocodylomorphs inferred from the oxygen isotope composition of their tooth apatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Séon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Francisco Betancort</w:t>
+                <w:t xml:space="preserve">Jérémy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Middleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106246⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1793), pp.20190139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013888v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous δ2H and δ18O analyses of water inclusions in halite with Off-Axis Integrated Cavity Output Spectroscopy (OA-ICOS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55, pp.e4615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jms.4615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysiologies of Jurassic marine crocodylomorphs inferred from the oxygen isotope composition of their tooth apatite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark Young</w:t>
+                <w:t xml:space="preserve">Isotopic and time series investigations of recent stalagmites (1945–2018), Schlossberg tunnels, Graz, Austria: implications for climate change in Central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Voica Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Middleton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Octavian Duliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Peter Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 375 (1793), pp.20190139. </w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 507 (1), pp.193-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP507-2019-154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991781v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ18O and δ13C of diagenetic land snail shells from the Pliocene (Zanclean) of Lanzarote, Canary Archipelago: Do they still record some climatic parameters?</w:t>
               </w:r>
@@ -5405,51 +5405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'analyse multi-isotopes pour l'authentification des huiles essentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Anchisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,51 +5647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotopes and ecological inferences of Permian (Guadalupian) tetrapods from the main Karoo Basin of South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5699,51 +5699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Luyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 538, pp.109485. </w:t>
@@ -5807,51 +5807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Porcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6049,64 +6049,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of sea-surface temperatures in the Canary Islands during Marine Isotope Stage 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6843,278 +6843,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D/H fractionation during sublimation of water ice at low temperatures into a vacuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euryhaline ecology of early tetrapods revealed by stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Mortimer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Carpenter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 158, pp.25--33. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 558 (7708), pp.68 - 72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2018.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0159-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326507v1</w:t>
+                <w:t xml:space="preserve">hal-01817999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euryhaline ecology of early tetrapods revealed by stable isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Goedert</w:t>
+                <w:t xml:space="preserve">D/H fractionation during sublimation of water ice at low temperatures into a vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mortimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 558 (7708), pp.68 - 72. </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.25--33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0159-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817999v1</w:t>
+                <w:t xml:space="preserve">hal-02326507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ 13 C signal of earthworm calcite granules: A new proxy for palaeoprecipitation reconstructions during the Last Glacial in western Europe</w:t>
               </w:r>
@@ -7772,295 +7772,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene (Burdigalian) seawater and air temperatures estimated from the geochemistry of fossil remains from the Aquitaine Basin, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">d18O-Derived incubation temperatures of oviraptorosaur eggs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.04.024⟩</w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pala.12311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690485v1</w:t>
+                <w:t xml:space="preserve">hal-01561556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d18O-Derived incubation temperatures of oviraptorosaur eggs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miocene (Burdigalian) seawater and air temperatures estimated from the geochemistry of fossil remains from the Aquitaine Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mazin</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 481, pp.14 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pala.12311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561556v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope fractionation between bird bone phosphate and drinking water</w:t>
               </w:r>
@@ -8180,51 +8180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotopes suggest elevated thermometabolism within multiple Permo-Triassic therapsid clades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8232,51 +8232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Abdala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.e28589. </w:t>
@@ -11036,51 +11036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12257,302 +12257,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and oxygen isotope fractionations between aragonite and calcite of shells from modern molluscs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D/H equilibrium fractionation between H2O and H-2 as a function of the salinity of aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bodergat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 332, pp.92-101. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 291, pp.236-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.034⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829889v1</w:t>
+                <w:t xml:space="preserve">hal-00690030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D/H equilibrium fractionation between H2O and H-2 as a function of the salinity of aqueous solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Carbon and oxygen isotope fractionations between aragonite and calcite of shells from modern molluscs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Hutzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Bodergat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danièle Grosheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 291, pp.236-240. </w:t>
+              <w:t xml:space="preserve">, 2012, 332, pp.92-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690030v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable carbon and oxygen isotope compositions of invertebrate carbonate shells and the reconstruction of paleotemperatures and paleosalinities—A case study of the early Pleistocene of Rhodes, Greece</w:t>
               </w:r>
@@ -13425,51 +13425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Buffetaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14512,51 +14512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula B. Goehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Muizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Cappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15297,103 +15297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ18Op geographical variability within the South African Karoo Basin during Permo-Triassic based on tetrapod apatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Luyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Bone Diagenesis Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Evora, Portugal</w:t>
@@ -15547,77 +15547,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les isotopes de l'hydrogène contenus dans les tissus osseux et dentaires de populations archéologiques et leurs usages comme proxys paléoclimatiques et paléoalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15685,77 +15685,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réchauffement des eaux de surface océaniques aux Îles Canaries durant le dernier interglaciaire : implications pour le courant des Canaries et l'upwelling ouest africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Melieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Franscico Betancort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15797,51 +15797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotopes suggest elevated thermometabolism within multiple Permo-Triassic therapsid clades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15849,51 +15849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Abdala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Biennial Conference of the Palaeontological Society of Southern Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Stellenbosch, South Africa</w:t>
@@ -16243,51 +16243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Francisco Betancort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Lomoschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16704,90 +16704,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléotempératures, paléoenvironnements et occupations néandertaliennes à Waziers (France) au cours de l'avant-dernière transition Glaciaire/Interglaciaire (SIM6/5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Mélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17480,51 +17480,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C16576E"/>
+    <w:nsid w:val="86210FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17711,51 +17711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fourel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3094-7003" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19661550X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/269148389557910712829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poulallion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Killian Galv&#225;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Seldes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Zigar&#225;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Recagno Browning" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2025.101729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769137v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broussard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Trop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Daeschler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37631.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duhamel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Canoville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vin&#231;on-Laugier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Voica Bojar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bojar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Chmiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2024.2380059" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsan Ben Jamaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Nouira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55730/1300-0179.3187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Badri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-024-00507-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103825" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Galv&#225;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104784" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Hadjisterkotis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mitsainas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Bergmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09740-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138258" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04015815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Tabaja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-619-2023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brasseur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Catteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245648" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04335619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AGEE.2023.108418" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03828010v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3172" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina B Golovneva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Godefroit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040565" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885435v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anquetin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bourgeais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1175128" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162750" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Faure-Brac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Muizon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111667" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Luyt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104999" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luccisano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pradel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111760" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03686586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2671-2022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03718018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ndiaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107609" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105676" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925368v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17334" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijiao Yao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108086" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293366v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105336" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000561v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Kusuhashi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Saegusa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masateru Shibata" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ikegami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104602" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-019-1664-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Day" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109882" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903342v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Duliu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2019-154" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013888v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Betancort" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106246" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891946v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4615" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991781v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Young" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Middleton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0139" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991811v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sanchez Marco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lomoschitz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Betancort" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103702" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02523016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Cui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lamade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16480" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02523013v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Blamey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Brand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fralick" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119583" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109485" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Linglin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72326-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02548634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Speciale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Di Sansebastiano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Iann&#236;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102332" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barral" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.65" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985977v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dem&#233;ny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Gugora" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kesj&#225;r" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104979" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155268v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4323" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02060631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nouailhat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991841v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12285" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175499v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benn&#224;sar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.04.035" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326507v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mortimer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carpenter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.05.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806849v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.11.017" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLQFD2G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02149686v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan Vasile" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.02.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326514v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schollhorn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schlogl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Segit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.09.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01690485v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.04.024" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01561556v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12311" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01690007v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-017-1468-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01692941v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abdala" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.28589" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576278v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23246" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329276v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08234-0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468387v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01596692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Demeny" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lange" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7996" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769924v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.09.008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXSM49H2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215068v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.02.045" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233877v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.10.032" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q25XGJTP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369468v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7690" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6JCXBFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331140v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kovacs" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Czuppon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1241-0" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994722v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2015.018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262225v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nogueira Da Costa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Bondanese" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaouen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1415151112" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361610v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecuyer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2014.00297.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5NS4828-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02334191v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martineau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emoke Toth" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes G&#246;r&#246;g" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2015.70.133" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362387v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.08.016" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KP5TF3S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994726v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angst" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffetaut" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.011" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGF3SC8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366836v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.055" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358955v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7048" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3274ZNDF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066399v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.06.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31X260C2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341456v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Pouech" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.05.036" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994728v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDRB26R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994731v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1158-2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110386v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.014" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MB0K5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836873v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.03.007" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880188v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Kostopoulos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Koufos" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.05.003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4X4XW0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994734v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Koufos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.07.021" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81NQ3GX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674961v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudrand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.11.003" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLPK4MZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829889v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.034" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN1S4VR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690030v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bodergat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.017" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW6ZHZBQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107887v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.06.009" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZSM47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690024v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pelisson" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Burgevin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2011.01925.x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882199v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31212.1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668347v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kupka" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5056" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNFNXWPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579553v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02513.x" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0L858ZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590001v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.03.001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9D9KF69-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465007v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g30402.1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628095v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1187443" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686890v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994778v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP315.19" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459382v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.005" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW4JG49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00455146v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula B. Goehlich" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cappetta" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.04.001" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTV04T83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556891v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heran" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03865359v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Liebe Delsett" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Jane Roberts" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918695v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Golovneva" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851654v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589246v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588056v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850545v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marechal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Melieres" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Franscico Betancort" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851349v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882621v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Daliran" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537986v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-E. L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132607v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montigny" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04659518v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284884v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284905v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925685v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870048v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006080v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456321v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Forgues" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01878217v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10206" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fourel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3094-7003" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19661550X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/269148389557910712829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poulallion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Killian Galv&#225;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Seldes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Zigar&#225;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Recagno Browning" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2025.101729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769137v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broussard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Trop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Daeschler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37631.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duhamel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Canoville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vin&#231;on-Laugier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Voica Bojar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bojar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Chmiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2024.2380059" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsan Ben Jamaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Nouira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55730/1300-0179.3187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Badri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-024-00507-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103825" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Galv&#225;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104784" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Hadjisterkotis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mitsainas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Bergmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09740-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138258" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04015815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Tabaja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-619-2023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brasseur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Catteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245648" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03828010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3172" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04335619v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AGEE.2023.108418" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina B Golovneva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Godefroit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040565" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885435v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anquetin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bourgeais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1175128" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162750" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Luyt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104999" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133611v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Faure-Brac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Muizon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111667" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luccisano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pradel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111760" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03686586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2671-2022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03718018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ndiaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107609" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105676" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17334" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijiao Yao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108086" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293366v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105336" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000561v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Kusuhashi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Saegusa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masateru Shibata" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ikegami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104602" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-019-1664-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Day" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109882" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Betancort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106246" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991781v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Young" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Middleton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0139" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891946v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4615" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Duliu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2019-154" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991811v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sanchez Marco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lomoschitz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Betancort" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103702" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02523016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Cui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lamade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16480" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02523013v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Blamey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Brand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fralick" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119583" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109485" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Linglin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72326-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02548634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Speciale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Di Sansebastiano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Iann&#236;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102332" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barral" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.65" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985977v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dem&#233;ny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Gugora" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kesj&#225;r" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104979" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155268v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4323" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02060631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nouailhat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991841v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12285" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175499v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benn&#224;sar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.04.035" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326507v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mortimer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carpenter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.05.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806849v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.11.017" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLQFD2G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02149686v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan Vasile" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.02.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326514v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schollhorn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schlogl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Segit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.09.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01561556v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12311" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01690485v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.04.024" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01690007v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-017-1468-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01692941v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abdala" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.28589" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576278v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23246" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329276v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08234-0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468387v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01596692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Demeny" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lange" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7996" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769924v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.09.008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXSM49H2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215068v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.02.045" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233877v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.10.032" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q25XGJTP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369468v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7690" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6JCXBFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331140v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kovacs" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Czuppon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1241-0" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994722v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2015.018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262225v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nogueira Da Costa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Bondanese" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaouen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1415151112" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361610v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecuyer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2014.00297.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5NS4828-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02334191v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martineau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emoke Toth" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes G&#246;r&#246;g" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2015.70.133" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362387v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.08.016" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KP5TF3S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994726v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angst" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffetaut" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.011" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGF3SC8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366836v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.055" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358955v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7048" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3274ZNDF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066399v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.06.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31X260C2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341456v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Pouech" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.05.036" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994728v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDRB26R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994731v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1158-2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110386v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.014" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MB0K5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836873v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.03.007" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880188v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Kostopoulos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Koufos" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.05.003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4X4XW0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994734v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Koufos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.07.021" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81NQ3GX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674961v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudrand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.11.003" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLPK4MZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690030v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bodergat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.017" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW6ZHZBQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829889v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.034" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN1S4VR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107887v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.06.009" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZSM47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690024v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pelisson" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Burgevin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2011.01925.x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882199v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31212.1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668347v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kupka" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5056" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNFNXWPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579553v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02513.x" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0L858ZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590001v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.03.001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9D9KF69-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465007v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g30402.1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628095v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1187443" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686890v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994778v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP315.19" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459382v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.005" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW4JG49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00455146v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula B. Goehlich" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cappetta" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.04.001" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTV04T83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556891v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heran" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03865359v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Liebe Delsett" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Jane Roberts" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918695v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Golovneva" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851654v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589246v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588056v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850545v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marechal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Melieres" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Franscico Betancort" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851349v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882621v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Daliran" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537986v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-E. L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132607v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montigny" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04659518v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284884v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284905v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925685v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870048v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006080v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456321v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Forgues" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01878217v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10206" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>