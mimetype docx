--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -202,3036 +202,3036 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Empire Builders: A multi-isotopic analysis of the skeletal remains from the Llullaillaco volcano cemetery (Salta, Argentina)</w:t>
+                <w:t xml:space="preserve">Oxygen and sulfur stable isotope ratios of Late Devonian vertebrates trace the relative salinity of their aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Poulallion</w:t>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violeta Killian Galván</w:t>
+                <w:t xml:space="preserve">David Broussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Seldes</w:t>
+                <w:t xml:space="preserve">Jeffrey Trop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Fernanda Zigarán</w:t>
+                <w:t xml:space="preserve">Edward Daeschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Recagno Browning</w:t>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80, pp.101729. </w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaa.2025.101729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/B37631.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347647v1</w:t>
+                <w:t xml:space="preserve">hal-04769137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and sulfur stable isotope ratios of Late Devonian vertebrates trace the relative salinity of their aquatic environments</w:t>
+                <w:t xml:space="preserve">Inferring bird migration from bone isotopes and histology: A fossil‐friendly methodological framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Goedert</w:t>
+                <w:t xml:space="preserve">Anaïs Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Broussard</w:t>
+                <w:t xml:space="preserve">Aurore Canoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Trop</w:t>
+                <w:t xml:space="preserve">Arnaud Vinçon-Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Daeschler</w:t>
+                <w:t xml:space="preserve">Julien Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.531-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/B37631.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769137v1</w:t>
+                <w:t xml:space="preserve">hal-05512598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring bird migration from bone isotopes and histology: A fossil‐friendly methodological framework</w:t>
+                <w:t xml:space="preserve">Monitoring of stable isotope composition of precipitation reveals thunderstorm dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Duhamel</w:t>
+                <w:t xml:space="preserve">Ana-Voica Bojar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Canoville</w:t>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Vinçon-Laugier</w:t>
+                <w:t xml:space="preserve">Hans-Peter Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Joseph</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stanislaw Chmiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70211⟩</w:t>
+              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10256016.2024.2380059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512598v1</w:t>
+                <w:t xml:space="preserve">hal-04885531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of stable isotope composition of precipitation reveals thunderstorm dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Empire Builders: A multi-isotopic analysis of the skeletal remains from the Llullaillaco volcano cemetery (Salta, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Poulallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Voica Bojar</w:t>
+                <w:t xml:space="preserve">Violeta Killian Galván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">Verónica Seldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Peter Bojar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">María Fernanda Zigarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislaw Chmiel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriela Recagno Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80, pp.101729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10256016.2024.2380059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaa.2025.101729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04885531v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of avian migration patterns using stable isotope analysis in the Galite Archipelago, Tunisia</w:t>
+                <w:t xml:space="preserve">Forest and agricultural dynamics in the Haouz plain over the last millennium: archaeobotanical and isotopic research at Aghmat (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsan Ben Jamaa</w:t>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Nouira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Fatima-Ezzahra Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Fili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55730/1300-0179.3187⟩</w:t>
+              <w:t xml:space="preserve">Human Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (2), pp.255-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10745-024-00507-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955278v1</w:t>
+                <w:t xml:space="preserve">halshs-04591569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest and agricultural dynamics in the Haouz plain over the last millennium: archaeobotanical and isotopic research at Aghmat (Morocco)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional heterothermies recorded in the oxygen isotope composition of harbour seal skeletal elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cartier</w:t>
+                <w:t xml:space="preserve">Nicolas Séon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Marie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Fili</w:t>
+                <w:t xml:space="preserve">Guillaume Suan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10745-024-00507-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.103825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04591569v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional heterothermies recorded in the oxygen isotope composition of harbour seal skeletal elements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Suan</w:t>
+                <w:t xml:space="preserve">The Inca child of the Quehuar volcano: Stable isotopes clue to geographic origin and seasonal diet, with putative seaweed consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Poulallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Galván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Verónica Seldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda Zigarán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Recagno Browning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103825⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59, pp.104784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633815v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inca child of the Quehuar volcano: Stable isotopes clue to geographic origin and seasonal diet, with putative seaweed consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Poulallion</w:t>
+                <w:t xml:space="preserve">Trophic differentiation between the endemic Cypriot mouse and the house mouse: a study coupling stable isotopes and morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violeta Galván</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Recagno Browning</w:t>
+                <w:t xml:space="preserve">Eleftherios Hadjisterkotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Mitsainas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maï Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104784⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (4), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10914-024-09740-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741268v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic differentiation between the endemic Cypriot mouse and the house mouse: a study coupling stable isotopes and morphometrics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of avian migration patterns using stable isotope analysis in the Galite Archipelago, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleftherios Hadjisterkotis</w:t>
+                <w:t xml:space="preserve">Hsan Ben Jamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Mitsainas</w:t>
+                <w:t xml:space="preserve">Said Nouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maï Bergmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (4), pp.44. </w:t>
+              <w:t xml:space="preserve">Turkish Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.327 - 335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10914-024-09740-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55730/1300-0179.3187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877814v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-element stable isotope geochemistry and arsenic speciation of hydrothermal vent fauna (Alviniconcha sp., Ifremeria nautilei and Eochionelasmus ohtai manusensis), Manus Basin, Papua New Guinea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Voica Bojar</w:t>
+                <w:t xml:space="preserve">High-Latitude Dinosaur Nesting Strategies during the Latest Cretaceous in North-Eastern Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lecuyer</w:t>
+                <w:t xml:space="preserve">Lina B Golovneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Maher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Pascal Godefroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138258⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d15040565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888039v1</w:t>
+                <w:t xml:space="preserve">hal-04127789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of mercury concentration of ancient olive groves of Lebanon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geographic origin and social status of the Gallic warriors from Ribemont‐sur‐Ancre (France) studied through isotope systematics of bone remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Amouroux</w:t>
+                <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamis Chalak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
+                <w:t xml:space="preserve">Jannick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Prilaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-619-2023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.3172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015815v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of water balance maintenance in Orcinus orca and Tursiops truncatus using oxygen isotopes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grazing intensity drives a trophic shift in the diet of common alpine birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Tacail</w:t>
+                <w:t xml:space="preserve">Jules Chiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidonie Catteau</w:t>
+                <w:t xml:space="preserve">Nigel Yoccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.245648⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 348, pp.108418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.AGEE.2023.108418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04266511v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic origin and social status of the Gallic warriors from Ribemont‐sur‐Ancre (France) studied through isotope systematics of bone remains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">δ2H and δ18O of river water from a high-altitude humid plain of the southern Alps: Implications for the interpretation of the isotopic compositions of bioapatite from humans living close to mountain areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Atrops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannick Ricard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.3172⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, pp.104020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828010v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing intensity drives a trophic shift in the diet of common alpine birds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Blanquet</w:t>
+                <w:t xml:space="preserve">Multi-isotopic analysis reveals the early stem turtle Odontochelys as a nearshore herbivorous forager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Séon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.AGEE.2023.108418⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1175128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335619v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Latitude Dinosaur Nesting Strategies during the Latest Cretaceous in North-Eastern Russia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of groundwater origins and vulnerability based on multi-tracer investigations: New contributions from passive sampling and suspect screening approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pinasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina B Golovneva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Garcia</w:t>
+                <w:t xml:space="preserve">Félix Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d15040565⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 876, pp.162750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127789v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ2H and δ18O of river water from a high-altitude humid plain of the southern Alps: Implications for the interpretation of the isotopic compositions of bioapatite from humans living close to mountain areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">A multi-isotopic study reveals the palaeoecology of a sebecid from the Paleocene of Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy E Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Atrops</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clauzel</w:t>
+                <w:t xml:space="preserve">Mathieu G Faure-Brac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Muizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104020⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 625, pp.111667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616164v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-isotopic analysis reveals the early stem turtle Odontochelys as a nearshore herbivorous forager</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Goedert</w:t>
+                <w:t xml:space="preserve">Paleoenvironmental implications of Permo-Triassic geographic shift in oxygen stable isotope (δ&amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O&amp;lt;SUB&amp;gt;p&amp;lt;/SUB&amp;gt;) from tetrapod bone in the South African Karoo Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bourgeais</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1175128⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 205, pp.104999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.104999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885435v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04199332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of groundwater origins and vulnerability based on multi-tracer investigations: New contributions from passive sampling and suspect screening approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waziers le Bas-Terroir (plaine de la Scarpe, nord de la France) : synthèse des études sur les observations 2011-2015 et mise en évidence d’un enregistrement sédimentaire continu de la fin du saalien (SIM 6) à l’optimum eemien (SIM 5e)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fildier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Vallier</w:t>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162750⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.45-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.17705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350840v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironmental implications of Permo-Triassic geographic shift in oxygen stable isotope (δ&amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O&amp;lt;SUB&amp;gt;p&amp;lt;/SUB&amp;gt;) from tetrapod bone in the South African Karoo Basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Rey</w:t>
+                <w:t xml:space="preserve">Palaeoenvironmental and palaeoecological reconstructions based on oxygen, carbon and sulfur isotopes of Early Permian shark spines from the French Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luccisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.104999⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 628, pp.111760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04199332v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-isotopic study reveals the palaeoecology of a sebecid from the Paleocene of Bolivia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu G Faure-Brac</w:t>
+                <w:t xml:space="preserve">Multi-element stable isotope geochemistry and arsenic speciation of hydrothermal vent fauna (Alviniconcha sp., Ifremeria nautilei and Eochionelasmus ohtai manusensis), Manus Basin, Papua New Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Voica Bojar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jouve</w:t>
+                <w:t xml:space="preserve">Christophe Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian de Muizon</w:t>
+                <w:t xml:space="preserve">William Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Peter Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 625, pp.111667. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 324, pp.138258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133611v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironmental and palaeoecological reconstructions based on oxygen, carbon and sulfur isotopes of Early Permian shark spines from the French Massif central</w:t>
+                <w:t xml:space="preserve">Seasonal variation of mercury concentration of ancient olive groves of Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Luccisano</w:t>
+                <w:t xml:space="preserve">Nagham Tabaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Cuny</w:t>
+                <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Pradel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Lamis Chalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111760⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.619 - 633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-619-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554856v1</w:t>
+                <w:t xml:space="preserve">hal-04015815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waziers le Bas-Terroir (plaine de la Scarpe, nord de la France) : synthèse des études sur les observations 2011-2015 et mise en évidence d’un enregistrement sédimentaire continu de la fin du saalien (SIM 6) à l’optimum eemien (SIM 5e)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+                <w:t xml:space="preserve">Determination of water balance maintenance in Orcinus orca and Tursiops truncatus using oxygen isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hérisson</w:t>
+                <w:t xml:space="preserve">Isabelle Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
+                <w:t xml:space="preserve">Christopher Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+                <w:t xml:space="preserve">Théo Tacail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Gauthier</w:t>
+                <w:t xml:space="preserve">Sidonie Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (1), pp.45-63. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 226 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.17705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.245648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199824v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04266511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-skeletal variability in phosphate oxygen isotope composition reveals regional heterothermies in marine vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Suan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (10), pp.2671-2681. </w:t>
@@ -3282,77 +3282,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Holocene Climate and Environmental changes of Niayes Peat Bog in Northern coast of Senegal (NW Africa) based on Stable Isotopes and Charcoals Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3403,103 +3403,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen isotope measurements of bone and dental tissues from archaeological human and animal samples and their use as climatic and diet proxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 147, pp.105676. </w:t>
@@ -3537,103 +3537,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate conditions and dietary practices during the Second Iron Age studied through the multi-isotope analysis of bones and teeth from individuals of Thézy-Glimont, Picardie, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (4), pp.61. </w:t>
@@ -3684,90 +3684,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waziers (France) : les isotopes de l'oxygène des dents de grands mammifères pour reconstruire les paléotempératures de l'avant-dernière transition Glaciaire/Interglaciaire (SIM 6/5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1, 33 (4), pp.323-339. </w:t>
@@ -3939,103 +3939,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic change and diet of the pre-Hispanic population of Gran Canaria (Canary Archipelago, Spain) during the Medieval Warm Period and Little Ice Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 128, pp.105336. </w:t>
@@ -4073,51 +4073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoclimate and ecology of Cretaceous continental ecosystems of Japan inferred from the stable oxygen and carbon isotope compositions of vertebrate bioapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Kusuhashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4201,10704 +4201,10776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined oxygen and sulphur isotope analysis—a new tool to unravel vertebrate (paleo)-ecology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Gauls experienced the Roman Warm Period: Oxygen isotope study of the Gallic site of Thézy-Glimont, Picardie, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Béchennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-019-1664-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, pp.102595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991817v1</w:t>
+                <w:t xml:space="preserve">hal-02998511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gauls experienced the Roman Warm Period: Oxygen isotope study of the Gallic site of Thézy-Glimont, Picardie, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Béchennec</w:t>
+                <w:t xml:space="preserve">Stable isotopes (δ18O and δ13C) give new perspective on the ecology and diet of Endothiodon bathystoma (Therapsida, Dicynodontia) from the late Permian of the South African Karoo Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Luyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102595⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 556, pp.109882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998511v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopes (δ18O and δ13C) give new perspective on the ecology and diet of Endothiodon bathystoma (Therapsida, Dicynodontia) from the late Permian of the South African Karoo Basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Day</w:t>
+                <w:t xml:space="preserve">Isotopic and time series investigations of recent stalagmites (1945–2018), Schlossberg tunnels, Graz, Austria: implications for climate change in Central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Voica Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Duliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Peter Bojar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109882⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 507 (1), pp.193-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP507-2019-154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991771v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last Interglacial sea surface warming during the sea-level highstand in the Canary Islands: Implications for the Canary Current and the upwelling off African coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Boutier</w:t>
+                <w:t xml:space="preserve">Marie-Antoinette Mélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Francisco Betancort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 234, pp.106246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysiologies of Jurassic marine crocodylomorphs inferred from the oxygen isotope composition of their tooth apatite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Séon</w:t>
+                <w:t xml:space="preserve">δ18O and δ13C of diagenetic land snail shells from the Pliocene (Zanclean) of Lanzarote, Canary Archipelago: Do they still record some climatic parameters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sanchez Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Lomoschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Francisco Betancort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Heather Middleton</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0139⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162, pp.103702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991781v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous δ2H and δ18O analyses of water inclusions in halite with Off-Axis Integrated Cavity Output Spectroscopy (OA-ICOS)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">Thermophysiologies of Jurassic marine crocodylomorphs inferred from the oxygen isotope composition of their tooth apatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Séon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Jame</w:t>
+                <w:t xml:space="preserve">Mark Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Guironnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Boutier</w:t>
+                <w:t xml:space="preserve">Heather Middleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55, pp.e4615. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1793), pp.20190139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.4615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891946v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic and time series investigations of recent stalagmites (1945–2018), Schlossberg tunnels, Graz, Austria: implications for climate change in Central Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Simultaneous δ2H and δ18O analyses of water inclusions in halite with Off-Axis Integrated Cavity Output Spectroscopy (OA-ICOS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octavian Duliu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guironnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP507-2019-154⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.e4615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.4615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903342v1</w:t>
+                <w:t xml:space="preserve">hal-02891946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ18O and δ13C of diagenetic land snail shells from the Pliocene (Zanclean) of Lanzarote, Canary Archipelago: Do they still record some climatic parameters?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">δ 15 N values in plants are determined by both nitrate assimilation and circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Lomoschitz</w:t>
+                <w:t xml:space="preserve">Jing Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Francisco Betancort</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Lamade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103702⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226 (6), pp.1696-1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991811v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ 15 N values in plants are determined by both nitrate assimilation and circulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Oxygen isotopes and ecological inferences of Permian (Guadalupian) tetrapods from the main Karoo Basin of South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16480⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 538, pp.109485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523016v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'analyse multi-isotopes pour l'authentification des huiles essentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Anchisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 992, pp.58-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ2H of water from fluid inclusions in Proterozoic halite: Evidence for a deuterium-depleted hydrosphere?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Isotopic systematics point to wild origin of mummified birds in Ancient Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Porcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Blamey</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119583⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72326-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523013v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotopes and ecological inferences of Permian (Guadalupian) tetrapods from the main Karoo Basin of South Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Day</w:t>
+                <w:t xml:space="preserve">δ2H of water from fluid inclusions in Proterozoic halite: Evidence for a deuterium-depleted hydrosphere?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Blamey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Fralick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109485⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 541, pp.119583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991787v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic systematics point to wild origin of mummified birds in Ancient Egypt</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The case study of Case Bastione: First analyses of 3rd millennium cal BC paleoenvironmental and subsistence systems in central Sicily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Porcier</w:t>
+                <w:t xml:space="preserve">Claudia Speciale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Pietro Di Sansebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Iannì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-72326-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.102332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991805v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The case study of Case Bastione: First analyses of 3rd millennium cal BC paleoenvironmental and subsistence systems in central Sicily</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+                <w:t xml:space="preserve">Reconstruction of sea-surface temperatures in the Canary Islands during Marine Isotope Stage 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gian Pietro Di Sansebastiano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filippo Iannì</w:t>
+                <w:t xml:space="preserve">Abel Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102332⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.195-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2019.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548634v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of sea-surface temperatures in the Canary Islands during Marine Isotope Stage 11</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Combined oxygen and sulphur isotope analysis—a new tool to unravel vertebrate (paleo)-ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Barral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Amiot</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 94, pp.195-209. </w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (2), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qua.2019.65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00114-019-1664-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991824v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope analyses of the carbonate component of bones and teeth: The need for method standardization</w:t>
+                <w:t xml:space="preserve">An onshore bathyal record of tectonics and climate cycles at the onset of the Early-Middle Pleistocene Transition in the eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Demény</w:t>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.D. Gugora</w:t>
+                <w:t xml:space="preserve">Nadège Nouailhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kesjár</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2019.104979⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 209, pp.23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985977v1</w:t>
+                <w:t xml:space="preserve">hal-02060631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved online hydrogen isotope analysis of halite aqueous inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Blamey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (4), pp.342-350. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.4323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An onshore bathyal record of tectonics and climate cycles at the onset of the Early-Middle Pleistocene Transition in the eastern Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moissette</w:t>
+                <w:t xml:space="preserve">Synthesis of In‐House Produced Calibrated Silver Phosphate with a Large Range of Oxygen Isotope Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.02.012⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (4), pp.681-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060631v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of In‐House Produced Calibrated Silver Phosphate with a Large Range of Oxygen Isotope Compositions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Unravelling the oxygen isotope signal (δ18O) of rodent teeth from northeastern Iberia, and implications for past climate reconstructions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Fernández-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bennàsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ggr.12285⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.107-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991841v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the oxygen isotope signal (δ18O) of rodent teeth from northeastern Iberia, and implications for past climate reconstructions.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable isotope analyses of the carbonate component of bones and teeth: The need for method standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Royer</w:t>
+                <w:t xml:space="preserve">A. Demény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel López-García</w:t>
+                <w:t xml:space="preserve">A.D. Gugora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bennàsar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Kesjár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 218, pp.107-121. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109, pp.104979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.04.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2019.104979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175499v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euryhaline ecology of early tetrapods revealed by stable isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 558 (7708), pp.68 - 72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-018-0159-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D/H fractionation during sublimation of water ice at low temperatures into a vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Mortimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Carpenter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 158, pp.25--33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ 13 C signal of earthworm calcite granules: A new proxy for palaeoprecipitation reconstructions during the Last Glacial in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 179, pp.158 - 166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiology of the hydrothermal vent snail Ifremeria nautilei and barnacle Eochionelasmus ohtai manusensis , Manus Basin, Papua New Guinea: Insights from shell mineralogy and stable isotope geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Voica Bojar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Peter Bojar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ştefan Vasile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 133, pp.49-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euxinic conditions and high sulfur burial near the European shelf margin (Pieniny Klippen Belt, Slovakia) during the Toarcian oceanic anoxic event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Suan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Schollhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Schlogl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Segit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 170, pp.246--259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami sedimentary deposits of Crete records climate during the ‘Minoan Warming Period’ (≈3350 yr BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Atrops</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683617752840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of Nile seasonality in Nubian neonates.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Maureille</w:t>
+                <w:t xml:space="preserve">Miocene (Burdigalian) seawater and air temperatures estimated from the geochemistry of fossil remains from the Aquitaine Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Royer</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (3), pp.223-242. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 481, pp.14 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10256016.2016.1229667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495855v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">d18O-Derived incubation temperatures of oviraptorosaur eggs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pala.12311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene (Burdigalian) seawater and air temperatures estimated from the geochemistry of fossil remains from the Aquitaine Basin, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Goedert</w:t>
+                <w:t xml:space="preserve">Oxygen isotope fractionation between bird bone phosphate and drinking water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Angst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104:47 (5-6), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-017-1468-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.04.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690485v1</w:t>
+                <w:t xml:space="preserve">hal-01690007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope fractionation between bird bone phosphate and drinking water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen isotopes suggest elevated thermometabolism within multiple Permo-Triassic therapsid clades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Abdala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.e28589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.28589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-017-1468-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690007v1</w:t>
+                <w:t xml:space="preserve">hal-01692941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotopes suggest elevated thermometabolism within multiple Permo-Triassic therapsid clades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Rey</w:t>
+                <w:t xml:space="preserve">Carbon, nitrogen and oxygen isotope fractionation during food cooking: Implications for the interpretation of the fossil human record.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 163 (4), pp.759-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.28589⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01692941v1</w:t>
+                <w:t xml:space="preserve">hal-01576278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon, nitrogen and oxygen isotope fractionation during food cooking: Implications for the interpretation of the fossil human record.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">CO2 and temperature decoupling at the million-year scale during the Cretaceous Greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daviero-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08234-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.23246⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01576278v1</w:t>
+                <w:t xml:space="preserve">hal-02329276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 and temperature decoupling at the million-year scale during the Cretaceous Greenhouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D/H fractionation during the sublimation of water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Barral</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 285, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08234-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02329276v1</w:t>
+                <w:t xml:space="preserve">hal-01468387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D/H fractionation during the sublimation of water ice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">2H/1H measurements of amphiboles and nominally anhydrous minerals (clinopyroxene, garnet and diamond) using high-temperature CF-EA-PY-IRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Demeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.12.015⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (24), pp.2066-2072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468387v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01596692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2H/1H measurements of amphiboles and nominally anhydrous minerals (clinopyroxene, garnet and diamond) using high-temperature CF-EA-PY-IRMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lutz Lange</w:t>
+                <w:t xml:space="preserve">Record of Nile seasonality in Nubian neonates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.7996⟩</w:t>
+              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (3), pp.223-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10256016.2016.1229667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01596692v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global climate perturbations during the Permo-Triassic mass extinctions recorded by continental tetrapods from South Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Rey</w:t>
+                <w:t xml:space="preserve">I-n-Atei palaeolake documents past environmental changes in central Sahara at the time of the “Green Sahara”: Charcoal, carbon isotope and diatom records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fernando Abdala</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2015.09.008⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 441 (4), pp.834-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769924v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeotemperature reconstruction during the Last Glacial from δ 18 O of earthworm calcite granules from Nussloch loess sequence, Germany</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+                <w:t xml:space="preserve">Trophic ecology of groundwater species reveals specialization in a low-productivity environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.02.045⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.262-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215068v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-n-Atei palaeolake documents past environmental changes in central Sahara at the time of the “Green Sahara”: Charcoal, carbon isotope and diatom records</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">High-precision 34S/32S measurements in vertebrate bioapatites using purge-and-trap elemental analyser/isotope ratio mass spectrometry technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.10.032⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (18), pp.2002-2008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233877v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology of groundwater species reveals specialization in a low-productivity environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecuyer</w:t>
+                <w:t xml:space="preserve">Oxygen isotope fractionation between bird eggshell calcite and body water: application to fossil eggs from Lanzarote (Canary Islands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Angst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12484⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103 (9-10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-016-1404-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286189v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision 34S/32S measurements in vertebrate bioapatites using purge-and-trap elemental analyser/isotope ratio mass spectrometry technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Water concentrations and hydrogen isotope compositions of alkaline basalt-hosted clinopyroxene megacrysts and amphibole clinopyroxenites: the role of structural hydroxyl groups and molecular water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Demeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyorgy Czuppon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.7690⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-016-1241-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01369468v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water concentrations and hydrogen isotope compositions of alkaline basalt-hosted clinopyroxene megacrysts and amphibole clinopyroxenites: the role of structural hydroxyl groups and molecular water</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">PRELIMINARY INVESTIGATION OF SEASONAL PATTERNS RECORDED IN THE OXYGEN ISOTOPE COMPOSITIONS OF THEROPOD DINOSAUR TOOTH ENAMEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-016-1241-0⟩</w:t>
+              <w:t xml:space="preserve">Palaios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/palo.2015.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331140v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope fractionation between bird eggshell calcite and body water: application to fossil eggs from Lanzarote (Canary Islands)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">Global climate perturbations during the Permo-Triassic mass extinctions recorded by continental tetrapods from South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rigaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Abdala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-016-1404-x⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.384 - 396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2015.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994717v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRELIMINARY INVESTIGATION OF SEASONAL PATTERNS RECORDED IN THE OXYGEN ISOTOPE COMPOSITIONS OF THEROPOD DINOSAUR TOOTH ENAMEL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Palaeotemperature reconstruction during the Last Glacial from δ 18 O of earthworm calcite granules from Nussloch loess sequence, Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2110/palo.2015.018⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 442, pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994722v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variations of copper and sulfur stable isotopes in blood of hepatocellular carcinoma patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lamboux</w:t>
+                <w:t xml:space="preserve">Carbon and oxygen isotope variability among foraminifera and ostracod carbonated shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emoke Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Görög</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1415151112⟩</w:t>
+              <w:t xml:space="preserve">Physica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.133-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17951/aaa.2015.70.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262225v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of S-34/S-32 Ratios of NBS 120c and BCR 32 Phosphorites Using Purge and Trap EA-IRMS Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effects of chemical preparation protocols on delta C-13 values of plant fossil samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Lecuyer</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daviero-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2014.00297.x⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Effects of chemical preparation protocols on delta C-13 values of plant fossil samples, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01361610v1</w:t>
+                <w:t xml:space="preserve">hal-01362387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and oxygen isotope variability among foraminifera and ostracod carbonated shells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diet and climatic context of giant birds inferred from δ13Cc and δ18Oc values of Late Palaeocene and Early Eocene eggshells from southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Görög</w:t>
+                <w:t xml:space="preserve">D. Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+                <w:t xml:space="preserve">R. Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buffetaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17951/aaa.2015.70.133⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 435, pp.210-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334191v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chemical preparation protocols on delta C-13 values of plant fossil samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">New frontiers for sulfur isotopic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abel Barral</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.08.016⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, New frontiers for sulfur isotopic analyses, 13, pp.232-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01362387v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet and climatic context of giant birds inferred from δ13Cc and δ18Oc values of Late Palaeocene and Early Eocene eggshells from southern France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">Measurement of S-34/S-32 Ratios of NBS 120c and BCR 32 Phosphorites Using Purge and Trap EA-IRMS Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.06.011⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Measurement of S-34/S-32 Ratios of NBS 120c and BCR 32 Phosphorites Using Purge and Trap EA-IRMS Technology, 39, pp.47-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2014.00297.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994726v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New frontiers for sulfur isotopic analyses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">Natural variations of copper and sulfur stable isotopes in blood of hepatocellular carcinoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nogueira Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. P. Bondanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (4), pp.982-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1415151112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01366836v1</w:t>
+                <w:t xml:space="preserve">hal-01262225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous N, C, S stable isotope analyses using a new purge and trap elemental analyzer and an isotope ratio mass spectrometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Diet of ancient Egyptians inferred from stable isotope systematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.7048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.114-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358955v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer air temperature, reconstructions from the last glacial stage based on rodents from the site Taillis-des-Coteaux (Vienne), Western France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Montuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 82 (2), pp.420-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope composition of vertebrate phosphates from Cherves-de-Cognac (Berriasian, France): Environmental and ecological significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joane Pouech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 410, pp.290--299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet of ancient Egyptians inferred from stable isotope systematics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous N, C, S stable isotope analyses using a new purge and trap elemental analyzer and an isotope ratio mass spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.005⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (23), pp.2587--2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994728v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic and anatomical evidence of an herbivorous diet in the Early Tertiary giant bird Gastornis. Implications for the structure of Paleocene terrestrial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Buffetaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101 (4), pp.313-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00114-014-1158-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 450-451, pp.230-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00815261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egyptian mummies record increasing aridity in the Nile valley from 5500 to 1500yr before present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 375, pp.92-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Pleistocene (MIS 3-4) climate inferred from micromammal communities and δ18O of rodents from Les Pradelles, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Montuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80 (1), pp.113-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yqres.2013.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Isotope Ecology of Miocene Bovids from Northern Greece and the Ape/Monkey Turnover in the Balkans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George D. Koufos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65 (2), pp.185--198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Miocene climatic and environmental variations in northern Greece inferred from stable isotope compositions (δ18O, δ13C) of equid teeth apatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Koufos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 388, pp.48-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic determination of the carbon and oxygen stable isotope compositions of calcite and dolomite in natural mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baudrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (1), pp.257-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D/H equilibrium fractionation between H2O and H-2 as a function of the salinity of aqueous solutions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Carbon and oxygen isotope fractionations between aragonite and calcite of shells from modern molluscs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Hutzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Grosheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 291, pp.236-240. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.017⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 332, pp.92-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690030v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and oxygen isotope fractionations between aragonite and calcite of shells from modern molluscs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">D/H equilibrium fractionation between H2O and H-2 as a function of the salinity of aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bodergat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 332, pp.92-101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.034⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 291, pp.236-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829889v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable carbon and oxygen isotope compositions of invertebrate carbonate shells and the reconstruction of paleotemperatures and paleosalinities—A case study of the early Pleistocene of Rhodes, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 350-352, pp.39-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted breeding strategies in four sympatric sibling insect species: when a proovigenic and capital breeder copes with a stochastic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Pelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bel-Venner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (1), pp.198-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2011.01925.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater Fish δ18O Indicates a Messinian Change of the Precipitation Regime in Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Taïsso Mackaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (5), pp.435--438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G31212.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(18)O/(16)O ratio measurements of inorganic and organic materials by elemental analysis-pyrolysis-isotope ratio mass spectrometry continuous-flow techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Joachim Kupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (19), pp.2691-2696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.5056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shredding activity of gammarids facilitates the processing of organic matter by the subterranean amphipod Niphargus rhenorhodanensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (3), pp.481-490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02513.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00579553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Pleistocene climatic change in the French Jura (Gigny) recorded in the delta(18)O of phosphate from ungulate tooth enamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (3), pp.605-613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00590001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope evidence for semi-aquatic habits among spinosaurid theropods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial diagenesis of gypsum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baudrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (12, suppl. 1), pp.A60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00465007v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00686890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of body temperature by some Mesozoic marine reptiles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Oxygen isotope fractionation between apatite--bound carbonate and water determined from controlled experiments with synthetic apatites precipitated at 10°C to 37°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bernard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1187443⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (7), pp.2072-2081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628095v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00465171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diagenesis of gypsum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Relative influences of DOC flux and subterranean fauna on microbial abundance and activity in aquifer sediments: new insights from 13C-tracer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (7), pp.1560-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02385.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00686890v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00520932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope fractionation between apatite--bound carbonate and water determined from controlled experiments with synthetic apatites precipitated at 10°C to 37°C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Oxygen isotope evidence for semi-aquatic habits among spinosaurid theropods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.024⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (2), pp.139-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/g30402.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00465171v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00465007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative influences of DOC flux and subterranean fauna on microbial abundance and activity in aquifer sediments: new insights from 13C-tracer experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Malard</w:t>
+                <w:t xml:space="preserve">Regulation of body temperature by some Mesozoic marine reptiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02385.x⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 328 (5984), pp.1379-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1187443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00520932v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope composition of continental vertebrate apatites from Mesozoic formations of Thailand; environmental and ecological significance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Pleistocene seasonal temperature variations recorded in the d18O of Bison priscus teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP315.19⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 283 (1-4), pp.133-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994778v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene seasonal temperature variations recorded in the d18O of Bison priscus teeth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Oxygen isotope composition of continental vertebrate apatites from Mesozoic formations of Thailand; environmental and ecological significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Genty</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.04.005⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 315 (1), pp.271-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP315.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00459382v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Héran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55, pp.1138-1147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00341152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope compositions of phosphate from Middle Miocene–Early Pliocene marine vertebrates of Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula B. Goehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Muizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Cappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 264 (1-2), pp.85-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2008.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00455146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55, pp.1138-1147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision determination of 18O/16O ratios of silver phosphate by EA-pyrolysis-IRMS continuous flow technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francçois Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (1), pp.36-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jms.1130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14908,1279 +14980,1279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de Waziers (nord de la France, plaine de la Scarpe). Un remplissage de chenal témoin de la transition Saalien-Eemien à l'optimum climatique Eemien</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Lacroix</w:t>
+                <w:t xml:space="preserve">Intra-skeletal variability in phosphate oxygen isotope composition of marine vertebrates as a tool to track regional heterothermies in mesozoic marine reptiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Séon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lene Liebe Delsett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubrey Jane Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Suan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles données sur l’interglaciaire eemien : France septentrionale (Hauts-de-France) et régions voisines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Deschodt; Pierre Antoine; Patrick Auguste, May 2022, Villeneuve-d'Ascq, France</w:t>
+              <w:t xml:space="preserve">SVP annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709333v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03865359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-skeletal variability in phosphate oxygen isotope composition of marine vertebrates as a tool to track regional heterothermies in mesozoic marine reptiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Suan</w:t>
+                <w:t xml:space="preserve">Le site de Waziers (nord de la France, plaine de la Scarpe). Un remplissage de chenal témoin de la transition Saalien-Eemien à l'optimum climatique Eemien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SVP annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Nouvelles données sur l’interglaciaire eemien : France septentrionale (Hauts-de-France) et régions voisines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Deschodt; Pierre Antoine; Patrick Auguste, May 2022, Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03865359v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinosaur nesting strategies in North-eastern Russia during the latest Cretaceous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Golovneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Godefroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Khon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ18Op geographical variability within the South African Karoo Basin during Permo-Triassic based on tetrapod apatite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Rey</w:t>
+                <w:t xml:space="preserve">Reconstruction du paléoenvironnement, du paléoclimat et du réseau trophique du Lagerstätte d'Angeac-Charente à travers les analyses paléontologique et multi-isotopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Bone Diagenesis Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">27. Réunion des sciences de la Terre (RST 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851654v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction du paléoenvironnement, du paléoclimat et du réseau trophique du Lagerstätte d'Angeac-Charente à travers les analyses paléontologique et multi-isotopique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les isotopes de l'hydrogène contenus dans les tissus osseux et dentaires de populations archéologiques et leurs usages comme proxys paléoclimatiques et paléoalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Béchennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Réunion des sciences de la Terre (RST 2021</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589246v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les isotopes de l'hydrogène contenus dans les tissus osseux et dentaires de populations archéologiques et leurs usages comme proxys paléoclimatiques et paléoalimentaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Béchennec</w:t>
+                <w:t xml:space="preserve">δ18Op geographical variability within the South African Karoo Basin during Permo-Triassic based on tetrapod apatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th International Bone Diagenesis Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588056v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réchauffement des eaux de surface océaniques aux Îles Canaries durant le dernier interglaciaire : implications pour le courant des Canaries et l'upwelling ouest africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Melieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Franscico Betancort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Climat et Impacts » 23-25 novembre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, 2020, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotopes suggest elevated thermometabolism within multiple Permo-Triassic therapsid clades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Abdala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Biennial Conference of the Palaeontological Society of Southern Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of ore remobilization by thermal waters: example from the active geothermal field of Takab and Angouran, NW Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farahnaz Daliran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SGA meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nancy, France. pp. 533-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in Discorhabdus size during the Middle Jurassic in the Lusitanian Cabo Mondego section: a paleoenvironmental clue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-E. López-Otálvaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Nannoplankton Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Yamagata, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16190,654 +16262,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong positive correlations between carbon and nitrogen isotopes (ratio) with salt in the drought-adapted angiosperm Zygophyllum fontanesii (Zygophyllaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Francisco Betancort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Lomoschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESIR (European Society for Isotope Research) Isotope Workshop XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When zoological marine structures help paleontology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Determination of water balance in Orcinus orca and Tursiops truncatus using oxygen isotopes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th European Association for Aquatic Mammals Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">34th European Cetacean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, O Grove, Galicia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04659518v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04284884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of water balance in Orcinus orca and Tursiops truncatus using oxygen isotopes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">When marine zoological structures help palaeontology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Scala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Tacail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Catteau</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Cetacean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, O Grove, Galicia, Spain</w:t>
+              <w:t xml:space="preserve">50th Annual Symposium of the European Association for Aquatic Mammals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Valence (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04284884v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04284905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When marine zoological structures help palaeontology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">When zoological marine structures help paleontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Tacail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Annual Symposium of the European Association for Aquatic Mammals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Valence (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">50th European Association for Aquatic Mammals Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04284905v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04659518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléotempératures, paléoenvironnements et occupations néandertaliennes à Waziers (France) au cours de l'avant-dernière transition Glaciaire/Interglaciaire (SIM6/5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Mélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème édition des journées "Climat et Impacts"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16847,147 +16919,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Justine et l'Olympia, 1867, un cold case sous la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Papillon rouge éditeur. 2022, 978-2-490379-48-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16997,151 +17069,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a tracking of bird migratory behaviour through geological time: an isotopic and histological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Canoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vinçon-Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17151,151 +17223,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epave Aresquiers 12, identifiée comme la Justine naufragée le 15 février 1867. Brick-goëlette transportant du soufre à destination du port de Sète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRASSM; LA3M UMR 7298-AMU-CNRS; SRASSMF. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01456321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17305,114 +17377,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des outils géochimiques pour l'investigation des paléoenvironnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Claude Bernard - Lyon I, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LYO10206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01878217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId529"/>
+      <w:footerReference w:type="default" r:id="rId535"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17480,51 +17552,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86210FE1"/>
+    <w:nsid w:val="F43B35B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17711,51 +17783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fourel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3094-7003" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19661550X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/269148389557910712829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poulallion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Killian Galv&#225;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Seldes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Zigar&#225;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Recagno Browning" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2025.101729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769137v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broussard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Trop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Daeschler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37631.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duhamel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Canoville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vin&#231;on-Laugier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Voica Bojar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bojar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Chmiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2024.2380059" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsan Ben Jamaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Nouira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55730/1300-0179.3187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Badri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-024-00507-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103825" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Galv&#225;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104784" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Hadjisterkotis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mitsainas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Bergmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09740-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138258" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04015815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Tabaja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-619-2023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brasseur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Catteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245648" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03828010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3172" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04335619v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AGEE.2023.108418" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina B Golovneva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Godefroit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040565" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885435v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anquetin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bourgeais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1175128" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162750" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Luyt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104999" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133611v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Faure-Brac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Muizon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111667" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luccisano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pradel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111760" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03686586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2671-2022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03718018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ndiaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107609" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105676" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17334" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijiao Yao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108086" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293366v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105336" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000561v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Kusuhashi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Saegusa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masateru Shibata" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ikegami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104602" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-019-1664-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Day" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109882" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Betancort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106246" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991781v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Young" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Middleton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0139" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891946v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4615" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Duliu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2019-154" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991811v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sanchez Marco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lomoschitz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Betancort" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103702" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02523016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Cui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lamade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16480" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02523013v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Blamey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Brand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fralick" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119583" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109485" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Linglin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72326-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02548634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Speciale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Di Sansebastiano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Iann&#236;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102332" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barral" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.65" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985977v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dem&#233;ny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Gugora" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kesj&#225;r" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104979" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155268v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4323" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02060631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nouailhat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991841v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12285" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175499v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benn&#224;sar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.04.035" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326507v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mortimer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carpenter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.05.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806849v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.11.017" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLQFD2G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02149686v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan Vasile" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.02.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326514v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schollhorn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schlogl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Segit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.09.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01561556v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12311" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01690485v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.04.024" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01690007v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-017-1468-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01692941v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abdala" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.28589" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576278v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23246" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329276v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08234-0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468387v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01596692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Demeny" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lange" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7996" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769924v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.09.008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXSM49H2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215068v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.02.045" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233877v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.10.032" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q25XGJTP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369468v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7690" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6JCXBFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331140v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kovacs" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Czuppon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1241-0" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994722v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2015.018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262225v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nogueira Da Costa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Bondanese" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaouen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1415151112" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361610v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecuyer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2014.00297.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5NS4828-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02334191v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martineau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emoke Toth" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes G&#246;r&#246;g" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2015.70.133" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362387v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.08.016" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KP5TF3S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994726v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angst" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffetaut" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.011" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGF3SC8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366836v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.055" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358955v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7048" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3274ZNDF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066399v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.06.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31X260C2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341456v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Pouech" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.05.036" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994728v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDRB26R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994731v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1158-2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110386v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.014" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MB0K5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836873v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.03.007" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880188v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Kostopoulos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Koufos" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.05.003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4X4XW0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994734v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Koufos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.07.021" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81NQ3GX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674961v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudrand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.11.003" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLPK4MZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690030v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bodergat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.017" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW6ZHZBQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829889v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.034" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN1S4VR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107887v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.06.009" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZSM47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690024v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pelisson" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Burgevin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2011.01925.x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882199v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31212.1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668347v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kupka" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5056" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNFNXWPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579553v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02513.x" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0L858ZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590001v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.03.001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9D9KF69-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465007v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g30402.1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628095v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1187443" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686890v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994778v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP315.19" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459382v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.005" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW4JG49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00455146v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula B. Goehlich" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cappetta" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.04.001" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTV04T83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556891v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heran" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03865359v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Liebe Delsett" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Jane Roberts" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918695v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Golovneva" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851654v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589246v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588056v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850545v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marechal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Melieres" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Franscico Betancort" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851349v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882621v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Daliran" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537986v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-E. L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132607v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montigny" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04659518v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284884v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284905v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925685v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870048v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006080v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456321v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Forgues" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01878217v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10206" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fourel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3094-7003" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19661550X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/269148389557910712829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broussard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Trop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Daeschler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37631.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duhamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Canoville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vin&#231;on-Laugier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70211" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Voica Bojar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bojar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Chmiel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2024.2380059" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poulallion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Killian Galv&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Seldes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Zigar&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Recagno Browning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2025.101729" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Badri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-024-00507-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103825" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Galv&#225;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104784" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Hadjisterkotis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mitsainas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Bergmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09740-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsan Ben Jamaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Nouira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55730/1300-0179.3187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina B Golovneva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Godefroit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040565" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03828010v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3172" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04335619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AGEE.2023.108418" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anquetin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bourgeais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1175128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162750" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133611v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Faure-Brac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Muizon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111667" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Luyt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104999" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luccisano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pradel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111760" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888039v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138258" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04015815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Tabaja" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-619-2023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266511v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brasseur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Catteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245648" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03686586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2671-2022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03718018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ndiaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107609" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105676" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17334" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijiao Yao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108086" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293366v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105336" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000561v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Kusuhashi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Saegusa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masateru Shibata" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ikegami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104602" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Day" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109882" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Duliu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2019-154" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013888v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Betancort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106246" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sanchez Marco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lomoschitz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Betancort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103702" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Young" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Middleton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0139" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891946v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4615" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02523016v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Cui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lamade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16480" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991787v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109485" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891912v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991805v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Linglin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72326-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02523013v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Blamey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Brand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fralick" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119583" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02548634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Speciale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Di Sansebastiano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Iann&#236;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102332" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991824v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.65" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-019-1664-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02060631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nouailhat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155268v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4323" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991841v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12285" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benn&#224;sar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.04.035" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985977v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dem&#233;ny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Gugora" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kesj&#225;r" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104979" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4JSG83R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326507v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mortimer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carpenter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.05.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806849v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.11.017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLQFD2G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02149686v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan Vasile" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.02.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBJ5BQRL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326514v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schollhorn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schlogl" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Segit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.09.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HMRBH8V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01690485v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.04.024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD4JG47J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01561556v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12311" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01690007v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-017-1468-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01692941v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abdala" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.28589" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576278v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23246" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329276v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08234-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468387v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHCJNJHJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01596692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Demeny" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lange" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7996" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233877v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.10.032" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q25XGJTP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369468v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7690" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6JCXBFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331140v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kovacs" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Czuppon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1241-0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994722v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2015.018" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769924v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rey" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.09.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXSM49H2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215068v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.02.045" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02334191v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martineau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emoke Toth" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes G&#246;r&#246;g" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2015.70.133" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362387v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.08.016" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KP5TF3S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994726v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angst" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffetaut" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.011" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGF3SC8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366836v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.055" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361610v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecuyer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2014.00297.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5NS4828-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262225v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nogueira Da Costa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Bondanese" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaouen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1415151112" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994728v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.005" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDRB26R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066399v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.06.006" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31X260C2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341456v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Pouech" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.05.036" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GT9RLCZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358955v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7048" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3274ZNDF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994731v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1158-2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110386v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.014" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MB0K5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836873v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.03.007" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880188v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Kostopoulos" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Koufos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.05.003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4X4XW0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994734v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rey" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Koufos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.07.021" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81NQ3GX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674961v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudrand" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.11.003" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLPK4MZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829889v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.034" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN1S4VR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690030v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bodergat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.017" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW6ZHZBQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107887v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.06.009" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZSM47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690024v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pelisson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Burgevin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2011.01925.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882199v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31212.1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668347v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kupka" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5056" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNFNXWPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579553v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02513.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0L858ZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590001v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.03.001" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9D9KF69-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686890v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465007v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g30402.1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628095v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1187443" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459382v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.005" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW4JG49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994778v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP315.19" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00455146v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula B. Goehlich" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cappetta" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.04.001" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTV04T83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556891v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heran" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03865359v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Liebe Delsett" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Jane Roberts" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918695v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Golovneva" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589246v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588056v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851654v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850545v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marechal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Melieres" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Franscico Betancort" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851349v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882621v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Daliran" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537986v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-E. L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132607v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montigny" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284884v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284905v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04659518v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925685v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870048v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006080v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456321v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Forgues" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01878217v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10206" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>