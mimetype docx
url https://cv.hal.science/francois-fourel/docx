--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -202,295 +202,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and sulfur stable isotope ratios of Late Devonian vertebrates trace the relative salinity of their aquatic environments</w:t>
+                <w:t xml:space="preserve">Inferring bird migration from bone isotopes and histology: A fossil‐friendly methodological framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Goedert</w:t>
+                <w:t xml:space="preserve">Anaïs Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Broussard</w:t>
+                <w:t xml:space="preserve">Aurore Canoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Trop</w:t>
+                <w:t xml:space="preserve">Arnaud Vinçon-Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Daeschler</w:t>
+                <w:t xml:space="preserve">Julien Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.531-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/B37631.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769137v1</w:t>
+                <w:t xml:space="preserve">hal-05512598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring bird migration from bone isotopes and histology: A fossil‐friendly methodological framework</w:t>
+                <w:t xml:space="preserve">Oxygen and sulfur stable isotope ratios of Late Devonian vertebrates trace the relative salinity of their aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Duhamel</w:t>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Canoville</w:t>
+                <w:t xml:space="preserve">David Broussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Vinçon-Laugier</w:t>
+                <w:t xml:space="preserve">Jeffrey Trop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Joseph</w:t>
+                <w:t xml:space="preserve">Edward Daeschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (2), pp.531-553. </w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/B37631.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512598v1</w:t>
+                <w:t xml:space="preserve">hal-04769137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of stable isotope composition of precipitation reveals thunderstorm dynamics</w:t>
               </w:r>
@@ -515,51 +515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Peter Bojar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Chmiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -891,90 +891,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional heterothermies recorded in the oxygen isotope composition of harbour seal skeletal elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Suan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 120, pp.103825. </w:t>
@@ -1306,51 +1306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsan Ben Jamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1397,90 +1397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Latitude Dinosaur Nesting Strategies during the Latest Cretaceous in North-Eastern Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina B Golovneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Godefroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1704,51 +1704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Yoccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1793,961 +1793,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ2H and δ18O of river water from a high-altitude humid plain of the southern Alps: Implications for the interpretation of the isotopic compositions of bioapatite from humans living close to mountain areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of groundwater origins and vulnerability based on multi-tracer investigations: New contributions from passive sampling and suspect screening approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Atrops</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lucie Pinasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104020⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 876, pp.162750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616164v1</w:t>
+                <w:t xml:space="preserve">hal-04350840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-isotopic analysis reveals the early stem turtle Odontochelys as a nearshore herbivorous forager</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Goedert</w:t>
+                <w:t xml:space="preserve">δ2H and δ18O of river water from a high-altitude humid plain of the southern Alps: Implications for the interpretation of the isotopic compositions of bioapatite from humans living close to mountain areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Atrops</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1175128⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, pp.104020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885435v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of groundwater origins and vulnerability based on multi-tracer investigations: New contributions from passive sampling and suspect screening approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+                <w:t xml:space="preserve">Multi-isotopic analysis reveals the early stem turtle Odontochelys as a nearshore herbivorous forager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fildier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Jérémy Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Vallier</w:t>
+                <w:t xml:space="preserve">Renaud Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 876, pp.162750. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1175128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350840v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-isotopic study reveals the palaeoecology of a sebecid from the Paleocene of Bolivia</w:t>
+                <w:t xml:space="preserve">Paleoenvironmental implications of Permo-Triassic geographic shift in oxygen stable isotope (δ&amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O&amp;lt;SUB&amp;gt;p&amp;lt;/SUB&amp;gt;) from tetrapod bone in the South African Karoo Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
+                <w:t xml:space="preserve">Kévin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy E Martin</w:t>
+                <w:t xml:space="preserve">Julie Luyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu G Faure-Brac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian de Muizon</w:t>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111667⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 205, pp.104999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.104999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133611v1</w:t>
+                <w:t xml:space="preserve">insu-04199332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironmental implications of Permo-Triassic geographic shift in oxygen stable isotope (δ&amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O&amp;lt;SUB&amp;gt;p&amp;lt;/SUB&amp;gt;) from tetrapod bone in the South African Karoo Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-isotopic study reveals the palaeoecology of a sebecid from the Paleocene of Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy E Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Rey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Mathieu G Faure-Brac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Luyt</w:t>
+                <w:t xml:space="preserve">Stéphane Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+                <w:t xml:space="preserve">Christian de Muizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 205, pp.104999. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 625, pp.111667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.104999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04199332v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waziers le Bas-Terroir (plaine de la Scarpe, nord de la France) : synthèse des études sur les observations 2011-2015 et mise en évidence d’un enregistrement sédimentaire continu de la fin du saalien (SIM 6) à l’optimum eemien (SIM 5e)</w:t>
+                <w:t xml:space="preserve">Palaeoenvironmental and palaeoecological reconstructions based on oxygen, carbon and sulfur isotopes of Early Permian shark spines from the French Massif central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+                <w:t xml:space="preserve">Vincent Luccisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hérisson</w:t>
+                <w:t xml:space="preserve">Gilles Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Gauthier</w:t>
+                <w:t xml:space="preserve">Alan Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.17705⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 628, pp.111760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199824v1</w:t>
+                <w:t xml:space="preserve">hal-04554856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironmental and palaeoecological reconstructions based on oxygen, carbon and sulfur isotopes of Early Permian shark spines from the French Massif central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Waziers le Bas-Terroir (plaine de la Scarpe, nord de la France) : synthèse des études sur les observations 2011-2015 et mise en évidence d’un enregistrement sédimentaire continu de la fin du saalien (SIM 6) à l’optimum eemien (SIM 5e)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Luccisano</w:t>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Cuny</w:t>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Pradel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">Agnès Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 628, pp.111760. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.45-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.17705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554856v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-element stable isotope geochemistry and arsenic speciation of hydrothermal vent fauna (Alviniconcha sp., Ifremeria nautilei and Eochionelasmus ohtai manusensis), Manus Basin, Papua New Guinea</w:t>
               </w:r>
@@ -2785,51 +2785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Peter Bojar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 324, pp.138258. </w:t>
@@ -2861,377 +2861,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of mercury concentration of ancient olive groves of Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of water balance maintenance in Orcinus orca and Tursiops truncatus using oxygen isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Séon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagham Tabaja</w:t>
+                <w:t xml:space="preserve">Isabelle Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Amouroux</w:t>
+                <w:t xml:space="preserve">Christopher Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamis Chalak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Théo Tacail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
+                <w:t xml:space="preserve">Sidonie Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (3), pp.619 - 633. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 226 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-20-619-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.245648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015815v1</w:t>
+                <w:t xml:space="preserve">mnhn-04266511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of water balance maintenance in Orcinus orca and Tursiops truncatus using oxygen isotopes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal variation of mercury concentration of ancient olive groves of Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Brasseur</w:t>
+                <w:t xml:space="preserve">Nagham Tabaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Scala</w:t>
+                <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Tacail</w:t>
+                <w:t xml:space="preserve">Lamis Chalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidonie Catteau</w:t>
+                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 226 (23), </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.619 - 633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.245648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-619-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04266511v1</w:t>
+                <w:t xml:space="preserve">hal-04015815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-skeletal variability in phosphate oxygen isotope composition reveals regional heterothermies in marine vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Suan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (10), pp.2671-2681. </w:t>
@@ -3308,51 +3308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3455,51 +3455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 147, pp.105676. </w:t>
@@ -3531,295 +3531,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate conditions and dietary practices during the Second Iron Age studied through the multi-isotope analysis of bones and teeth from individuals of Thézy-Glimont, Picardie, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Béchennec</w:t>
+                <w:t xml:space="preserve">Waziers (France) : les isotopes de l'oxygène des dents de grands mammifères pour reconstruire les paléotempératures de l'avant-dernière transition Glaciaire/Interglaciaire (SIM 6/5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-022-01534-1⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1, 33 (4), pp.323-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.17334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620017v1</w:t>
+                <w:t xml:space="preserve">hal-03925368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waziers (France) : les isotopes de l'oxygène des dents de grands mammifères pour reconstruire les paléotempératures de l'avant-dernière transition Glaciaire/Interglaciaire (SIM 6/5)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Climate conditions and dietary practices during the Second Iron Age studied through the multi-isotope analysis of bones and teeth from individuals of Thézy-Glimont, Picardie, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Béchennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1, 33 (4), pp.323-339. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.17334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-022-01534-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925368v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-element (13C, 2H and 34S) bulk and compound-specific stable isotope analysis for authentication of Allium species essential oils</w:t>
               </w:r>
@@ -3952,51 +3952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic change and diet of the pre-Hispanic population of Gran Canaria (Canary Archipelago, Spain) during the Medieval Warm Period and Little Ice Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4073,51 +4073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoclimate and ecology of Cretaceous continental ecosystems of Japan inferred from the stable oxygen and carbon isotope compositions of vertebrate bioapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Kusuhashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4259,51 +4259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34, pp.102595. </w:t>
@@ -4341,103 +4341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotopes (δ18O and δ13C) give new perspective on the ecology and diet of Endothiodon bathystoma (Therapsida, Dicynodontia) from the late Permian of the South African Karoo Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Luyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 556, pp.109882. </w:t>
@@ -4527,51 +4527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Duliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Peter Bojar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 507 (1), pp.193-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4599,459 +4599,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last Interglacial sea surface warming during the sea-level highstand in the Canary Islands: Implications for the Canary Current and the upwelling off African coast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Maréchal</w:t>
+                <w:t xml:space="preserve">Thermophysiologies of Jurassic marine crocodylomorphs inferred from the oxygen isotope composition of their tooth apatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Séon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Boutier</w:t>
+                <w:t xml:space="preserve">Jérémy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Antoinette Mélières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clauzel</w:t>
+                <w:t xml:space="preserve">Mark Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Francisco Betancort</w:t>
+                <w:t xml:space="preserve">Heather Middleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 234, pp.106246. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1793), pp.20190139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013888v1</w:t>
+                <w:t xml:space="preserve">hal-02991781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ18O and δ13C of diagenetic land snail shells from the Pliocene (Zanclean) of Lanzarote, Canary Archipelago: Do they still record some climatic parameters?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">Last Interglacial sea surface warming during the sea-level highstand in the Canary Islands: Implications for the Canary Current and the upwelling off African coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Sanchez Marco</w:t>
+                <w:t xml:space="preserve">Antoine Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Lomoschitz</w:t>
+                <w:t xml:space="preserve">Marie-Antoinette Mélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Francisco Betancort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Juan Francisco Betancort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 162, pp.103702. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.106246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991811v1</w:t>
+                <w:t xml:space="preserve">hal-03013888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysiologies of Jurassic marine crocodylomorphs inferred from the oxygen isotope composition of their tooth apatite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Séon</w:t>
+                <w:t xml:space="preserve">δ18O and δ13C of diagenetic land snail shells from the Pliocene (Zanclean) of Lanzarote, Canary Archipelago: Do they still record some climatic parameters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sanchez Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Lomoschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Francisco Betancort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Heather Middleton</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 375 (1793), pp.20190139. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162, pp.103702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991781v1</w:t>
+                <w:t xml:space="preserve">hal-02991811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous δ2H and δ18O analyses of water inclusions in halite with Off-Axis Integrated Cavity Output Spectroscopy (OA-ICOS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55, pp.e4615. </w:t>
@@ -5167,51 +5167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5252,550 +5252,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotopes and ecological inferences of Permian (Guadalupian) tetrapods from the main Karoo Basin of South Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Day</w:t>
+                <w:t xml:space="preserve">δ2H of water from fluid inclusions in Proterozoic halite: Evidence for a deuterium-depleted hydrosphere?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Blamey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Fralick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109485⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 541, pp.119583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991787v1</w:t>
+                <w:t xml:space="preserve">hal-02523013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'analyse multi-isotopes pour l'authentification des huiles essentielles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Anchisi</w:t>
+                <w:t xml:space="preserve">Isotopic systematics point to wild origin of mummified birds in Ancient Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fourel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Porcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72326-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891912v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic systematics point to wild origin of mummified birds in Ancient Egypt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Linglin</w:t>
+                <w:t xml:space="preserve">Apport de l'analyse multi-isotopes pour l'authentification des huiles essentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Anchisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 992, pp.58-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991805v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ2H of water from fluid inclusions in Proterozoic halite: Evidence for a deuterium-depleted hydrosphere?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">Oxygen isotopes and ecological inferences of Permian (Guadalupian) tetrapods from the main Karoo Basin of South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 541, pp.119583. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 538, pp.109485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523013v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The case study of Case Bastione: First analyses of 3rd millennium cal BC paleoenvironmental and subsistence systems in central Sicily</w:t>
               </w:r>
@@ -5928,90 +5928,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of sea-surface temperatures in the Canary Islands during Marine Isotope Stage 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94, pp.195-209. </w:t>
@@ -6049,90 +6049,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined oxygen and sulphur isotope analysis—a new tool to unravel vertebrate (paleo)-ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6317,103 +6317,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved online hydrogen isotope analysis of halite aqueous inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Blamey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (4), pp.342-350. </w:t>
@@ -6464,90 +6464,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of In‐House Produced Calibrated Silver Phosphate with a Large Range of Oxygen Isotope Compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fourel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (4), pp.681-688. </w:t>
@@ -6637,51 +6637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bennàsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 218, pp.107-121. </w:t>
@@ -6771,51 +6771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kesjár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 109, pp.104979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6855,566 +6855,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euryhaline ecology of early tetrapods revealed by stable isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Goedert</w:t>
+                <w:t xml:space="preserve">δ 13 C signal of earthworm calcite granules: A new proxy for palaeoprecipitation reconstructions during the Last Glacial in western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Wang</w:t>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0159-2⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.158 - 166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817999v1</w:t>
+                <w:t xml:space="preserve">hal-01806849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D/H fractionation during sublimation of water ice at low temperatures into a vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Mortimer</w:t>
+                <w:t xml:space="preserve">Ecophysiology of the hydrothermal vent snail Ifremeria nautilei and barnacle Eochionelasmus ohtai manusensis , Manus Basin, Papua New Guinea: Insights from shell mineralogy and stable isotope geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Voica Bojar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Peter Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Carpenter</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ştefan Vasile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2018.05.010⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326507v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ 13 C signal of earthworm calcite granules: A new proxy for palaeoprecipitation reconstructions during the Last Glacial in western Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
+                <w:t xml:space="preserve">Euryhaline ecology of early tetrapods revealed by stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Moine</w:t>
+                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.11.017⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 558 (7708), pp.68 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0159-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01806849v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiology of the hydrothermal vent snail Ifremeria nautilei and barnacle Eochionelasmus ohtai manusensis , Manus Basin, Papua New Guinea: Insights from shell mineralogy and stable isotope geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Voica Bojar</w:t>
+                <w:t xml:space="preserve">D/H fractionation during sublimation of water ice at low temperatures into a vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mortimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ştefan Vasile</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Carpenter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2018.02.002⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.25--33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149686v1</w:t>
+                <w:t xml:space="preserve">hal-02326507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euxinic conditions and high sulfur burial near the European shelf margin (Pieniny Klippen Belt, Slovakia) during the Toarcian oceanic anoxic event</w:t>
               </w:r>
@@ -7559,64 +7559,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami sedimentary deposits of Crete records climate during the ‘Minoan Warming Period’ (≈3350 yr BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Atrops</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7680,103 +7680,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miocene (Burdigalian) seawater and air temperatures estimated from the geochemistry of fossil remains from the Aquitaine Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 481, pp.14 - 28. </w:t>
@@ -7826,64 +7826,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">d18O-Derived incubation temperatures of oviraptorosaur eggs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7954,542 +7954,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope fractionation between bird bone phosphate and drinking water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO2 and temperature decoupling at the million-year scale during the Cretaceous Greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Legendre</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Buffetaut</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Daviero-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104:47 (5-6), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-017-1468-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08234-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690007v1</w:t>
+                <w:t xml:space="preserve">hal-02329276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotopes suggest elevated thermometabolism within multiple Permo-Triassic therapsid clades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Rey</w:t>
+                <w:t xml:space="preserve">Oxygen isotope fractionation between bird bone phosphate and drinking water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Angst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.28589⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104:47 (5-6), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-017-1468-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692941v1</w:t>
+                <w:t xml:space="preserve">hal-01690007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon, nitrogen and oxygen isotope fractionation during food cooking: Implications for the interpretation of the fossil human record.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Daux</w:t>
+                <w:t xml:space="preserve">Oxygen isotopes suggest elevated thermometabolism within multiple Permo-Triassic therapsid clades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Abdala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.e28589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.28589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.23246⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01576278v1</w:t>
+                <w:t xml:space="preserve">hal-01692941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 and temperature decoupling at the million-year scale during the Cretaceous Greenhouse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Carbon, nitrogen and oxygen isotope fractionation during food cooking: Implications for the interpretation of the fossil human record.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecuyer</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, </w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 163 (4), pp.759-771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08234-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329276v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D/H fractionation during the sublimation of water ice</w:t>
               </w:r>
@@ -8501,51 +8501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8621,51 +8621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2H/1H measurements of amphiboles and nominally anhydrous minerals (clinopyroxene, garnet and diamond) using high-temperature CF-EA-PY-IRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8781,51 +8781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8915,51 +8915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9029,653 +9029,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology of groundwater species reveals specialization in a low-productivity environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Malard</w:t>
+                <w:t xml:space="preserve">High-precision 34S/32S measurements in vertebrate bioapatites using purge-and-trap elemental analyser/isotope ratio mass spectrometry technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12484⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (18), pp.2002-2008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286189v1</w:t>
+                <w:t xml:space="preserve">hal-01369468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision 34S/32S measurements in vertebrate bioapatites using purge-and-trap elemental analyser/isotope ratio mass spectrometry technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Trophic ecology of groundwater species reveals specialization in a low-productivity environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.7690⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.262-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01369468v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope fractionation between bird eggshell calcite and body water: application to fossil eggs from Lanzarote (Canary Islands)</w:t>
+                <w:t xml:space="preserve">Water concentrations and hydrogen isotope compositions of alkaline basalt-hosted clinopyroxene megacrysts and amphibole clinopyroxenites: the role of structural hydroxyl groups and molecular water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
+                <w:t xml:space="preserve">Istvan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Demeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyorgy Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-016-1404-x⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-016-1241-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994717v1</w:t>
+                <w:t xml:space="preserve">hal-02331140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water concentrations and hydrogen isotope compositions of alkaline basalt-hosted clinopyroxene megacrysts and amphibole clinopyroxenites: the role of structural hydroxyl groups and molecular water</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen isotope fractionation between bird eggshell calcite and body water: application to fossil eggs from Lanzarote (Canary Islands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyorgy Czuppon</w:t>
+                <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Angst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 171 (5), </w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103 (9-10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-016-1241-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00114-016-1404-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331140v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRELIMINARY INVESTIGATION OF SEASONAL PATTERNS RECORDED IN THE OXYGEN ISOTOPE COMPOSITIONS OF THEROPOD DINOSAUR TOOTH ENAMEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (1), pp.10-19. </w:t>
@@ -9707,583 +9707,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global climate perturbations during the Permo-Triassic mass extinctions recorded by continental tetrapods from South Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernando Abdala</w:t>
+                <w:t xml:space="preserve">Palaeotemperature reconstruction during the Last Glacial from δ 18 O of earthworm calcite granules from Nussloch loess sequence, Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2015.09.008⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 442, pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769924v1</w:t>
+                <w:t xml:space="preserve">hal-03215068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeotemperature reconstruction during the Last Glacial from δ 18 O of earthworm calcite granules from Nussloch loess sequence, Germany</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+                <w:t xml:space="preserve">Global climate perturbations during the Permo-Triassic mass extinctions recorded by continental tetrapods from South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rigaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Abdala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.384 - 396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2015.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.02.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03215068v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and oxygen isotope variability among foraminifera and ostracod carbonated shells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects of chemical preparation protocols on delta C-13 values of plant fossil samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daviero-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Barral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17951/aaa.2015.70.133⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Effects of chemical preparation protocols on delta C-13 values of plant fossil samples, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334191v1</w:t>
+                <w:t xml:space="preserve">hal-01362387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chemical preparation protocols on delta C-13 values of plant fossil samples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Carbon and oxygen isotope variability among foraminifera and ostracod carbonated shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emoke Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Görög</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.08.016⟩</w:t>
+              <w:t xml:space="preserve">Physica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.133-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17951/aaa.2015.70.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01362387v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet and climatic context of giant birds inferred from δ13Cc and δ18Oc values of Late Palaeocene and Early Eocene eggshells from southern France</w:t>
               </w:r>
@@ -10415,51 +10415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New frontiers for sulfur isotopic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10519,51 +10519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of S-34/S-32 Ratios of NBS 120c and BCR 32 Phosphorites Using Purge and Trap EA-IRMS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10795,90 +10795,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet of ancient Egyptians inferred from stable isotope systematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46, pp.114-124. </w:t>
@@ -10980,51 +10980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Montuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 82 (2), pp.420-429. </w:t>
@@ -11087,51 +11087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope composition of vertebrate phosphates from Cherves-de-Cognac (Berriasian, France): Environmental and ecological significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joane Pouech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11220,51 +11220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous N, C, S stable isotope analyses using a new purge and trap elemental analyzer and an isotope ratio mass spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11483,51 +11483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11643,64 +11643,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11802,64 +11802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Montuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80 (1), pp.113-124. </w:t>
@@ -11936,51 +11936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George D. Koufos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12228,64 +12228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (1), pp.257-265. </w:t>
@@ -12329,302 +12329,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and oxygen isotope fractionations between aragonite and calcite of shells from modern molluscs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D/H equilibrium fractionation between H2O and H-2 as a function of the salinity of aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bodergat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 332, pp.92-101. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 291, pp.236-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.034⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829889v1</w:t>
+                <w:t xml:space="preserve">hal-00690030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D/H equilibrium fractionation between H2O and H-2 as a function of the salinity of aqueous solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Martineau</w:t>
+                <w:t xml:space="preserve">Carbon and oxygen isotope fractionations between aragonite and calcite of shells from modern molluscs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Hutzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Bodergat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danièle Grosheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 291, pp.236-240. </w:t>
+              <w:t xml:space="preserve">, 2012, 332, pp.92-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690030v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable carbon and oxygen isotope compositions of invertebrate carbonate shells and the reconstruction of paleotemperatures and paleosalinities—A case study of the early Pleistocene of Rhodes, Greece</w:t>
               </w:r>
@@ -12916,51 +12916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13024,51 +13024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(18)O/(16)O ratio measurements of inorganic and organic materials by elemental analysis-pyrolysis-isotope ratio mass spectrometry continuous-flow techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13209,64 +13209,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (3), pp.481-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13351,64 +13351,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (3), pp.605-613. </w:t>
@@ -13452,501 +13452,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00590001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diagenesis of gypsum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Relative influences of DOC flux and subterranean fauna on microbial abundance and activity in aquifer sediments: new insights from 13C-tracer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (7), pp.1560-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02385.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00686890v1</w:t>
+                <w:t xml:space="preserve">halsde-00520932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope fractionation between apatite--bound carbonate and water determined from controlled experiments with synthetic apatites precipitated at 10°C to 37°C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial diagenesis of gypsum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baudrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 74 (7), pp.2072-2081. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 74 (12, suppl. 1), pp.A60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00465171v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00686890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative influences of DOC flux and subterranean fauna on microbial abundance and activity in aquifer sediments: new insights from 13C-tracer experiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Oxygen isotope fractionation between apatite--bound carbonate and water determined from controlled experiments with synthetic apatites precipitated at 10°C to 37°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Malard</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (7), pp.2072-2081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02385.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00520932v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00465171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope evidence for semi-aquatic habits among spinosaurid theropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Buffetaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13997,90 +13997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of body temperature by some Mesozoic marine reptiles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14131,51 +14131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleistocene seasonal temperature variations recorded in the d18O of Bison priscus teeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14277,103 +14277,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope composition of continental vertebrate apatites from Mesozoic formations of Thailand; environmental and ecological significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 315 (1), pp.271-283. </w:t>
@@ -14450,51 +14450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Héran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14545,90 +14545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope compositions of phosphate from Middle Miocene–Early Pliocene marine vertebrates of Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula B. Goehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Muizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Cappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14829,90 +14829,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision determination of 18O/16O ratios of silver phosphate by EA-pyrolysis-IRMS continuous flow technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francçois Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fourel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (1), pp.36-41. </w:t>
@@ -15119,90 +15119,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Waziers (nord de la France, plaine de la Scarpe). Un remplissage de chenal témoin de la transition Saalien-Eemien à l'optimum climatique Eemien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15244,90 +15244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinosaur nesting strategies in North-eastern Russia during the latest Cretaceous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Golovneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Godefroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15369,103 +15369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction du paléoenvironnement, du paléoclimat et du réseau trophique du Lagerstätte d'Angeac-Charente à travers les analyses paléontologique et multi-isotopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Réunion des sciences de la Terre (RST 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -15546,51 +15546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -15619,103 +15619,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ18Op geographical variability within the South African Karoo Basin during Permo-Triassic based on tetrapod apatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Luyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Bone Diagenesis Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Evora, Portugal</w:t>
@@ -15757,51 +15757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réchauffement des eaux de surface océaniques aux Îles Canaries durant le dernier interglaciaire : implications pour le courant des Canaries et l'upwelling ouest africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Melieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15869,103 +15869,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotopes suggest elevated thermometabolism within multiple Permo-Triassic therapsid clades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Abdala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Biennial Conference of the Palaeontological Society of Southern Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Stellenbosch, South Africa</w:t>
@@ -16289,90 +16289,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong positive correlations between carbon and nitrogen isotopes (ratio) with salt in the drought-adapted angiosperm Zygophyllum fontanesii (Zygophyllaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Francisco Betancort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Lomoschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESIR (European Society for Isotope Research) Isotope Workshop XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Villeurbanne (France), France</w:t>
@@ -16414,90 +16414,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of water balance in Orcinus orca and Tursiops truncatus using oxygen isotopes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Cetacean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, O Grove, Galicia, Spain</w:t>
@@ -16539,90 +16539,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When marine zoological structures help palaeontology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Tacail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th Annual Symposium of the European Association for Aquatic Mammals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Valence (Espagne), Spain</w:t>
@@ -16664,90 +16664,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When zoological marine structures help paleontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Tacail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th European Association for Aquatic Mammals Annual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Valencia (Espagne), Spain</w:t>
@@ -16776,103 +16776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléotempératures, paléoenvironnements et occupations néandertaliennes à Waziers (France) au cours de l'avant-dernière transition Glaciaire/Interglaciaire (SIM6/5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Mélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème édition des journées "Climat et Impacts"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t>
@@ -17083,103 +17083,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a tracking of bird migratory behaviour through geological time: an isotopic and histological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Canoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vinçon-Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17289,51 +17289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRASSM; LA3M UMR 7298-AMU-CNRS; SRASSMF. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17391,51 +17391,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des outils géochimiques pour l'investigation des paléoenvironnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Claude Bernard - Lyon I, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LYO10206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17552,51 +17552,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F43B35B9"/>
+    <w:nsid w:val="BF329201"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17783,51 +17783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fourel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3094-7003" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19661550X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/269148389557910712829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broussard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Trop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Daeschler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37631.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duhamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Canoville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vin&#231;on-Laugier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70211" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Voica Bojar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bojar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Chmiel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2024.2380059" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poulallion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Killian Galv&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Seldes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Zigar&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Recagno Browning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2025.101729" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Badri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-024-00507-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103825" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Galv&#225;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104784" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Hadjisterkotis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mitsainas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Bergmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09740-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsan Ben Jamaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Nouira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55730/1300-0179.3187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina B Golovneva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Godefroit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040565" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03828010v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3172" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04335619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AGEE.2023.108418" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anquetin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bourgeais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1175128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162750" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133611v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Faure-Brac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Muizon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111667" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Luyt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104999" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luccisano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pradel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111760" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888039v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138258" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04015815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Tabaja" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-619-2023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266511v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brasseur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Catteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245648" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03686586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2671-2022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03718018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ndiaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107609" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105676" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17334" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijiao Yao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108086" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293366v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105336" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000561v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Kusuhashi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Saegusa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masateru Shibata" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ikegami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104602" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Day" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109882" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Duliu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2019-154" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013888v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Betancort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106246" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sanchez Marco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lomoschitz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Betancort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103702" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Young" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Middleton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0139" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891946v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4615" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02523016v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Cui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lamade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16480" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991787v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109485" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891912v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991805v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Linglin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72326-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02523013v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Blamey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Brand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fralick" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119583" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02548634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Speciale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Di Sansebastiano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Iann&#236;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102332" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991824v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.65" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-019-1664-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02060631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nouailhat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155268v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4323" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991841v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12285" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benn&#224;sar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.04.035" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985977v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dem&#233;ny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Gugora" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kesj&#225;r" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104979" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4JSG83R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326507v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mortimer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carpenter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.05.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806849v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.11.017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLQFD2G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02149686v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan Vasile" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.02.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBJ5BQRL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326514v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schollhorn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schlogl" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Segit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.09.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HMRBH8V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01690485v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.04.024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD4JG47J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01561556v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12311" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01690007v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-017-1468-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01692941v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abdala" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.28589" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576278v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23246" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329276v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08234-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468387v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHCJNJHJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01596692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Demeny" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lange" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7996" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233877v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.10.032" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q25XGJTP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369468v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7690" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6JCXBFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331140v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kovacs" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Czuppon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1241-0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994722v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2015.018" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769924v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rey" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.09.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXSM49H2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215068v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.02.045" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02334191v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martineau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emoke Toth" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes G&#246;r&#246;g" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2015.70.133" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362387v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.08.016" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KP5TF3S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994726v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angst" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffetaut" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.011" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGF3SC8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366836v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.055" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361610v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecuyer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2014.00297.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5NS4828-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262225v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nogueira Da Costa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Bondanese" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaouen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1415151112" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994728v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.005" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDRB26R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066399v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.06.006" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31X260C2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341456v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Pouech" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.05.036" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GT9RLCZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358955v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7048" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3274ZNDF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994731v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1158-2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110386v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.014" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MB0K5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836873v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.03.007" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880188v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Kostopoulos" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Koufos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.05.003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4X4XW0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994734v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rey" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Koufos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.07.021" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81NQ3GX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674961v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudrand" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.11.003" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLPK4MZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829889v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.034" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN1S4VR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690030v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bodergat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.017" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW6ZHZBQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107887v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.06.009" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZSM47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690024v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pelisson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Burgevin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2011.01925.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882199v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31212.1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668347v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kupka" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5056" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNFNXWPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579553v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02513.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0L858ZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590001v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.03.001" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9D9KF69-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686890v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465007v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g30402.1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628095v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1187443" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459382v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.005" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW4JG49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994778v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP315.19" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00455146v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula B. Goehlich" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cappetta" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.04.001" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTV04T83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556891v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heran" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03865359v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Liebe Delsett" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Jane Roberts" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918695v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Golovneva" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589246v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588056v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851654v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850545v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marechal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Melieres" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Franscico Betancort" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851349v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882621v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Daliran" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537986v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-E. L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132607v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montigny" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284884v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284905v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04659518v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925685v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870048v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006080v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456321v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Forgues" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01878217v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10206" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fourel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3094-7003" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19661550X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/269148389557910712829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duhamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Canoville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vin&#231;on-Laugier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70211" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769137v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broussard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Trop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Daeschler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37631.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Voica Bojar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bojar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Chmiel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2024.2380059" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poulallion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Killian Galv&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Seldes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Zigar&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Recagno Browning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2025.101729" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Badri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-024-00507-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103825" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Galv&#225;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104784" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Hadjisterkotis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mitsainas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Bergmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09740-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsan Ben Jamaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Nouira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55730/1300-0179.3187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina B Golovneva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Godefroit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040565" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03828010v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3172" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04335619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AGEE.2023.108418" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162750" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616164v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anquetin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bourgeais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1175128" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Luyt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104999" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133611v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Faure-Brac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Muizon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111667" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luccisano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pradel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111760" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888039v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138258" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266511v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brasseur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Catteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245648" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04015815v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Tabaja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-619-2023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03686586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2671-2022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03718018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ndiaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107609" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105676" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925368v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17334" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijiao Yao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108086" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293366v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105336" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000561v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Kusuhashi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Saegusa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masateru Shibata" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ikegami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104602" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Day" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109882" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Duliu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2019-154" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Young" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Middleton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0139" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013888v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Betancort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106246" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991811v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sanchez Marco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lomoschitz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Betancort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103702" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891946v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4615" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02523016v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Cui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lamade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16480" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02523013v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Blamey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Brand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fralick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119583" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Linglin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72326-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891912v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991787v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109485" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02548634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Speciale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Di Sansebastiano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Iann&#236;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102332" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991824v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.65" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-019-1664-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02060631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nouailhat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155268v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4323" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991841v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12285" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benn&#224;sar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.04.035" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985977v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dem&#233;ny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Gugora" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kesj&#225;r" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104979" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4JSG83R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806849v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.11.017" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLQFD2G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02149686v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan Vasile" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.02.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBJ5BQRL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326507v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mortimer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carpenter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.05.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326514v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schollhorn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schlogl" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Segit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.09.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HMRBH8V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01690485v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.04.024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD4JG47J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01561556v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12311" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329276v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08234-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01690007v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-017-1468-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01692941v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abdala" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.28589" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576278v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23246" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468387v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHCJNJHJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01596692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Demeny" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lange" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7996" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233877v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.10.032" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q25XGJTP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369468v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7690" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6JCXBFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331140v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kovacs" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Czuppon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1241-0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994722v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2015.018" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215068v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.02.045" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769924v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rey" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.09.008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXSM49H2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362387v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.08.016" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KP5TF3S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02334191v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martineau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emoke Toth" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes G&#246;r&#246;g" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2015.70.133" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994726v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angst" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffetaut" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.011" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGF3SC8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366836v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.055" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361610v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecuyer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2014.00297.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5NS4828-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262225v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nogueira Da Costa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Bondanese" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaouen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1415151112" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994728v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.005" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDRB26R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066399v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.06.006" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31X260C2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341456v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Pouech" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.05.036" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GT9RLCZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358955v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7048" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3274ZNDF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994731v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1158-2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110386v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.014" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MB0K5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836873v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.03.007" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880188v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Kostopoulos" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Koufos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.05.003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4X4XW0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994734v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rey" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Koufos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.07.021" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81NQ3GX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674961v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudrand" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.11.003" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLPK4MZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690030v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bodergat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.017" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW6ZHZBQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829889v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.034" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN1S4VR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107887v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.06.009" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZSM47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690024v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pelisson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Burgevin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2011.01925.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882199v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31212.1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668347v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kupka" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5056" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNFNXWPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579553v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02513.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0L858ZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590001v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.03.001" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9D9KF69-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686890v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465007v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g30402.1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628095v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1187443" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459382v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.005" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW4JG49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994778v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP315.19" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00455146v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula B. Goehlich" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cappetta" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.04.001" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTV04T83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556891v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heran" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03865359v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Liebe Delsett" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Jane Roberts" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918695v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Golovneva" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589246v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588056v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851654v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850545v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marechal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Melieres" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Franscico Betancort" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851349v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882621v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Daliran" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537986v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-E. L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132607v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montigny" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284884v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284905v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04659518v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925685v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870048v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006080v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456321v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Forgues" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01878217v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10206" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>