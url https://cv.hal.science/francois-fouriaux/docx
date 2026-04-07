--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -3373,393 +3373,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2018. Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av . – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera Pompéi - Fouille de la nécropole romaine de Porta Nocera Programme de recherche de l’École française de Rome en collaboration avec l’université de Lille (Centre de recherches Halma), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation de la fondation ARPAMED, du laboratoire d’anthropologie de Bordeaux, de la société Archeodunum et de l’Institut Universitaire de France. Sous la direction de William Van Andringa, Thomas Creissen et Henri Duday. Pompéi, 2 volumes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nantes (44), 11-25 rue Saint-Donatien. L'occupationaux abords de la voie Saint-Donatien depuis l'Antiquité jusqu'à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Boisson</w:t>
+                <w:t xml:space="preserve">Erica Gaugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle-Anne Verliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bellavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie-Aude Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Duseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arpamed, EFR, Eveha International, Université de Lille 3, Soprintendenza Archeologica di Pompei, IUF. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie des Pays de la Loire. 2018, pp.397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962922v1</w:t>
+                <w:t xml:space="preserve">hal-05529835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesté (49), Église Saint-Pierre-aux-Liens. 1200 ans d'inhumations (VIe - XVIIIe siècles)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2018. Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av . – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera Pompéi - Fouille de la nécropole romaine de Porta Nocera Programme de recherche de l’École française de Rome en collaboration avec l’université de Lille (Centre de recherches Halma), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation de la fondation ARPAMED, du laboratoire d’anthropologie de Bordeaux, de la société Archeodunum et de l’Institut Universitaire de France. Sous la direction de William Van Andringa, Thomas Creissen et Henri Duday. Pompéi, 2 volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Van Andringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Creissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arpamed, EFR, Eveha International, Université de Lille 3, Soprintendenza Archeologica di Pompei, IUF. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-05529926v1</w:t>
+                <w:t xml:space="preserve">hal-03962922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantes (44), 11-25 rue Saint-Donatien. L'occupationaux abords de la voie Saint-Donatien depuis l'Antiquité jusqu'à nos jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Gesté (49), Église Saint-Pierre-aux-Liens. 1200 ans d'inhumations (VIe - XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Gaugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fouriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie des Pays de la Loire. 2018, pp.Volume 1 (451), volume 2 (806), volume 3 (369)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle-Anne Verliac</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-05529835v1</w:t>
+                <w:t xml:space="preserve">hal-05529926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Hilaire-de-Chaléons (44), ZAC Multisites - Tranche 3 - Site de l'Allée</w:t>
               </w:r>
@@ -4455,51 +4455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BAE4B6C"/>
+    <w:nsid w:val="E5583999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4686,51 +4686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fouriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5844-3715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/living-archaeology" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/u3x9r0s1t2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53032-6_5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuija Lind" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bollen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122l7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giannandrea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boschin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.09.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;vin-Allouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ben Kaddour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1940" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S0GPVL0L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribaria" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04141747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Gaug&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lachaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Verliac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gaucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lierville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blondeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:78e4c4f9e59988d55bc555603ee02b7f2b664875;origin=https://hal.archives-ouvertes.fr/hal-04141729;visit=swh:1:snp:852e64e628034eec6471ecbda8b2e4762fa73d79;anchor=swh:1:rel:b9978d27dfa088c65423a81c02d6dac616f4e37c;path=/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jagu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fouriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5844-3715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/living-archaeology" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/u3x9r0s1t2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53032-6_5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuija Lind" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bollen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122l7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giannandrea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boschin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.09.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;vin-Allouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ben Kaddour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1940" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S0GPVL0L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribaria" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04141747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Gaug&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Verliac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lachaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gaucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lierville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blondeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:78e4c4f9e59988d55bc555603ee02b7f2b664875;origin=https://hal.archives-ouvertes.fr/hal-04141729;visit=swh:1:snp:852e64e628034eec6471ecbda8b2e4762fa73d79;anchor=swh:1:rel:b9978d27dfa088c65423a81c02d6dac616f4e37c;path=/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jagu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>