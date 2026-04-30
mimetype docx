--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1285,178 +1285,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les gestes dans les niveaux de fréquentation d’un espace funéraire: l’exemple de la nécropole de Porta Nocera à Pompéi</w:t>
+                <w:t xml:space="preserve">FRAGEX : Étudier les gestes de fragmentation volontaires d’objets : l’exemple de la nécropole de Porta Nocera à Pompéi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fouriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enregistrement et analyse spatiale en anthropologie et archéologie funéraire : du territoire à l’os</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gaaf; Ateliers Archéomatiques du réseau ISA; Sophie Oudry; Jean-Philippe Chimier; Matthieu Gaultier; Amélie Laurent; Sylvain Badey, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès International d'Archéologie Expérimentale - Pézenas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Experimenta (EXARC); HNHP; AnTET; Arscan UMR 7041; INRAP; GREPAM, Oct 2022, Pézenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985621v1</w:t>
+                <w:t xml:space="preserve">hal-03985668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRAGEX : Étudier les gestes de fragmentation volontaires d’objets : l’exemple de la nécropole de Porta Nocera à Pompéi</w:t>
+                <w:t xml:space="preserve">Identifier les gestes dans les niveaux de fréquentation d’un espace funéraire: l’exemple de la nécropole de Porta Nocera à Pompéi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fouriaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International d'Archéologie Expérimentale - Pézenas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Experimenta (EXARC); HNHP; AnTET; Arscan UMR 7041; INRAP; GREPAM, Oct 2022, Pézenas, France</w:t>
+              <w:t xml:space="preserve">Enregistrement et analyse spatiale en anthropologie et archéologie funéraire : du territoire à l’os</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaaf; Ateliers Archéomatiques du réseau ISA; Sophie Oudry; Jean-Philippe Chimier; Matthieu Gaultier; Amélie Laurent; Sylvain Badey, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985668v1</w:t>
+                <w:t xml:space="preserve">hal-03985621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approcher le temps de la mémoire par l’analyse séquentielle des gestes commémoratifs. Analyse tridimensionnelle d’un dépôt funéraire complexe de la nécropole de Porta Nocera (Pompéi – Italie)</w:t>
               </w:r>
@@ -3495,271 +3495,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2018. Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av . – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera Pompéi - Fouille de la nécropole romaine de Porta Nocera Programme de recherche de l’École française de Rome en collaboration avec l’université de Lille (Centre de recherches Halma), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation de la fondation ARPAMED, du laboratoire d’anthropologie de Bordeaux, de la société Archeodunum et de l’Institut Universitaire de France. Sous la direction de William Van Andringa, Thomas Creissen et Henri Duday. Pompéi, 2 volumes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gesté (49), Église Saint-Pierre-aux-Liens. 1200 ans d'inhumations (VIe - XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Boisson</w:t>
+                <w:t xml:space="preserve">Aurélie Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Gaugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fouriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arpamed, EFR, Eveha International, Université de Lille 3, Soprintendenza Archeologica di Pompei, IUF. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie des Pays de la Loire. 2018, pp.Volume 1 (451), volume 2 (806), volume 3 (369)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962922v1</w:t>
+                <w:t xml:space="preserve">hal-05529926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesté (49), Église Saint-Pierre-aux-Liens. 1200 ans d'inhumations (VIe - XVIIIe siècles)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2018. Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av . – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera Pompéi - Fouille de la nécropole romaine de Porta Nocera Programme de recherche de l’École française de Rome en collaboration avec l’université de Lille (Centre de recherches Halma), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation de la fondation ARPAMED, du laboratoire d’anthropologie de Bordeaux, de la société Archeodunum et de l’Institut Universitaire de France. Sous la direction de William Van Andringa, Thomas Creissen et Henri Duday. Pompéi, 2 volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Van Andringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Creissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arpamed, EFR, Eveha International, Université de Lille 3, Soprintendenza Archeologica di Pompei, IUF. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lachaud</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-05529926v1</w:t>
+                <w:t xml:space="preserve">hal-03962922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Hilaire-de-Chaléons (44), ZAC Multisites - Tranche 3 - Site de l'Allée</w:t>
               </w:r>
@@ -4455,51 +4455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5583999"/>
+    <w:nsid w:val="1ED9A976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4686,51 +4686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fouriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5844-3715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/living-archaeology" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/u3x9r0s1t2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53032-6_5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuija Lind" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bollen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122l7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giannandrea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boschin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.09.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;vin-Allouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ben Kaddour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1940" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S0GPVL0L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribaria" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04141747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Gaug&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Verliac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lachaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gaucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lierville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blondeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:78e4c4f9e59988d55bc555603ee02b7f2b664875;origin=https://hal.archives-ouvertes.fr/hal-04141729;visit=swh:1:snp:852e64e628034eec6471ecbda8b2e4762fa73d79;anchor=swh:1:rel:b9978d27dfa088c65423a81c02d6dac616f4e37c;path=/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jagu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fouriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5844-3715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/living-archaeology" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/u3x9r0s1t2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53032-6_5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuija Lind" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bollen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122l7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giannandrea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boschin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.09.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;vin-Allouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ben Kaddour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1940" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S0GPVL0L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribaria" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04141747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Gaug&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Verliac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529926v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lachaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gaucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lierville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blondeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:78e4c4f9e59988d55bc555603ee02b7f2b664875;origin=https://hal.archives-ouvertes.fr/hal-04141729;visit=swh:1:snp:852e64e628034eec6471ecbda8b2e4762fa73d79;anchor=swh:1:rel:b9978d27dfa088c65423a81c02d6dac616f4e37c;path=/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jagu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>