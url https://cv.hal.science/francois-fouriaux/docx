--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -1285,178 +1285,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRAGEX : Étudier les gestes de fragmentation volontaires d’objets : l’exemple de la nécropole de Porta Nocera à Pompéi</w:t>
+                <w:t xml:space="preserve">Identifier les gestes dans les niveaux de fréquentation d’un espace funéraire: l’exemple de la nécropole de Porta Nocera à Pompéi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fouriaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International d'Archéologie Expérimentale - Pézenas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Experimenta (EXARC); HNHP; AnTET; Arscan UMR 7041; INRAP; GREPAM, Oct 2022, Pézenas, France</w:t>
+              <w:t xml:space="preserve">Enregistrement et analyse spatiale en anthropologie et archéologie funéraire : du territoire à l’os</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaaf; Ateliers Archéomatiques du réseau ISA; Sophie Oudry; Jean-Philippe Chimier; Matthieu Gaultier; Amélie Laurent; Sylvain Badey, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985668v1</w:t>
+                <w:t xml:space="preserve">hal-03985621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les gestes dans les niveaux de fréquentation d’un espace funéraire: l’exemple de la nécropole de Porta Nocera à Pompéi</w:t>
+                <w:t xml:space="preserve">FRAGEX : Étudier les gestes de fragmentation volontaires d’objets : l’exemple de la nécropole de Porta Nocera à Pompéi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fouriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enregistrement et analyse spatiale en anthropologie et archéologie funéraire : du territoire à l’os</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gaaf; Ateliers Archéomatiques du réseau ISA; Sophie Oudry; Jean-Philippe Chimier; Matthieu Gaultier; Amélie Laurent; Sylvain Badey, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès International d'Archéologie Expérimentale - Pézenas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Experimenta (EXARC); HNHP; AnTET; Arscan UMR 7041; INRAP; GREPAM, Oct 2022, Pézenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985621v1</w:t>
+                <w:t xml:space="preserve">hal-03985668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approcher le temps de la mémoire par l’analyse séquentielle des gestes commémoratifs. Analyse tridimensionnelle d’un dépôt funéraire complexe de la nécropole de Porta Nocera (Pompéi – Italie)</w:t>
               </w:r>
@@ -3373,393 +3373,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantes (44), 11-25 rue Saint-Donatien. L'occupationaux abords de la voie Saint-Donatien depuis l'Antiquité jusqu'à nos jours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2018. Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av . – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera Pompéi - Fouille de la nécropole romaine de Porta Nocera Programme de recherche de l’École française de Rome en collaboration avec l’université de Lille (Centre de recherches Halma), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation de la fondation ARPAMED, du laboratoire d’anthropologie de Bordeaux, de la société Archeodunum et de l’Institut Universitaire de France. Sous la direction de William Van Andringa, Thomas Creissen et Henri Duday. Pompéi, 2 volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Van Andringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Creissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Gaugé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chloé Duseau</w:t>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie des Pays de la Loire. 2018, pp.397</w:t>
+              <w:t xml:space="preserve">Arpamed, EFR, Eveha International, Université de Lille 3, Soprintendenza Archeologica di Pompei, IUF. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529835v1</w:t>
+                <w:t xml:space="preserve">hal-03962922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesté (49), Église Saint-Pierre-aux-Liens. 1200 ans d'inhumations (VIe - XVIIIe siècles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nantes (44), 11-25 rue Saint-Donatien. L'occupationaux abords de la voie Saint-Donatien depuis l'Antiquité jusqu'à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Gaugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle-Anne Verliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bellavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie-Aude Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Mayer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
+                <w:t xml:space="preserve">Chloé Duseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie des Pays de la Loire. 2018, pp.Volume 1 (451), volume 2 (806), volume 3 (369)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie des Pays de la Loire. 2018, pp.397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529926v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2018. Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av . – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera Pompéi - Fouille de la nécropole romaine de Porta Nocera Programme de recherche de l’École française de Rome en collaboration avec l’université de Lille (Centre de recherches Halma), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation de la fondation ARPAMED, du laboratoire d’anthropologie de Bordeaux, de la société Archeodunum et de l’Institut Universitaire de France. Sous la direction de William Van Andringa, Thomas Creissen et Henri Duday. Pompéi, 2 volumes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Duday</w:t>
+                <w:t xml:space="preserve">Gesté (49), Église Saint-Pierre-aux-Liens. 1200 ans d'inhumations (VIe - XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Gaugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fouriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Boisson</w:t>
+                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arpamed, EFR, Eveha International, Université de Lille 3, Soprintendenza Archeologica di Pompei, IUF. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie des Pays de la Loire. 2018, pp.Volume 1 (451), volume 2 (806), volume 3 (369)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962922v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Hilaire-de-Chaléons (44), ZAC Multisites - Tranche 3 - Site de l'Allée</w:t>
               </w:r>
@@ -4455,51 +4455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1ED9A976"/>
+    <w:nsid w:val="BD1FA049"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4686,51 +4686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fouriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5844-3715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/living-archaeology" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/u3x9r0s1t2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53032-6_5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuija Lind" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bollen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122l7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giannandrea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boschin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.09.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;vin-Allouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ben Kaddour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1940" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S0GPVL0L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribaria" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04141747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Gaug&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Verliac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529926v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lachaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gaucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lierville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blondeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:78e4c4f9e59988d55bc555603ee02b7f2b664875;origin=https://hal.archives-ouvertes.fr/hal-04141729;visit=swh:1:snp:852e64e628034eec6471ecbda8b2e4762fa73d79;anchor=swh:1:rel:b9978d27dfa088c65423a81c02d6dac616f4e37c;path=/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jagu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fouriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5844-3715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/living-archaeology" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/u3x9r0s1t2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53032-6_5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuija Lind" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bollen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122l7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giannandrea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boschin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.09.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;vin-Allouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ben Kaddour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1940" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S0GPVL0L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribaria" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04141747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Gaug&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Verliac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lachaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gaucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lierville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blondeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:78e4c4f9e59988d55bc555603ee02b7f2b664875;origin=https://hal.archives-ouvertes.fr/hal-04141729;visit=swh:1:snp:852e64e628034eec6471ecbda8b2e4762fa73d79;anchor=swh:1:rel:b9978d27dfa088c65423a81c02d6dac616f4e37c;path=/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jagu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>