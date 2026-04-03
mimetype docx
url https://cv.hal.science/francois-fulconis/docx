--- v0 (2026-03-09)
+++ v1 (2026-04-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.12765957447px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François FULCONIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4989-1348</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">053526082</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je t’aime… moi non plus : entre partage et rétention d’informations dans le canal de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 115, Juillet-Septembre,, pp. 91-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdieu au pays de la logistique : quelles implications méthodologiques pour la recherche en supply chain management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.181-193. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2022.2154714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRITORIAL REVITALIZATION STRATEGY: THE CASE OF FRANCE SINCE THE COVID-19 PANDEMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20460/JGSM.2023.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halte à la « logistisation » du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nomos perspective of shipping service industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilaos N. Psaraftis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue Européenne d’Économie et Management des Services 2021 – 2, n° 12, 2021 – 2 (n° 12), pp.125-154. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12261-6.p.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés de classification dans le marché du transport maritime international : analyse par l’approche béhavioriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2021.1930594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nomos perspective of shipping service industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilaos N Psaraftis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.125-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a behavioral approach of international shipping: a study of the interorganisational dynamics of maritime safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lissillour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Shipping and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41072-021-00092-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food supply chain fragility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Systèmes alimentaires / Food Systems, 2020 (n° 5), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11062-0.p.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie de Covid-19 et chaînes logistiques - Une mondialisation désenchantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (293), pp. 171-181. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilets jaunes, vers un nouveau modèle de perturbation des chaînes logistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Rubrique "Côté Recherche", Avril-Mai (27/28), pp. 82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgression des normes de circulation : la face cachée de la révolte des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (90-107)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités dynamiques, réseaux et chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Meurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (7), pp. 43-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgression des normes de circulation : la face cachée de la révolte des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dossier : "Entreprise : le pouvoir des parties prenantes en question ?", Juillet-Décembre (27), pp.90-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supply chain face aux défis de la livraison e-commerce : entre intégration et flexibilité, quelles solutions packaging ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.132-147. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2018.1546127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugal supply chains: a managerial and societal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 14, (N° 3,), pp. 228-241. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-06-2018-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecology in action: The environmental oasis projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Environmental Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.66-78. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21511/ee.10(1).2019.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La » logistique temporaire : au-delà des contingences des logistiques temporaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.4-19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2018.1559710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Action: A Strategic Perspective of Developmentalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IUP journal of Business Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial sur la thématique « Prestations et prestataires de services logistiques (PSL) : l’heure du renouveau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp.197-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des emballages d’expédition dans l’E-commerce : une affaire de logistique et de marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (21), pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Chain Monitoring: LLPs and 4PL Providers as Orchestrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 238, pp.9 - 18. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive vs coopetitive strategies: lessons from professional sport leagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.12 - 21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JBS-03-2017-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging Scorecard for Closed-loop Logistics Systems: A Sustainable Development Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 238, pp.19 - 28. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels packagings pour les supply chains du e-commerce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intermédiation logistique dans le pilotage des chaînes multi-acteurs : proposition d’une grille d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.098.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétitivité et réseau public d’offre de soins : des Communautés Hospitalières de Territoire aux Groupements Hospitaliers de Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (93), pp.37. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.093.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre égalité réelle et inégalité formelle - Comment mesurer la structure d’un Groupement Hospitalier de Territoire (GHT) ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue hospitalière de France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 573, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing of logistical services: A new view of LSPs’ proactive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nollet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (4), pp. 449-466. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EBR-06-2015-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine industry Supply Chain: International Comparative Study using Social Networks Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joice de Almeira Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymondo Forradellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.55-67. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2016.1171957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance indicators in the wine supply chain context: a framework for explanation and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forradellas Raymondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (155)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des sports professionnels : une approche en termes de mutualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nollet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (3/4), pp.215-225. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2016.1268075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle forme de croissance économique - Les apports des recherches en logistique et supply chain management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Impact de la recherche en gestion., 42 (261, Novembre-Décembre), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging et chaîne logistique en boucle fermée : contribution au passage d’une économie linéaire à une économie circulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (3/4), pp.186-198. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2016.1268936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels mécanismes au cœur des Organisations Temporaires Pulsatoires ? Le cas du festival du Bout du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coopération(s) &amp; Réseau(x), 42 (259), pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bénéfices peut retirer l’entreprise d’un management multicanal intégratif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marianne Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 269-270 (5), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.269.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La banalisation de l’offre de services logistiques : quelles réponses stratégiques des PSL face au risque de l’effet « toboggan » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp. 7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la performance des réseaux inter-organisationnels : le contrôle de gestion au défi du collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Solle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (4), pp. 45-63. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2014.33.04.792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of Logistical Service in Franchising System: A Case Study in the French Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Service Science, Management, Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, July-September, 5 (3), pp.34-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Human Behaviours. The Devotion of Football Fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Management and Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, February, 4 (1), 2014, pp. 17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football passion as a religion: the four dimensions of a sacred experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.166 - 185. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-09-2013-0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’ambidextrie organisationnelle au management logistique : études de cas dans l’industrie de la prestation logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.19-32. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2013.11517014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une dilution des frontières de l’organisation : le prestataire de services logistiques (PSL) comme pilote aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2012.11516998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce triangulaire : une relecture à partir de la démarche logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Merminod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), pp. 43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations inter-entreprises : pour une perspective religieuse de l'action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des économistes et des études humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/1145-6396.1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3PL Provider as Catalyst of Coopetitive Strategies-An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (2), pp.58-69. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2011.11517260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre innovation et optimisation : la décision en logistique à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Octobre (48), pp.158-178. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.048.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODALITÉS D'ACHAT ET DE CONSOMMATION DE VINS EN ROUMANIE : PROPOSITION D'UNE SEGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (9), pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations inter-entreprises face au risque de sclérose organisationnelle : l’opportunisme comme source potentielle de performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (10), pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des relations entre industrie et grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Filser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PRESTATION DE SERVICES LOGISTIQUES DANS L’INDUSTRIE AUTOMOBILE EN FRANCE : ENTRE LOW COST ET HIGH TECH, QUELLE(S) STRATÉGIE(S) DE DÉVELOPPEMENT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (2), pp.27-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des pôles de compétitivité et structures en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, p. 184-206. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.025.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prestataire de services logistiques, acteur clé du système de logistique inversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.83-102. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.024.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Aide à la Décision (SAD) : quel rôle pour quelle compétitivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pastorelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Septembre (7), pp.165-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des pôles de compétitivité français : une analyse du Pôle Européen d’Innovation Fruits et Légumes (PEIFL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (5), pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les comportements opportunistes amélioraient la performance des relations au sein des réseaux d’affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 25, (N° 4, Juillet-Août,), pp. 19-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport, parent pauvre ou pièce maîtresse des schémas d’approvisionnement contemporains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La place du transport dans les organisations logistiques, 54 | 2008, pp.25-48. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Risk Management and Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Farcane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Megan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universitatii "Eftimie Murgu" Resita Fascicola de Inginerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (15), pp.345-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management stratégique des réseaux inter-organisationnels à l’épreuve des comportements opportunistes : élaboration d’un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 230, Mars-Avril,, pp. 35-43. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.230.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement numérique dans l’espace européen de formation : étude du management du CAmpus Numérique en Economie et GEstion (CANEGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (4), pp.293-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy dynamics in the logistics industry: a transactional center perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 45 (N° 1), pp. 104-117. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/00251740710718999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4PL and models of strategic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 21 (N° 3/4), pp. 395-406. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new competences in the logistics industry: the intermediation role of 4PL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 7 (N° 2), pp. 68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter des entreprises virtuelles : quel rôle pour les prestataires de services logistiques ?&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Logistique et entreprise virtuelle., 31 (156), pp. 167-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOITING SCM AS SOURCE OF COMPETITIVE ADVANTAGE: THE IMPORTANCE OF COOPERATIVE GOALS REVISITED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitiveness Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 15 (N° 2), pp. 92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistique et administration générale des 'structures en réseau'&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, ISSN 0773-0543, 16 (4), pp. 109-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reindustrialization Dynamics: How to Encourage the Transition from Global to Local Supply Chains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Edition of the FoE International Conference : “The World Economy in Turmoil”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of International Business and Economics Bucharest - University of Economic Studies (ASE), Oct 2025, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire avec des « lunettes logistiques » la contribution de Jared Diamond sur le processus historique d'expansion des sociétés humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT'2025 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne - Pays Basque, Université de Pau et des Pays de l’Adour (UPPA), Mar 2025, Bayonne - Pays Basque, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire avec des « lunettes logistiques » la contribution de Jared Diamond sur le processus historique d'expansion des sociétés humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation et économie circulaire : quels défis pour des emballages durables dans l'industrie automobile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2025 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne - Pays Basque, Université de Pau et des Pays de l’Adour (UPPA), Mar 2025, Bayonne - Pays Basque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PRESTATAIRES DE SERVICES LOGISTIQUES (PSL), DES FOURNISSEURS DE RANG 1 ? CARACTÉRISTIQUES D'UNE NOUVELLE ORIENTATION STRATÉGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cassiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e CONFÉRENCE DE L’AIRL-SCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRL-SCM et Excelia Business School, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des emballages industriels dans les relations B2B : enjeux et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT'2024 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse - Université Haute Alsace, Mar 2024, Mulhouse (Université de haute-Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution channel dynamics: Sharing or not sharing information between members?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICRME - International Conference on Research in Management and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Cambridge, United Kingdom. pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition vers une économie circulaire : analyse de la réglementation pour des emballages durables et un monde sans déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEC-2024 - 1er Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC - Défis Clés Occitanie - Circulades, Institut Montpellier Management, Jun 2024, Montpellier, France. pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major transformations in supply chain management: Is the French higher education system deficient in its training offer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG - 7th Edition of the International Conference on Project &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2023, Luxembourg, Luxembourg. pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACKAGING IN CIRCULAR SUPPLY CHAINS: Challenge for the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IRMBAM - International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Business School, Jul 2023, Nice, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Habilitation à Diriger des Recherches (HDR) en Sciences de Gestion et du Management : retour d’expérience et perspectives académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence académique invitée de niveau international, ECREB - East European Center for Research in Economics and Business, Faculty of Economics and Business Administration (FEAA), West University of Timişoara (UVT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Timişoara, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalisation des chaînes de valeur : vers une revanche des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIes Rencontres du RIUESS - Réseau Inter-Universitaire de l’Économie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ·JPEG - Fédération de Recherche AGORANTIC,, May 2023, Avignon, France. pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre transparence et opacité informationnelle : vers un modèle des &amp;quot;vagues&amp;quot; appliqué au canal de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Colloque International Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Etienne Thil, Oct 2023, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation de la chaîne logistique : les emballages industriels en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIMTED 2023 - International Conference “Current Economic Trends in Emerging and Developing Countries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Economics and Business Administration (FEAA), West University of Timisoara (UVT), Jun 2023, Timisoara, Roumanie. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain micro-disruptions: Which impact for logistics systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EurOMA Conference - Managing the “new normal”: The future of Operations and Supply Chain Management in unprecedented times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sussex (UK), Jul 2021, Virtual Conference, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASSIFICATION SOCIETIES AND MARITIME SAFETY: INTER-ORGANISATIONAL DYNAMICS IN INTERNATIONAL SHIPPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 World of Shipping Portugal. An International Maritime Affairs Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Shipping Portugal, Jan 2021, Lisbon, Portugal. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GOUVERNANCE DE LA SÉCURITÉ MARITIME : ÉTUDE BEHAVIORISTE DU RÔLE DES SOCIÉTÉS DE CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es RIRL-SCM - Rencontres Internationales de la Recherche en Logistique et Supply Chain Management, The 13th IMRL - International Meeting for Supply Chain and Logistics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEL - NIMEC, Oct 2020, Le Havre, France. 1-26. « Prix de la meilleure communication en français des RIRL-SCM 2020 » attribué par le Comité Scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rethinking supply chains after Covid19: what new packaging requirements?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-LRN2020 - Logistics Research Network Annual Conference, Special Web Conference, The Chartered Institute of Logistics and Transport (CILT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cardiff, United Kingdom. pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Normes de circulation et vulnérabilité des chaînes logistiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National "Normes et Organisation", LARGEPA - Laboratoire de recherche en Sciences de Gestion, Maison des Sciences de Gestion, Université Paris 2 - Panthéon Assas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative analysis of the reform of healthcare system in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée académique de niveau international.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Timisoara, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a strategic view of humanitarian action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Armenian Economic Association Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armenian State University of Economics, the Armenian National Agrarian University, and the American University of Armenia., Jun 2019, Yerevan, Armenia. pp. 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gilets jaunes qui dansent sur les ronds-points : la fragilité des chaînes logistiques mise à nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Colloque International Étienne THIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Etienne THIL, en collaboration avec l’Association Française du Marketing (AFM) et l’ESCP Europe, Oct 2019, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action humanitaire internationale, les parties prenantes face au contiguum « urgence-développement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godbille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIMTED 2019 - International Conference “Current Economic Trends in Emerging and Developing Countries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Economics and Business Administration (FEAA), West University of Timisoara, Jun 2019, Timisoara, Roumanie. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The classification societies, an obstacle or an accelerator to international maritime safety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IRMBAM - International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Business School, South Champagne Business School, Telfer School of Management - University of Ottawa, and University of Nice Sophia Antipolis (UNS), Jul 2019, Nice, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Shades of Strategizing: The Humanitarian Action in Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ICSSEF’2019 - International Conference on Social Sciences, Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montréal, Canada. pp. 40-44 [Prix du « Best emergent researcher's paper » attribué par le Comité Scientifique]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging dans le commerce électronique : une expérience consommateur à enrichir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2018 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp. 54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating frugality in supply chains: a logistics view of degrowth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Degrowth Conference for Ecological Sustainability and Social Equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Malmö, Sweden. pp. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la chaîne logistique et relation de franchise : une perspective de recherche prometteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allègre Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque International Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lnstitut du Marketing et du Management de la Distribution (IMMD) - Association Française du Marketing (AFM), Oct 2018, Roubaix, France. pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des logistiques temporaires à &amp;quot;la&amp;quot; logistique temporaire : décloisonner sans dénaturer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Rencontres Internationales de la Recherche en Logistique (RIRL18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of inter-organizational relations and supply chain management: The case of franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IRMBAM - International Research Meeting in Business and Management, IPAG Business School, South Champagne Business School, Telfer School of Management - University of Ottawa, and University of Nice Sophia Antipolis (UNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nice, France. pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle approche packaging pour la livraison des consommateurs internautes (consonautes) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es RIRL-SCM - Rencontres Internationales de la Recherche en Logistique et Supply Chain Management, The 12th IMRL - International Meeting for Supply Chain and Logistics Research,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRL-SCM et FNEGE - Semaine du Management,, May 2018, Cité Internationale Universitaire - Paris, France. pp. 1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des logistiques temporaires à “la” logistique temporaire: décloisonner sans dénaturer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales de la Recherche en Logistique et Supply Chain Management (RIRL-SCM) les 22-23 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRL-SCM (Association Internationale de la Recherche en Logistique et Supply Chain Management), May 2018, Paris, organisé par l'AIRL-SCM à la Cité internationale universitaire de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of the Transatlantic Slave Trade: A Global Supply Chain Perspective. [Sélectionné parmi les 30 « Best Papers » du Congrès, sur les 160 acceptés, pour publication, après modifications, dans un ouvrage paru également en 2017, ISBN: 978-87-7112-652-5].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NHM-2017: 29. Nordiske HistorikerMøde - 29th Congress of Nordic Historians,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordiske HistorikerMøde - Aalborg University, Aug 2017, Aalborg Denmark. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emballage, logistique et économie circulaire : prémices d'un nouveau packaging scorecard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2017 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Dijon-Auxerre, Université de Bourgogne, May 2017, Auxerre, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From operational logistics performance to strategic relevance: adapting the packaging scorecard to circular economy challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Conference of The Chartered Institute of Logistics and Transport - Logistics Research Network (LRN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Southampton Solent University, Sep 2017, Southampton, United Kingdom. pp.512-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The successful use of cooperative purchasing in North-American professional sport leagues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nollet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual IPSERA Conference, Conference of the International Purchasing and Supply Education &amp; Research and Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPSERA, Apr 2017, Budapest - Balatonfüred, Hungary. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Communautés Hospitalières de Territoire aux Groupements Hospitaliers de Territoire : une analyse en termes de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8es Rencontres Universitaires des Départements d’Information Médicale (DIM) sur le thème : « GHT – Groupements Hospitaliers de Territoire, un an déjà ! »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Avignon et des Pays de Vaucluse (UAPV)., May 2017, Avignon., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers un packaging durable - Les fonctions logistiques du packaging (FLP) face à l’essor de l’économie circulaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les travaux du CRET-LOG dans le domaine du développement durable - Rencontres « professeurs / scientifiques / enseignants-chercheurs » organisées par le Rectorat de l’Académie d’Aix-Marseille.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Aix-en-Provence, France. pp. 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en musique les chaînes logistiques : quand le prestataire de services logistiques devient maestro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2017 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Dijon-Auxerre, Université de Bourgogne, May 2017, Auxerre, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les trois types de Groupements Hospitaliers de Territoire (GHT) et la place singulière de l’établissement intermédiaire ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque de la Chaire Management des Établissements de Santé : innovations organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESP - École des Hautes Études en Santé Publique, Oct 2016, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transportation procurement for franchise networks »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual IPSERA Conference, Purchasing &amp; Supply Management - From efficiency to effectiveness in a integrated Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University (TU) - Dortmund University, Mar 2016, Dortmund, Germany. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fonctions logistiques du packaging (FLP) : quelle contribution à la mise en œuvre d’une économie circulaire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es RIRL - Rencontres Internationales de la Recherche en Supply Chain et Logistique, The 11th IMRL - International Meeting for Supply Chain and Logistics Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL – École Polytechnique Fédérale de Lausanne, Sep 2016, Lausanne, Suisse. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La logistique durable, levier d’une décroissance assumée ? S’appuyer sur la recherche pour échapper à l’idéologie ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Ves EGM - États Généraux du Management : l’impact de la recherche en Sciences de Gestion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, IAE - Université de Toulouse, May 2016, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mutualiser les achats pour maximiser les revenus d’un secteur : le cas des ligues de sports professionnels en Amérique du Nord ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nollet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es RIRL - Rencontres Internationales de la Recherche en Supply Chain et Logistique, The 11th IMRL - International Meeting for Supply Chain and Logistics Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL – École Polytechnique Fédérale de Lausanne, Sep 2016, Lausanne, Suisse. pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une lecture béhavioriste de l’intermédiation logistique : proposition d’une grille d’analyse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IRMBAM - International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ipag Business School et Université de Nice - Sophia Antipolis (UNS), Jul 2016, Nice, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fonctionnent aujourd'hui les chaînes logistiques ? L'évolution des chaînes logistiques : vers des chaînes &amp;quot;temporaires&amp;quot; gérées en mode projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres « professeurs / scientifiques / enseignants-chercheurs » 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de l'Académie d'Aix-Marseille, Mar 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where and when to optimize the Wine Supply Chain in the sustainability aspects – A comparative analysis of South-East of France and Mendoza regions in Argentina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymundo Forradellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the American Association of Wine Economists (AAWE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National University of Cuyo, May 2015, Mendoza, Argentina. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals musicaux : des organisations temporaires pulsatoires ? Le cas du festival du Bout du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IAE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE-IGR, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Communauté Hospitalière de Territoire (CHT) : une structure en réseau pour renforcer l’efficience et l’efficacité de l’offre publique de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès IAE-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGR-IAE de Rennes, Université de Rennes 1, Jun 2015, Rennes, France. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine industry Supply Chain (WSC) modeling: an Argentina-France comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joice de Almeira Goes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Food Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OIV, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The entry of logistics service provider (LSP) into the wine industry supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joice de Almeira Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Vine and Wine Mendoza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic alignment as a key factor of success for the 4PL development: A research program, perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Resources Management Association (IRMA) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide informatisée à l'action managériale : analyse des types d'assistance selon une approche dynamique de la compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Null Pastorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting and Management Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, BUCAREST, Roumanie. pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamics of supply chain networks-The controversial influence of logistics service providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Dynamics of Strategy (ICDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Surrey - School of Management (Guilford), Apr 2006, Mahe, Seychelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediation in network organizations-Which legitimacy for the fourth party logistics (4PL)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing - AM2005, Track: Business-to-Business Marketing and Inter-organisational Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRÉATIVITÉ ET STRATÉGIE : éléments pour une introduction de la pensée latérale dans les applications informatiques d'aide à la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Cassio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la Recherche en IUT - CNRIUT’99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT d'Aix-en-Provence - Université de la Méditerrannée, 1999, Aix-en-Provence, France. pp. 323-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compétitivité et coopération Inter-entreprises : l’exemple des structures en réseau - Propos exploratoires pour l’élaboration d’un modèle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International Connivences d’acteurs, contrats, coopérations et métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Université Nancy 2, Nancy - Luxembourg, France. Vol. 2, 13-14 Mai, pp. 545-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la communication dans les réseaux d’entreprises : quelques éléments de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e CIMRE - Colloque International de Management des Réseaux d’Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, École des HEC - Université de Lausanne, Lausanne, Suisse. pp. 279-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prestation logistique : origines, enjeux et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS - Management &amp; Société. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS - Management &amp; Société.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 275 p., 2011, Collection "Les essentiels de la gestion"., G. Charreaux, P. Joffre et G. Koenig., 978-2-84769-141-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocalisation industrielle. Quels défis économiques et logistiques pour les territoires et leurs parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre 7, in François CASSIÈRE et Virginie NOIREAUX (Coordonné par), Logistique(s), circuits courts et relocalisation. La réinvention des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 109-127, 2024, Collection « Travail &amp; Gouvernance », Presses Universitaires de Provence, ISBN 979-10-320-0514-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAS AP-HM. Une démarche de traçabilité pour performer la logistique hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 2, Cas 5, Collection « Essais et leçons », Éditions EMS - Management &amp; Société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en Logistique et Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-98, 2023, 978-2-37687-805-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique : une indispensable vision managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre 14, in Aude DEVILLE, Jérôme DUPUIS, Jean-Fabrice LEBRATY, Emmanuelle NÈGRE, Caroline RICHÉ et Jean-François SATTIN (Coordonné par), La disputatio au cœur du management - Débats et controverses, PUP - Presses Universitaires de Provence, Aix-en-Provence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 154-166., 2022, 979-10-320-0364-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime safety beyond ports: an issue of global governance between land and sea&amp;quot;, Chapitre 12, in Sophie CROS et Florence LERIQUE (Coordonné par)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports en France - Quelle stratégie portuaire pour un développement de l’activité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , Collection Stratégie, Management et Organisation, Editions ESKA, Paris, pp. 157-187., 2021, ISBN 978-2-7472-3093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging Trends in International Transportation and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on the Applications of International Transportation and Logistics for World Trade.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökçe Çiçek CEYHUN (Edited by), IGI-Global.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ISBN 978-17-998-1397-2. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-7998-1397-2.ch004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des chaînes logistiques alimentaires durables pour agir dans la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines - Transvalor; Académie d’Agriculture de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre 5, in Michel Dron et Philippe Kim Bonbled (Coordonné par), Covid-19 et agriculture. Une opportunité pour la transition agricole et alimentaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.83-94, 2020, ISBN : 978-2-35671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestataires logistiques, des acteurs condamnés au « grand écart » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUP - Presses Universitaires de Provence,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 'logistisation' du monde. Chroniques sur une révolution en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 123-126., 2019, in Nathalie FABBE-COSTES et Aurélien ROUQUET (Coordonné par), Collection Travail &amp; Gouvernance, 979-10-320-0218-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de réseaux. Quel rôle pour le prestataire de services logistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUP - Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 'logistisation' du monde. Chroniques sur une révolution en cours,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 149-153, 2019, Collection Travail et Gouvernance, 979-10-320-0218-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Franchisor-Franchisee Relationship: A Logistical Service-Oriented Perspective, Chapter 1, in Mehdi KHOSROW-POUR (Edited by),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allègre Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi KHOSROW-POUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Approaches to Service-Oriented Engineering.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI-Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 1-26., 2018, 9 781522 559511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences de coordination des Prestataires de Services Logistiques (PSL) : l’action collective au cœur des chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Merminod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches organisationnelles et cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 165-182, 2017, Collection « Travail &amp; Gouvernance », 9 791032 001073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne met pas de l’huile qui veut' : retour aux origines du métier de prestataire de services logistiques&amp;quot;, Chapitre 27, in Gilles PACHÉ (Coordonné par). Collection &amp;quot;Droits, pouvoirs et sociétés&amp;quot;. [Ouvrage labellisé FNEGE en 2018 par le « Collège de Labellisation des Ouvrages de Management – Catégorie Ouvrage de Recherche Collectif »].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Tuyen Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM - Presses Universitaires d’Aix-Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la logistique : éclairages managériaux et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUAM - Presses Universitaires d’Aix-Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-242, 2017, 9 782731 410686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of Transatlantic Slave Trade: A Global Supply Chain Perspective. Chapter 3, in Martin DACKLING, Poul DUEDAHL & Bo POULSEN (Edited by).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aalborg University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforms and Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aalborg University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-108, 2017, 978-87-7112-652-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew, Cox : pouvoir, relation d’affaires et supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lazzeri Gracia-Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en logistique et supply chain management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cox : pouvoir, relations d’affaires et supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lazzeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Logistique et Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 16, in Olivier LAVASTRE, Valentina CARBONE et Blandine AGERON (Dirigé par), Éditions EMS - Management &amp; Société, pp. 253-268, 2016, 978-2-84769-877-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédiation logistique et pilotage des supply chains : de nouvelles responsabilités pour les prestataires de services logistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pardo C., Paché G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce inter-entreprises : les enjeux de l'intermédiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, Chapitre 5, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une passion ordinaire réexaminée à l’aune du prisme religieux : le cas du football professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le football dans tous ses états – Évolutions et questions d’actualité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.343-356, 2015, Collection « Sciences et pratiques du sport », ISBN: 978-2-8041-9080-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes logistiques au pays des poupées russes : de la structure en réseau au 4PL comme pivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logistique : ses métiers, ses enjeux, son avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in Daniel BRUN et Frank GUÉRIN (Coordonné par), Collection « Regards sur la pratique », Éditions EMS – Management &amp; Société, Caen, Chapitre 8, 173-187, 2014, ISBN : 978-2-84769-681-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en management logistique : la question des unités d’analyse et du périmètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Koulikoff-Souviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logistique : une approche innovante des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in Nathalie FABBE-COSTES et Gilles PACHÉ (Coordonné par), Collection « Travail et Gouvernance », PUP-Presses Universitaires de Provence, Aix-en-Provence, Chapitre 5, 49-60, 2013, ISBN : 978-2-85399-868-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux manager les entreprises en réseau : un décryptage à partir d’invariants religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et religions – Décryptage d’un lien indéfectible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle BARTH (Coordonné par), Collection « Gestion en liberté », Éditions EMS – Management &amp; Société, Caen, Chapitre 4, 103-119, 2012, ISBN : 978-2-84769-435-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vulnérabilité et Performances économiques des petits états insulaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le réseau, objet de recherche en gestion. La pluralité des cadres d’analyse ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux : dimensions stratégiques et organisationnelles, sous la direction de C. Voisin, S. Ben Mahmoud-Jouini et S. Edouard.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 59-75., 2011, 2-7178-4693-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances économiques, gouvernance et vulnérabilité des Petits États Insulaires : quelles typologies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François TAGLIONI (Sous la direction de), Collection « Objectifs Suds », IRD Éditions - Institut de Recherche pour le Développement, Marseille, Chapitre 13, 295-321, 2011, ISBN : 978-2-7099-1709-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Network Organization to Improve Virtual Campus Management: Key Factors from a French Experience »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global - Information science reference. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutional Transformation through Best Practices in Virtual Campus Development: Advancing E-Learning Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 15, pp.235-253, 2009, ISBN: 978-1-60566-358-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche anthropocentrée de l’organisation : les apports de l’éthologie humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du management : épistémique, pragmatique et éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Charles MARTINET (Coordonné par), Collection FNEGE, Vuibert, Paris, Chapitre 11, 217-241, 2007, ISBN : 978-2-7117-6947-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de prise de décision et logique de compétitivité : proposition d’une grille d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider dans les organisations. Dialogues critiques entre économie et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Robert ALCARAS, Patrick GIANFALDONI, Gilles PACHÉ (Sous la direction de), Éditions L’Harmattan, Paris, Chapitre 7, 163-178, 2004, ISBN : 2-7475-6066-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures en réseau : archétype de design organisationnel pour de nouvelles formes de coordination interentreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose des organisations. Design organisationnel : créer, innover, relier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas FROEHLICHER et Björn WALLISER (Sous la direction de), Éditions L’Harmattan, Chapitre 3, 57-77, 2003, 2-7475-6320-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations inter-organisationnelles : approche théorique et illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies : actualité et futurs de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Charles MARTINET et Raymond-Alain THIÉTART (coord.), Collection FNEGE - Vuibert, Chapitre 18, 289-302, 2001, 2-7117-7999-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures en réseau : nouvelle forme de concurrence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le processus de concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, in Jackie KRAFFT (Coordonné par), Chapitre 10, pp. 202-219, 1999, ISBN 2-7178-3923-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus : un révélateur de la fragilité du système logistique mondial&amp;quot;, The Conversation France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://theconversation.com/coronavirus-un-revelateur-de-la-fragilite-du-systeme-logistique-mondial-132780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Logistique urbaine et commerce de gros : des pistes à investiguer ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allègre Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée de niveau international : &amp;quot;Méthodologie de la recherche en Sciences de Gestion : éléments constitutifs et enjeux de la problématique de recherche&amp;quot;. ECREB – East European Center for Research in Economics and Business et École doctorale en Sciences du Management, Faculté d’Économie et d’Administration des Affaires (FEAA), Université de l’Ouest de Timisoara, Timisoara (Roumanie), 26 Octobre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de réactivité des réseaux de franchise en contexte de crise. Rapport réalisé par pour le compte de la Fédération Française de la Franchise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fédération Française de la Franchise. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle articulation entre les pôles de compétitivité et les tissus productifs régionaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïten Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2008, pp.349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00326631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétitivité dans les structures en réseau : méthode d'analyse et perspectives managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Thèse pour l’obtention du Doctorat ès Sciences de Gestion, Institut d'Administration des Entreprises (IAE) de Nice, Université de Nice-Sophia Antipolis (UNS), 2 Tomes, 560 pages, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NICE0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04637566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMPÉTITIVITÉ DANS LES STRUCTURES EN RÉSEAU - Méthode d'analyse et perspectives managériales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. UNIVERSITE DE NICE - SOPHIA ANTIPOLIS (UNS) - Institut d'Administration des Entreprises (IAE) de Nice, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des relations inter-organisationnelles : approche stratégique, réticulaire et logistique de l’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Habilitation à Diriger des Recherches (HDR) en Sciences de Gestion et du Management, Avignon Université (AU), École Doctorale : ED 537, Laboratoire LBNC : EA 3788, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04637582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au dépassement des limites planétaires : comment l’économie circulaire et la logistique durable peuvent œuvrer pour un espace opérationnel sûr ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. U.E. Transition écologique et Développement Soutenable (TEDS) - 5.1.2 Gestion: Economie circulaire et logistique durable., Aix-Marseille Université, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.12765957447px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François FULCONIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4989-1348</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">053526082</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je t’aime… moi non plus : entre partage et rétention d’informations dans le canal de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 115, Juillet-Septembre,, pp. 91-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdieu au pays de la logistique : quelles implications méthodologiques pour la recherche en supply chain management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.181-193. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2022.2154714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRITORIAL REVITALIZATION STRATEGY: THE CASE OF FRANCE SINCE THE COVID-19 PANDEMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20460/JGSM.2023.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halte à la « logistisation » du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nomos perspective of shipping service industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilaos N. Psaraftis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue Européenne d’Économie et Management des Services 2021 – 2, n° 12, 2021 – 2 (n° 12), pp.125-154. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12261-6.p.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nomos perspective of shipping service industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilaos N Psaraftis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.125-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a behavioral approach of international shipping: a study of the interorganisational dynamics of maritime safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lissillour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Shipping and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41072-021-00092-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés de classification dans le marché du transport maritime international : analyse par l’approche béhavioriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2021.1930594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food supply chain fragility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Systèmes alimentaires / Food Systems, 2020 (n° 5), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11062-0.p.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilets jaunes, vers un nouveau modèle de perturbation des chaînes logistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Rubrique "Côté Recherche", Avril-Mai (27/28), pp. 82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie de Covid-19 et chaînes logistiques - Une mondialisation désenchantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (293), pp. 171-181. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgression des normes de circulation : la face cachée de la révolte des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (90-107)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités dynamiques, réseaux et chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Meurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (7), pp. 43-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgression des normes de circulation : la face cachée de la révolte des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dossier : "Entreprise : le pouvoir des parties prenantes en question ?", Juillet-Décembre (27), pp.90-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supply chain face aux défis de la livraison e-commerce : entre intégration et flexibilité, quelles solutions packaging ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.132-147. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2018.1546127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecology in action: The environmental oasis projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Environmental Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.66-78. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21511/ee.10(1).2019.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugal supply chains: a managerial and societal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 14, (N° 3,), pp. 228-241. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-06-2018-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La » logistique temporaire : au-delà des contingences des logistiques temporaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.4-19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2018.1559710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Action: A Strategic Perspective of Developmentalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IUP journal of Business Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des emballages d’expédition dans l’E-commerce : une affaire de logistique et de marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (21), pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Chain Monitoring: LLPs and 4PL Providers as Orchestrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 238, pp.9 - 18. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial sur la thématique « Prestations et prestataires de services logistiques (PSL) : l’heure du renouveau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp.197-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive vs coopetitive strategies: lessons from professional sport leagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.12 - 21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JBS-03-2017-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging Scorecard for Closed-loop Logistics Systems: A Sustainable Development Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 238, pp.19 - 28. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels packagings pour les supply chains du e-commerce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétitivité et réseau public d’offre de soins : des Communautés Hospitalières de Territoire aux Groupements Hospitaliers de Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (93), pp.37. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.093.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intermédiation logistique dans le pilotage des chaînes multi-acteurs : proposition d’une grille d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.098.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging et chaîne logistique en boucle fermée : contribution au passage d’une économie linéaire à une économie circulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (3/4), pp.186-198. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2016.1268936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels mécanismes au cœur des Organisations Temporaires Pulsatoires ? Le cas du festival du Bout du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coopération(s) &amp; Réseau(x), 42 (259), pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre égalité réelle et inégalité formelle - Comment mesurer la structure d’un Groupement Hospitalier de Territoire (GHT) ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue hospitalière de France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 573, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing of logistical services: A new view of LSPs’ proactive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nollet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (4), pp. 449-466. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EBR-06-2015-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine industry Supply Chain: International Comparative Study using Social Networks Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joice de Almeira Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymondo Forradellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.55-67. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2016.1171957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance indicators in the wine supply chain context: a framework for explanation and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forradellas Raymondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (155)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle forme de croissance économique - Les apports des recherches en logistique et supply chain management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Impact de la recherche en gestion., 42 (261, Novembre-Décembre), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des sports professionnels : une approche en termes de mutualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nollet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (3/4), pp.215-225. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2016.1268075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football passion as a religion: the four dimensions of a sacred experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.166 - 185. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-09-2013-0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Human Behaviours. The Devotion of Football Fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Management and Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, February, 4 (1), 2014, pp. 17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bénéfices peut retirer l’entreprise d’un management multicanal intégratif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marianne Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 269-270 (5), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.269.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La banalisation de l’offre de services logistiques : quelles réponses stratégiques des PSL face au risque de l’effet « toboggan » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp. 7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la performance des réseaux inter-organisationnels : le contrôle de gestion au défi du collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Solle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (4), pp. 45-63. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2014.33.04.792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of Logistical Service in Franchising System: A Case Study in the French Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Service Science, Management, Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, July-September, 5 (3), pp.34-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’ambidextrie organisationnelle au management logistique : études de cas dans l’industrie de la prestation logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.19-32. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2013.11517014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations inter-entreprises : pour une perspective religieuse de l'action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des économistes et des études humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/1145-6396.1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une dilution des frontières de l’organisation : le prestataire de services logistiques (PSL) comme pilote aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2012.11516998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce triangulaire : une relecture à partir de la démarche logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Merminod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), pp. 43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre innovation et optimisation : la décision en logistique à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Octobre (48), pp.158-178. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.048.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3PL Provider as Catalyst of Coopetitive Strategies-An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (2), pp.58-69. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2011.11517260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODALITÉS D'ACHAT ET DE CONSOMMATION DE VINS EN ROUMANIE : PROPOSITION D'UNE SEGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (9), pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations inter-entreprises face au risque de sclérose organisationnelle : l’opportunisme comme source potentielle de performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (10), pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Aide à la Décision (SAD) : quel rôle pour quelle compétitivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pastorelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Septembre (7), pp.165-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prestataire de services logistiques, acteur clé du système de logistique inversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.83-102. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.024.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des pôles de compétitivité français : une analyse du Pôle Européen d’Innovation Fruits et Légumes (PEIFL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (5), pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des relations entre industrie et grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Filser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PRESTATION DE SERVICES LOGISTIQUES DANS L’INDUSTRIE AUTOMOBILE EN FRANCE : ENTRE LOW COST ET HIGH TECH, QUELLE(S) STRATÉGIE(S) DE DÉVELOPPEMENT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (2), pp.27-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des pôles de compétitivité et structures en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, p. 184-206. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.025.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les comportements opportunistes amélioraient la performance des relations au sein des réseaux d’affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 25, (N° 4, Juillet-Août,), pp. 19-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Risk Management and Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Farcane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Megan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universitatii "Eftimie Murgu" Resita Fascicola de Inginerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (15), pp.345-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport, parent pauvre ou pièce maîtresse des schémas d’approvisionnement contemporains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La place du transport dans les organisations logistiques, 54 | 2008, pp.25-48. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement numérique dans l’espace européen de formation : étude du management du CAmpus Numérique en Economie et GEstion (CANEGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (4), pp.293-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management stratégique des réseaux inter-organisationnels à l’épreuve des comportements opportunistes : élaboration d’un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 230, Mars-Avril,, pp. 35-43. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.230.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4PL and models of strategic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 21 (N° 3/4), pp. 395-406. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy dynamics in the logistics industry: a transactional center perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 45 (N° 1), pp. 104-117. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/00251740710718999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new competences in the logistics industry: the intermediation role of 4PL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 7 (N° 2), pp. 68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOITING SCM AS SOURCE OF COMPETITIVE ADVANTAGE: THE IMPORTANCE OF COOPERATIVE GOALS REVISITED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitiveness Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 15 (N° 2), pp. 92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter des entreprises virtuelles : quel rôle pour les prestataires de services logistiques ?&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Logistique et entreprise virtuelle., 31 (156), pp. 167-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistique et administration générale des 'structures en réseau'&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, ISSN 0773-0543, 16 (4), pp. 109-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reindustrialization Dynamics: How to Encourage the Transition from Global to Local Supply Chains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Edition of the FoE International Conference : “The World Economy in Turmoil”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of International Business and Economics Bucharest - University of Economic Studies (ASE), Oct 2025, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire avec des « lunettes logistiques » la contribution de Jared Diamond sur le processus historique d'expansion des sociétés humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT'2025 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne - Pays Basque, Université de Pau et des Pays de l’Adour (UPPA), Mar 2025, Bayonne - Pays Basque, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire avec des « lunettes logistiques » la contribution de Jared Diamond sur le processus historique d'expansion des sociétés humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation et économie circulaire : quels défis pour des emballages durables dans l'industrie automobile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2025 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne - Pays Basque, Université de Pau et des Pays de l’Adour (UPPA), Mar 2025, Bayonne - Pays Basque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PRESTATAIRES DE SERVICES LOGISTIQUES (PSL), DES FOURNISSEURS DE RANG 1 ? CARACTÉRISTIQUES D'UNE NOUVELLE ORIENTATION STRATÉGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cassiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e CONFÉRENCE DE L’AIRL-SCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRL-SCM et Excelia Business School, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution channel dynamics: Sharing or not sharing information between members?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICRME - International Conference on Research in Management and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Cambridge, United Kingdom. pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des emballages industriels dans les relations B2B : enjeux et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT'2024 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse - Université Haute Alsace, Mar 2024, Mulhouse (Université de haute-Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition vers une économie circulaire : analyse de la réglementation pour des emballages durables et un monde sans déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEC-2024 - 1er Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC - Défis Clés Occitanie - Circulades, Institut Montpellier Management, Jun 2024, Montpellier, France. pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation de la chaîne logistique : les emballages industriels en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIMTED 2023 - International Conference “Current Economic Trends in Emerging and Developing Countries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Economics and Business Administration (FEAA), West University of Timisoara (UVT), Jun 2023, Timisoara, Roumanie. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major transformations in supply chain management: Is the French higher education system deficient in its training offer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG - 7th Edition of the International Conference on Project &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2023, Luxembourg, Luxembourg. pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Habilitation à Diriger des Recherches (HDR) en Sciences de Gestion et du Management : retour d’expérience et perspectives académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence académique invitée de niveau international, ECREB - East European Center for Research in Economics and Business, Faculty of Economics and Business Administration (FEAA), West University of Timişoara (UVT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Timişoara, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACKAGING IN CIRCULAR SUPPLY CHAINS: Challenge for the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IRMBAM - International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Business School, Jul 2023, Nice, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalisation des chaînes de valeur : vers une revanche des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIes Rencontres du RIUESS - Réseau Inter-Universitaire de l’Économie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ·JPEG - Fédération de Recherche AGORANTIC,, May 2023, Avignon, France. pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre transparence et opacité informationnelle : vers un modèle des &amp;quot;vagues&amp;quot; appliqué au canal de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Colloque International Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Etienne Thil, Oct 2023, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASSIFICATION SOCIETIES AND MARITIME SAFETY: INTER-ORGANISATIONAL DYNAMICS IN INTERNATIONAL SHIPPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 World of Shipping Portugal. An International Maritime Affairs Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Shipping Portugal, Jan 2021, Lisbon, Portugal. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain micro-disruptions: Which impact for logistics systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EurOMA Conference - Managing the “new normal”: The future of Operations and Supply Chain Management in unprecedented times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sussex (UK), Jul 2021, Virtual Conference, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GOUVERNANCE DE LA SÉCURITÉ MARITIME : ÉTUDE BEHAVIORISTE DU RÔLE DES SOCIÉTÉS DE CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es RIRL-SCM - Rencontres Internationales de la Recherche en Logistique et Supply Chain Management, The 13th IMRL - International Meeting for Supply Chain and Logistics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEL - NIMEC, Oct 2020, Le Havre, France. 1-26. « Prix de la meilleure communication en français des RIRL-SCM 2020 » attribué par le Comité Scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rethinking supply chains after Covid19: what new packaging requirements?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-LRN2020 - Logistics Research Network Annual Conference, Special Web Conference, The Chartered Institute of Logistics and Transport (CILT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cardiff, United Kingdom. pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The classification societies, an obstacle or an accelerator to international maritime safety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IRMBAM - International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Business School, South Champagne Business School, Telfer School of Management - University of Ottawa, and University of Nice Sophia Antipolis (UNS), Jul 2019, Nice, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Shades of Strategizing: The Humanitarian Action in Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ICSSEF’2019 - International Conference on Social Sciences, Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montréal, Canada. pp. 40-44 [Prix du « Best emergent researcher's paper » attribué par le Comité Scientifique]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Normes de circulation et vulnérabilité des chaînes logistiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National "Normes et Organisation", LARGEPA - Laboratoire de recherche en Sciences de Gestion, Maison des Sciences de Gestion, Université Paris 2 - Panthéon Assas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative analysis of the reform of healthcare system in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée académique de niveau international.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Timisoara, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a strategic view of humanitarian action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Armenian Economic Association Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armenian State University of Economics, the Armenian National Agrarian University, and the American University of Armenia., Jun 2019, Yerevan, Armenia. pp. 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gilets jaunes qui dansent sur les ronds-points : la fragilité des chaînes logistiques mise à nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Colloque International Étienne THIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Etienne THIL, en collaboration avec l’Association Française du Marketing (AFM) et l’ESCP Europe, Oct 2019, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action humanitaire internationale, les parties prenantes face au contiguum « urgence-développement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godbille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIMTED 2019 - International Conference “Current Economic Trends in Emerging and Developing Countries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Economics and Business Administration (FEAA), West University of Timisoara, Jun 2019, Timisoara, Roumanie. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging dans le commerce électronique : une expérience consommateur à enrichir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2018 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp. 54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating frugality in supply chains: a logistics view of degrowth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Degrowth Conference for Ecological Sustainability and Social Equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Malmö, Sweden. pp. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la chaîne logistique et relation de franchise : une perspective de recherche prometteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allègre Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque International Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lnstitut du Marketing et du Management de la Distribution (IMMD) - Association Française du Marketing (AFM), Oct 2018, Roubaix, France. pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des logistiques temporaires à &amp;quot;la&amp;quot; logistique temporaire : décloisonner sans dénaturer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Rencontres Internationales de la Recherche en Logistique (RIRL18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of inter-organizational relations and supply chain management: The case of franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IRMBAM - International Research Meeting in Business and Management, IPAG Business School, South Champagne Business School, Telfer School of Management - University of Ottawa, and University of Nice Sophia Antipolis (UNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nice, France. pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle approche packaging pour la livraison des consommateurs internautes (consonautes) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es RIRL-SCM - Rencontres Internationales de la Recherche en Logistique et Supply Chain Management, The 12th IMRL - International Meeting for Supply Chain and Logistics Research,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRL-SCM et FNEGE - Semaine du Management,, May 2018, Cité Internationale Universitaire - Paris, France. pp. 1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des logistiques temporaires à “la” logistique temporaire: décloisonner sans dénaturer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales de la Recherche en Logistique et Supply Chain Management (RIRL-SCM) les 22-23 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRL-SCM (Association Internationale de la Recherche en Logistique et Supply Chain Management), May 2018, Paris, organisé par l'AIRL-SCM à la Cité internationale universitaire de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en musique les chaînes logistiques : quand le prestataire de services logistiques devient maestro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2017 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Dijon-Auxerre, Université de Bourgogne, May 2017, Auxerre, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of the Transatlantic Slave Trade: A Global Supply Chain Perspective. [Sélectionné parmi les 30 « Best Papers » du Congrès, sur les 160 acceptés, pour publication, après modifications, dans un ouvrage paru également en 2017, ISBN: 978-87-7112-652-5].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NHM-2017: 29. Nordiske HistorikerMøde - 29th Congress of Nordic Historians,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordiske HistorikerMøde - Aalborg University, Aug 2017, Aalborg Denmark. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emballage, logistique et économie circulaire : prémices d'un nouveau packaging scorecard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2017 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Dijon-Auxerre, Université de Bourgogne, May 2017, Auxerre, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From operational logistics performance to strategic relevance: adapting the packaging scorecard to circular economy challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Conference of The Chartered Institute of Logistics and Transport - Logistics Research Network (LRN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Southampton Solent University, Sep 2017, Southampton, United Kingdom. pp.512-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The successful use of cooperative purchasing in North-American professional sport leagues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nollet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual IPSERA Conference, Conference of the International Purchasing and Supply Education &amp; Research and Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPSERA, Apr 2017, Budapest - Balatonfüred, Hungary. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Communautés Hospitalières de Territoire aux Groupements Hospitaliers de Territoire : une analyse en termes de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8es Rencontres Universitaires des Départements d’Information Médicale (DIM) sur le thème : « GHT – Groupements Hospitaliers de Territoire, un an déjà ! »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Avignon et des Pays de Vaucluse (UAPV)., May 2017, Avignon., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers un packaging durable - Les fonctions logistiques du packaging (FLP) face à l’essor de l’économie circulaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les travaux du CRET-LOG dans le domaine du développement durable - Rencontres « professeurs / scientifiques / enseignants-chercheurs » organisées par le Rectorat de l’Académie d’Aix-Marseille.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Aix-en-Provence, France. pp. 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les trois types de Groupements Hospitaliers de Territoire (GHT) et la place singulière de l’établissement intermédiaire ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque de la Chaire Management des Établissements de Santé : innovations organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESP - École des Hautes Études en Santé Publique, Oct 2016, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transportation procurement for franchise networks »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual IPSERA Conference, Purchasing &amp; Supply Management - From efficiency to effectiveness in a integrated Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University (TU) - Dortmund University, Mar 2016, Dortmund, Germany. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fonctions logistiques du packaging (FLP) : quelle contribution à la mise en œuvre d’une économie circulaire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es RIRL - Rencontres Internationales de la Recherche en Supply Chain et Logistique, The 11th IMRL - International Meeting for Supply Chain and Logistics Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL – École Polytechnique Fédérale de Lausanne, Sep 2016, Lausanne, Suisse. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mutualiser les achats pour maximiser les revenus d’un secteur : le cas des ligues de sports professionnels en Amérique du Nord ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nollet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es RIRL - Rencontres Internationales de la Recherche en Supply Chain et Logistique, The 11th IMRL - International Meeting for Supply Chain and Logistics Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL – École Polytechnique Fédérale de Lausanne, Sep 2016, Lausanne, Suisse. pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La logistique durable, levier d’une décroissance assumée ? S’appuyer sur la recherche pour échapper à l’idéologie ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Ves EGM - États Généraux du Management : l’impact de la recherche en Sciences de Gestion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, IAE - Université de Toulouse, May 2016, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une lecture béhavioriste de l’intermédiation logistique : proposition d’une grille d’analyse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IRMBAM - International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ipag Business School et Université de Nice - Sophia Antipolis (UNS), Jul 2016, Nice, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Communauté Hospitalière de Territoire (CHT) : une structure en réseau pour renforcer l’efficience et l’efficacité de l’offre publique de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès IAE-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGR-IAE de Rennes, Université de Rennes 1, Jun 2015, Rennes, France. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals musicaux : des organisations temporaires pulsatoires ? Le cas du festival du Bout du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IAE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE-IGR, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fonctionnent aujourd'hui les chaînes logistiques ? L'évolution des chaînes logistiques : vers des chaînes &amp;quot;temporaires&amp;quot; gérées en mode projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres « professeurs / scientifiques / enseignants-chercheurs » 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de l'Académie d'Aix-Marseille, Mar 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where and when to optimize the Wine Supply Chain in the sustainability aspects – A comparative analysis of South-East of France and Mendoza regions in Argentina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymundo Forradellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the American Association of Wine Economists (AAWE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National University of Cuyo, May 2015, Mendoza, Argentina. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The entry of logistics service provider (LSP) into the wine industry supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joice de Almeira Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Vine and Wine Mendoza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine industry Supply Chain (WSC) modeling: an Argentina-France comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joice de Almeira Goes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Food Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OIV, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic alignment as a key factor of success for the 4PL development: A research program, perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Resources Management Association (IRMA) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide informatisée à l'action managériale : analyse des types d'assistance selon une approche dynamique de la compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Null Pastorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting and Management Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, BUCAREST, Roumanie. pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamics of supply chain networks-The controversial influence of logistics service providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Dynamics of Strategy (ICDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Surrey - School of Management (Guilford), Apr 2006, Mahe, Seychelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediation in network organizations-Which legitimacy for the fourth party logistics (4PL)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing - AM2005, Track: Business-to-Business Marketing and Inter-organisational Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRÉATIVITÉ ET STRATÉGIE : éléments pour une introduction de la pensée latérale dans les applications informatiques d'aide à la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Cassio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la Recherche en IUT - CNRIUT’99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT d'Aix-en-Provence - Université de la Méditerrannée, 1999, Aix-en-Provence, France. pp. 323-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compétitivité et coopération Inter-entreprises : l’exemple des structures en réseau - Propos exploratoires pour l’élaboration d’un modèle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International Connivences d’acteurs, contrats, coopérations et métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Université Nancy 2, Nancy - Luxembourg, France. Vol. 2, 13-14 Mai, pp. 545-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la communication dans les réseaux d’entreprises : quelques éléments de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e CIMRE - Colloque International de Management des Réseaux d’Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, École des HEC - Université de Lausanne, Lausanne, Suisse. pp. 279-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prestation logistique : origines, enjeux et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS - Management &amp; Société. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS - Management &amp; Société.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 275 p., 2011, Collection "Les essentiels de la gestion"., G. Charreaux, P. Joffre et G. Koenig., 978-2-84769-141-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocalisation industrielle. Quels défis économiques et logistiques pour les territoires et leurs parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre 7, in François CASSIÈRE et Virginie NOIREAUX (Coordonné par), Logistique(s), circuits courts et relocalisation. La réinvention des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 109-127, 2024, Collection « Travail &amp; Gouvernance », Presses Universitaires de Provence, ISBN 979-10-320-0514-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAS AP-HM. Une démarche de traçabilité pour performer la logistique hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 2, Cas 5, Collection « Essais et leçons », Éditions EMS - Management &amp; Société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en Logistique et Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-98, 2023, 978-2-37687-805-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique : une indispensable vision managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre 14, in Aude DEVILLE, Jérôme DUPUIS, Jean-Fabrice LEBRATY, Emmanuelle NÈGRE, Caroline RICHÉ et Jean-François SATTIN (Coordonné par), La disputatio au cœur du management - Débats et controverses, PUP - Presses Universitaires de Provence, Aix-en-Provence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 154-166., 2022, 979-10-320-0364-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime safety beyond ports: an issue of global governance between land and sea&amp;quot;, Chapitre 12, in Sophie CROS et Florence LERIQUE (Coordonné par)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports en France - Quelle stratégie portuaire pour un développement de l’activité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , Collection Stratégie, Management et Organisation, Editions ESKA, Paris, pp. 157-187., 2021, ISBN 978-2-7472-3093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging Trends in International Transportation and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on the Applications of International Transportation and Logistics for World Trade.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökçe Çiçek CEYHUN (Edited by), IGI-Global.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ISBN 978-17-998-1397-2. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-7998-1397-2.ch004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des chaînes logistiques alimentaires durables pour agir dans la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines - Transvalor; Académie d’Agriculture de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre 5, in Michel Dron et Philippe Kim Bonbled (Coordonné par), Covid-19 et agriculture. Une opportunité pour la transition agricole et alimentaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.83-94, 2020, ISBN : 978-2-35671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestataires logistiques, des acteurs condamnés au « grand écart » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUP - Presses Universitaires de Provence,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 'logistisation' du monde. Chroniques sur une révolution en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 123-126., 2019, in Nathalie FABBE-COSTES et Aurélien ROUQUET (Coordonné par), Collection Travail &amp; Gouvernance, 979-10-320-0218-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de réseaux. Quel rôle pour le prestataire de services logistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUP - Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 'logistisation' du monde. Chroniques sur une révolution en cours,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 149-153, 2019, Collection Travail et Gouvernance, 979-10-320-0218-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Franchisor-Franchisee Relationship: A Logistical Service-Oriented Perspective, Chapter 1, in Mehdi KHOSROW-POUR (Edited by),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allègre Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi KHOSROW-POUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Approaches to Service-Oriented Engineering.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI-Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 1-26., 2018, 9 781522 559511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences de coordination des Prestataires de Services Logistiques (PSL) : l’action collective au cœur des chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Merminod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches organisationnelles et cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 165-182, 2017, Collection « Travail &amp; Gouvernance », 9 791032 001073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne met pas de l’huile qui veut' : retour aux origines du métier de prestataire de services logistiques&amp;quot;, Chapitre 27, in Gilles PACHÉ (Coordonné par). Collection &amp;quot;Droits, pouvoirs et sociétés&amp;quot;. [Ouvrage labellisé FNEGE en 2018 par le « Collège de Labellisation des Ouvrages de Management – Catégorie Ouvrage de Recherche Collectif »].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Tuyen Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM - Presses Universitaires d’Aix-Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la logistique : éclairages managériaux et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUAM - Presses Universitaires d’Aix-Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-242, 2017, 9 782731 410686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of Transatlantic Slave Trade: A Global Supply Chain Perspective. Chapter 3, in Martin DACKLING, Poul DUEDAHL & Bo POULSEN (Edited by).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aalborg University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforms and Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aalborg University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-108, 2017, 978-87-7112-652-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew, Cox : pouvoir, relation d’affaires et supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lazzeri Gracia-Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en logistique et supply chain management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cox : pouvoir, relations d’affaires et supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lazzeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Logistique et Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 16, in Olivier LAVASTRE, Valentina CARBONE et Blandine AGERON (Dirigé par), Éditions EMS - Management &amp; Société, pp. 253-268, 2016, 978-2-84769-877-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une passion ordinaire réexaminée à l’aune du prisme religieux : le cas du football professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le football dans tous ses états – Évolutions et questions d’actualité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.343-356, 2015, Collection « Sciences et pratiques du sport », ISBN: 978-2-8041-9080-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédiation logistique et pilotage des supply chains : de nouvelles responsabilités pour les prestataires de services logistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pardo C., Paché G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce inter-entreprises : les enjeux de l'intermédiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, Chapitre 5, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes logistiques au pays des poupées russes : de la structure en réseau au 4PL comme pivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logistique : ses métiers, ses enjeux, son avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in Daniel BRUN et Frank GUÉRIN (Coordonné par), Collection « Regards sur la pratique », Éditions EMS – Management &amp; Société, Caen, Chapitre 8, 173-187, 2014, ISBN : 978-2-84769-681-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en management logistique : la question des unités d’analyse et du périmètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Koulikoff-Souviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logistique : une approche innovante des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in Nathalie FABBE-COSTES et Gilles PACHÉ (Coordonné par), Collection « Travail et Gouvernance », PUP-Presses Universitaires de Provence, Aix-en-Provence, Chapitre 5, 49-60, 2013, ISBN : 978-2-85399-868-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux manager les entreprises en réseau : un décryptage à partir d’invariants religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et religions – Décryptage d’un lien indéfectible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle BARTH (Coordonné par), Collection « Gestion en liberté », Éditions EMS – Management &amp; Société, Caen, Chapitre 4, 103-119, 2012, ISBN : 978-2-84769-435-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances économiques, gouvernance et vulnérabilité des Petits États Insulaires : quelles typologies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François TAGLIONI (Sous la direction de), Collection « Objectifs Suds », IRD Éditions - Institut de Recherche pour le Développement, Marseille, Chapitre 13, 295-321, 2011, ISBN : 978-2-7099-1709-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vulnérabilité et Performances économiques des petits états insulaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le réseau, objet de recherche en gestion. La pluralité des cadres d’analyse ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux : dimensions stratégiques et organisationnelles, sous la direction de C. Voisin, S. Ben Mahmoud-Jouini et S. Edouard.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 59-75., 2011, 2-7178-4693-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Network Organization to Improve Virtual Campus Management: Key Factors from a French Experience »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global - Information science reference. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutional Transformation through Best Practices in Virtual Campus Development: Advancing E-Learning Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 15, pp.235-253, 2009, ISBN: 978-1-60566-358-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche anthropocentrée de l’organisation : les apports de l’éthologie humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du management : épistémique, pragmatique et éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Charles MARTINET (Coordonné par), Collection FNEGE, Vuibert, Paris, Chapitre 11, 217-241, 2007, ISBN : 978-2-7117-6947-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de prise de décision et logique de compétitivité : proposition d’une grille d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider dans les organisations. Dialogues critiques entre économie et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Robert ALCARAS, Patrick GIANFALDONI, Gilles PACHÉ (Sous la direction de), Éditions L’Harmattan, Paris, Chapitre 7, 163-178, 2004, ISBN : 2-7475-6066-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures en réseau : archétype de design organisationnel pour de nouvelles formes de coordination interentreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose des organisations. Design organisationnel : créer, innover, relier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas FROEHLICHER et Björn WALLISER (Sous la direction de), Éditions L’Harmattan, Chapitre 3, 57-77, 2003, 2-7475-6320-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations inter-organisationnelles : approche théorique et illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies : actualité et futurs de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Charles MARTINET et Raymond-Alain THIÉTART (coord.), Collection FNEGE - Vuibert, Chapitre 18, 289-302, 2001, 2-7117-7999-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures en réseau : nouvelle forme de concurrence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le processus de concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, in Jackie KRAFFT (Coordonné par), Chapitre 10, pp. 202-219, 1999, ISBN 2-7178-3923-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus : un révélateur de la fragilité du système logistique mondial&amp;quot;, The Conversation France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://theconversation.com/coronavirus-un-revelateur-de-la-fragilite-du-systeme-logistique-mondial-132780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Logistique urbaine et commerce de gros : des pistes à investiguer ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allègre Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée de niveau international : &amp;quot;Méthodologie de la recherche en Sciences de Gestion : éléments constitutifs et enjeux de la problématique de recherche&amp;quot;. ECREB – East European Center for Research in Economics and Business et École doctorale en Sciences du Management, Faculté d’Économie et d’Administration des Affaires (FEAA), Université de l’Ouest de Timisoara, Timisoara (Roumanie), 26 Octobre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de réactivité des réseaux de franchise en contexte de crise. Rapport réalisé par pour le compte de la Fédération Française de la Franchise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fédération Française de la Franchise. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle articulation entre les pôles de compétitivité et les tissus productifs régionaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïten Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2008, pp.349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00326631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétitivité dans les structures en réseau : méthode d'analyse et perspectives managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Thèse pour l’obtention du Doctorat ès Sciences de Gestion, Institut d'Administration des Entreprises (IAE) de Nice, Université de Nice-Sophia Antipolis (UNS), 2 Tomes, 560 pages, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NICE0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04637566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMPÉTITIVITÉ DANS LES STRUCTURES EN RÉSEAU - Méthode d'analyse et perspectives managériales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. UNIVERSITE DE NICE - SOPHIA ANTIPOLIS (UNS) - Institut d'Administration des Entreprises (IAE) de Nice, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des relations inter-organisationnelles : approche stratégique, réticulaire et logistique de l’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Habilitation à Diriger des Recherches (HDR) en Sciences de Gestion et du Management, Avignon Université (AU), École Doctorale : ED 537, Laboratoire LBNC : EA 3788, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04637582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au dépassement des limites planétaires : comment l’économie circulaire et la logistique durable peuvent œuvrer pour un espace opérationnel sûr ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. U.E. Transition écologique et Développement Soutenable (TEDS) - 5.1.2 Gestion: Economie circulaire et logistique durable., Aix-Marseille Université, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6186EEA1"/>
+    <w:nsid w:val="8088B595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fulconis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4989-1348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053526082" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624899v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Fouch&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lissillour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2022.2154714" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20460/JGSM.2023.327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364943v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos N. Psaraftis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12261-6.p.0125" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonet Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1930594" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos N Psaraftis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lissillour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-021-00092-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0247" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00480" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Meurier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02489760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Philipp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2018.1546127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-06-2018-0059" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21511/ee.10(1).2019.05" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salaun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2018.1559710" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02441763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tosi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01943940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02017132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2018.03.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-03-2017-0037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2018.03.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018396v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roveillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.098.0163" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.093.0037" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01428891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430557v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nollet Jean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-06-2015-0054" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice de Almeira Goes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymondo Forradellas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2016.1171957" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forradellas Raymondo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1268075" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00092" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449111v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1268936" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marianne Seck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.269.0055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854172v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Solle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2014.33.04.792" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allegre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854426v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-09-2013-0064" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488887v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kacioui-Maurin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2012.11516998" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Godbille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1145-6396.1260" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-5T32LG5F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hiesse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2011.11517260" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02819605v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.048.0158" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02819261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02819424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400529v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02818717v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00498370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.025.0184" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02818299v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Monnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.024.0083" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02818923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pastorelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02492115v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304883v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02491721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12072" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02491583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Popa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Farcane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Megan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.230.0035" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490253v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304292v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00251740710718999" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F204648CD0BFC1EDD10AB6AD48CB6B35AA79DAD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304327v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2294" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05361517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05020951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fulconis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05021857v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Aboulkhouyoul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04596470v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04523626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04962126v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04637212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04327274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148621v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365039v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365016v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482617v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159276v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280979v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02279196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854062v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01865739v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=All&#232;gre Thierry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800482v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790426v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790440v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790424v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790443v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442894v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry All&#232;gre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442863v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442872v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442843v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436959v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309978v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018400v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Palma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Forradellas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077931v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111886v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062817v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Null Pastorelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730214v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730216v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cassio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hauch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173455v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442938v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04596688v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192737v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Huc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437884v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345677v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zeroual" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-applications-international-transportation/232751?utm_source=m&amp;amp;utm_medium=ac&amp;amp;utm_campaign=bec_to_prod&amp;amp;utm_content=10.31.2019" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-1397-2.ch004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146130v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280601v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280649v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790244v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790262v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tuyen Duong" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isbs.com/collections/aalborg-university-press" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541646v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lazzeri Gracia-Campo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01428836v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lazzeri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062784v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018352v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859874v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859854v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Koulikoff-Souviron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859845v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322128v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442953v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02823101v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299985v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02822059v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02821900v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02821760v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02821614v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mothe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299988v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/index.cfm" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02496510v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442917v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790446v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742083v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poirel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/tel-04637566v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NICE0050" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02821413v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/tel-04637582v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280706v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fulconis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4989-1348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053526082" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624899v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Fouch&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lissillour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2022.2154714" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20460/JGSM.2023.327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364943v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos N. Psaraftis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12261-6.p.0125" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos N Psaraftis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lissillour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-021-00092-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonet Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1930594" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0247" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Meurier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02489760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Philipp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2018.1546127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21511/ee.10(1).2019.05" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-06-2018-0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salaun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2018.1559710" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02441763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tosi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02017132v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2018.03.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01943940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-03-2017-0037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2018.03.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018396v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.093.0037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roveillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.098.0163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1268936" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01428891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nollet Jean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-06-2015-0054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice de Almeira Goes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymondo Forradellas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2016.1171957" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forradellas Raymondo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442762v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00092" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449099v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1268075" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-09-2013-0064" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marianne Seck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.269.0055" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Solle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2014.33.04.792" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allegre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488887v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kacioui-Maurin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1145-6396.1260" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-5T32LG5F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2012.11516998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300895v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Godbille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02819605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.048.0158" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hiesse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2011.11517260" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02819261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02819424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02818923v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pastorelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02818299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Monnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.024.0083" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02492115v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02818717v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00498370v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.025.0184" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304883v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02491583v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Popa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Farcane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Megan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02491721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304739v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.230.0035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304327v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2294" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00251740710718999" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F204648CD0BFC1EDD10AB6AD48CB6B35AA79DAD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304245v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05361517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05020951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fulconis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05021857v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Aboulkhouyoul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04596470v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04962126v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04523626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04637212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149647v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04327274v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078034v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02279196v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157285v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482617v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854062v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01865739v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=All&#232;gre Thierry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800482v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790443v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790426v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790437v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790452v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490833v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442894v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry All&#232;gre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442863v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436959v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077931v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309978v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Palma" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Forradellas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062817v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111886v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Null Pastorelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730214v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730216v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cassio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hauch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173455v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442938v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04596688v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192737v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Huc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437884v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345677v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zeroual" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-applications-international-transportation/232751?utm_source=m&amp;amp;utm_medium=ac&amp;amp;utm_campaign=bec_to_prod&amp;amp;utm_content=10.31.2019" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-1397-2.ch004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146130v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280601v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280649v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790244v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790262v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tuyen Duong" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isbs.com/collections/aalborg-university-press" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541646v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lazzeri Gracia-Campo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01428836v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lazzeri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018352v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062784v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859874v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859854v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Koulikoff-Souviron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859845v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02823101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322128v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442953v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299985v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02822059v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02821900v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02821760v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02821614v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mothe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299988v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/index.cfm" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02496510v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442917v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790446v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742083v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poirel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/tel-04637566v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NICE0050" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02821413v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/tel-04637582v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280706v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>