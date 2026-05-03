--- v1 (2026-04-03)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.12765957447px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François FULCONIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4989-1348</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">053526082</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je t’aime… moi non plus : entre partage et rétention d’informations dans le canal de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 115, Juillet-Septembre,, pp. 91-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdieu au pays de la logistique : quelles implications méthodologiques pour la recherche en supply chain management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.181-193. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2022.2154714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRITORIAL REVITALIZATION STRATEGY: THE CASE OF FRANCE SINCE THE COVID-19 PANDEMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20460/JGSM.2023.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halte à la « logistisation » du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nomos perspective of shipping service industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilaos N. Psaraftis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue Européenne d’Économie et Management des Services 2021 – 2, n° 12, 2021 – 2 (n° 12), pp.125-154. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12261-6.p.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nomos perspective of shipping service industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilaos N Psaraftis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.125-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a behavioral approach of international shipping: a study of the interorganisational dynamics of maritime safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lissillour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Shipping and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41072-021-00092-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés de classification dans le marché du transport maritime international : analyse par l’approche béhavioriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2021.1930594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food supply chain fragility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Systèmes alimentaires / Food Systems, 2020 (n° 5), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11062-0.p.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilets jaunes, vers un nouveau modèle de perturbation des chaînes logistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Rubrique "Côté Recherche", Avril-Mai (27/28), pp. 82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie de Covid-19 et chaînes logistiques - Une mondialisation désenchantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (293), pp. 171-181. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgression des normes de circulation : la face cachée de la révolte des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (90-107)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités dynamiques, réseaux et chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Meurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (7), pp. 43-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgression des normes de circulation : la face cachée de la révolte des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dossier : "Entreprise : le pouvoir des parties prenantes en question ?", Juillet-Décembre (27), pp.90-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supply chain face aux défis de la livraison e-commerce : entre intégration et flexibilité, quelles solutions packaging ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.132-147. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2018.1546127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecology in action: The environmental oasis projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Environmental Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.66-78. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21511/ee.10(1).2019.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugal supply chains: a managerial and societal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 14, (N° 3,), pp. 228-241. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-06-2018-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La » logistique temporaire : au-delà des contingences des logistiques temporaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.4-19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2018.1559710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Action: A Strategic Perspective of Developmentalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IUP journal of Business Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des emballages d’expédition dans l’E-commerce : une affaire de logistique et de marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (21), pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Chain Monitoring: LLPs and 4PL Providers as Orchestrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 238, pp.9 - 18. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial sur la thématique « Prestations et prestataires de services logistiques (PSL) : l’heure du renouveau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp.197-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive vs coopetitive strategies: lessons from professional sport leagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.12 - 21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JBS-03-2017-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging Scorecard for Closed-loop Logistics Systems: A Sustainable Development Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 238, pp.19 - 28. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels packagings pour les supply chains du e-commerce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétitivité et réseau public d’offre de soins : des Communautés Hospitalières de Territoire aux Groupements Hospitaliers de Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (93), pp.37. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.093.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intermédiation logistique dans le pilotage des chaînes multi-acteurs : proposition d’une grille d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.098.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging et chaîne logistique en boucle fermée : contribution au passage d’une économie linéaire à une économie circulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (3/4), pp.186-198. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2016.1268936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels mécanismes au cœur des Organisations Temporaires Pulsatoires ? Le cas du festival du Bout du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coopération(s) &amp; Réseau(x), 42 (259), pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre égalité réelle et inégalité formelle - Comment mesurer la structure d’un Groupement Hospitalier de Territoire (GHT) ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue hospitalière de France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 573, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing of logistical services: A new view of LSPs’ proactive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nollet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (4), pp. 449-466. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EBR-06-2015-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine industry Supply Chain: International Comparative Study using Social Networks Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joice de Almeira Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymondo Forradellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.55-67. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2016.1171957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance indicators in the wine supply chain context: a framework for explanation and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forradellas Raymondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (155)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle forme de croissance économique - Les apports des recherches en logistique et supply chain management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Impact de la recherche en gestion., 42 (261, Novembre-Décembre), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des sports professionnels : une approche en termes de mutualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nollet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (3/4), pp.215-225. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2016.1268075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football passion as a religion: the four dimensions of a sacred experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.166 - 185. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-09-2013-0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Human Behaviours. The Devotion of Football Fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Management and Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, February, 4 (1), 2014, pp. 17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bénéfices peut retirer l’entreprise d’un management multicanal intégratif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marianne Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 269-270 (5), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.269.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La banalisation de l’offre de services logistiques : quelles réponses stratégiques des PSL face au risque de l’effet « toboggan » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp. 7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la performance des réseaux inter-organisationnels : le contrôle de gestion au défi du collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Solle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (4), pp. 45-63. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2014.33.04.792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of Logistical Service in Franchising System: A Case Study in the French Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Service Science, Management, Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, July-September, 5 (3), pp.34-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’ambidextrie organisationnelle au management logistique : études de cas dans l’industrie de la prestation logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.19-32. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2013.11517014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations inter-entreprises : pour une perspective religieuse de l'action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des économistes et des études humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/1145-6396.1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une dilution des frontières de l’organisation : le prestataire de services logistiques (PSL) comme pilote aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2012.11516998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce triangulaire : une relecture à partir de la démarche logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Merminod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), pp. 43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre innovation et optimisation : la décision en logistique à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Octobre (48), pp.158-178. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.048.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3PL Provider as Catalyst of Coopetitive Strategies-An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (2), pp.58-69. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2011.11517260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODALITÉS D'ACHAT ET DE CONSOMMATION DE VINS EN ROUMANIE : PROPOSITION D'UNE SEGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (9), pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations inter-entreprises face au risque de sclérose organisationnelle : l’opportunisme comme source potentielle de performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (10), pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Aide à la Décision (SAD) : quel rôle pour quelle compétitivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pastorelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Septembre (7), pp.165-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prestataire de services logistiques, acteur clé du système de logistique inversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.83-102. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.024.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des pôles de compétitivité français : une analyse du Pôle Européen d’Innovation Fruits et Légumes (PEIFL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (5), pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des relations entre industrie et grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Filser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PRESTATION DE SERVICES LOGISTIQUES DANS L’INDUSTRIE AUTOMOBILE EN FRANCE : ENTRE LOW COST ET HIGH TECH, QUELLE(S) STRATÉGIE(S) DE DÉVELOPPEMENT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (2), pp.27-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des pôles de compétitivité et structures en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, p. 184-206. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.025.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les comportements opportunistes amélioraient la performance des relations au sein des réseaux d’affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 25, (N° 4, Juillet-Août,), pp. 19-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Risk Management and Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Farcane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Megan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universitatii "Eftimie Murgu" Resita Fascicola de Inginerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (15), pp.345-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport, parent pauvre ou pièce maîtresse des schémas d’approvisionnement contemporains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La place du transport dans les organisations logistiques, 54 | 2008, pp.25-48. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement numérique dans l’espace européen de formation : étude du management du CAmpus Numérique en Economie et GEstion (CANEGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (4), pp.293-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management stratégique des réseaux inter-organisationnels à l’épreuve des comportements opportunistes : élaboration d’un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 230, Mars-Avril,, pp. 35-43. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.230.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4PL and models of strategic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 21 (N° 3/4), pp. 395-406. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy dynamics in the logistics industry: a transactional center perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 45 (N° 1), pp. 104-117. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/00251740710718999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new competences in the logistics industry: the intermediation role of 4PL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 7 (N° 2), pp. 68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOITING SCM AS SOURCE OF COMPETITIVE ADVANTAGE: THE IMPORTANCE OF COOPERATIVE GOALS REVISITED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitiveness Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 15 (N° 2), pp. 92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter des entreprises virtuelles : quel rôle pour les prestataires de services logistiques ?&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Logistique et entreprise virtuelle., 31 (156), pp. 167-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistique et administration générale des 'structures en réseau'&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, ISSN 0773-0543, 16 (4), pp. 109-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reindustrialization Dynamics: How to Encourage the Transition from Global to Local Supply Chains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Edition of the FoE International Conference : “The World Economy in Turmoil”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of International Business and Economics Bucharest - University of Economic Studies (ASE), Oct 2025, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire avec des « lunettes logistiques » la contribution de Jared Diamond sur le processus historique d'expansion des sociétés humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT'2025 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne - Pays Basque, Université de Pau et des Pays de l’Adour (UPPA), Mar 2025, Bayonne - Pays Basque, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire avec des « lunettes logistiques » la contribution de Jared Diamond sur le processus historique d'expansion des sociétés humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation et économie circulaire : quels défis pour des emballages durables dans l'industrie automobile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2025 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne - Pays Basque, Université de Pau et des Pays de l’Adour (UPPA), Mar 2025, Bayonne - Pays Basque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PRESTATAIRES DE SERVICES LOGISTIQUES (PSL), DES FOURNISSEURS DE RANG 1 ? CARACTÉRISTIQUES D'UNE NOUVELLE ORIENTATION STRATÉGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cassiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e CONFÉRENCE DE L’AIRL-SCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRL-SCM et Excelia Business School, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution channel dynamics: Sharing or not sharing information between members?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICRME - International Conference on Research in Management and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Cambridge, United Kingdom. pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des emballages industriels dans les relations B2B : enjeux et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT'2024 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse - Université Haute Alsace, Mar 2024, Mulhouse (Université de haute-Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition vers une économie circulaire : analyse de la réglementation pour des emballages durables et un monde sans déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEC-2024 - 1er Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC - Défis Clés Occitanie - Circulades, Institut Montpellier Management, Jun 2024, Montpellier, France. pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation de la chaîne logistique : les emballages industriels en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIMTED 2023 - International Conference “Current Economic Trends in Emerging and Developing Countries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Economics and Business Administration (FEAA), West University of Timisoara (UVT), Jun 2023, Timisoara, Roumanie. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major transformations in supply chain management: Is the French higher education system deficient in its training offer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG - 7th Edition of the International Conference on Project &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2023, Luxembourg, Luxembourg. pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Habilitation à Diriger des Recherches (HDR) en Sciences de Gestion et du Management : retour d’expérience et perspectives académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence académique invitée de niveau international, ECREB - East European Center for Research in Economics and Business, Faculty of Economics and Business Administration (FEAA), West University of Timişoara (UVT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Timişoara, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACKAGING IN CIRCULAR SUPPLY CHAINS: Challenge for the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IRMBAM - International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Business School, Jul 2023, Nice, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalisation des chaînes de valeur : vers une revanche des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIes Rencontres du RIUESS - Réseau Inter-Universitaire de l’Économie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ·JPEG - Fédération de Recherche AGORANTIC,, May 2023, Avignon, France. pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre transparence et opacité informationnelle : vers un modèle des &amp;quot;vagues&amp;quot; appliqué au canal de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Colloque International Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Etienne Thil, Oct 2023, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASSIFICATION SOCIETIES AND MARITIME SAFETY: INTER-ORGANISATIONAL DYNAMICS IN INTERNATIONAL SHIPPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 World of Shipping Portugal. An International Maritime Affairs Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Shipping Portugal, Jan 2021, Lisbon, Portugal. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain micro-disruptions: Which impact for logistics systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EurOMA Conference - Managing the “new normal”: The future of Operations and Supply Chain Management in unprecedented times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sussex (UK), Jul 2021, Virtual Conference, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GOUVERNANCE DE LA SÉCURITÉ MARITIME : ÉTUDE BEHAVIORISTE DU RÔLE DES SOCIÉTÉS DE CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es RIRL-SCM - Rencontres Internationales de la Recherche en Logistique et Supply Chain Management, The 13th IMRL - International Meeting for Supply Chain and Logistics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEL - NIMEC, Oct 2020, Le Havre, France. 1-26. « Prix de la meilleure communication en français des RIRL-SCM 2020 » attribué par le Comité Scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rethinking supply chains after Covid19: what new packaging requirements?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-LRN2020 - Logistics Research Network Annual Conference, Special Web Conference, The Chartered Institute of Logistics and Transport (CILT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cardiff, United Kingdom. pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The classification societies, an obstacle or an accelerator to international maritime safety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IRMBAM - International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Business School, South Champagne Business School, Telfer School of Management - University of Ottawa, and University of Nice Sophia Antipolis (UNS), Jul 2019, Nice, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Shades of Strategizing: The Humanitarian Action in Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ICSSEF’2019 - International Conference on Social Sciences, Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montréal, Canada. pp. 40-44 [Prix du « Best emergent researcher's paper » attribué par le Comité Scientifique]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Normes de circulation et vulnérabilité des chaînes logistiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National "Normes et Organisation", LARGEPA - Laboratoire de recherche en Sciences de Gestion, Maison des Sciences de Gestion, Université Paris 2 - Panthéon Assas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative analysis of the reform of healthcare system in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée académique de niveau international.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Timisoara, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a strategic view of humanitarian action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Armenian Economic Association Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armenian State University of Economics, the Armenian National Agrarian University, and the American University of Armenia., Jun 2019, Yerevan, Armenia. pp. 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gilets jaunes qui dansent sur les ronds-points : la fragilité des chaînes logistiques mise à nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Colloque International Étienne THIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Etienne THIL, en collaboration avec l’Association Française du Marketing (AFM) et l’ESCP Europe, Oct 2019, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action humanitaire internationale, les parties prenantes face au contiguum « urgence-développement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godbille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIMTED 2019 - International Conference “Current Economic Trends in Emerging and Developing Countries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Economics and Business Administration (FEAA), West University of Timisoara, Jun 2019, Timisoara, Roumanie. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging dans le commerce électronique : une expérience consommateur à enrichir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2018 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp. 54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating frugality in supply chains: a logistics view of degrowth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Degrowth Conference for Ecological Sustainability and Social Equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Malmö, Sweden. pp. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la chaîne logistique et relation de franchise : une perspective de recherche prometteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allègre Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque International Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lnstitut du Marketing et du Management de la Distribution (IMMD) - Association Française du Marketing (AFM), Oct 2018, Roubaix, France. pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des logistiques temporaires à &amp;quot;la&amp;quot; logistique temporaire : décloisonner sans dénaturer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Rencontres Internationales de la Recherche en Logistique (RIRL18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of inter-organizational relations and supply chain management: The case of franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IRMBAM - International Research Meeting in Business and Management, IPAG Business School, South Champagne Business School, Telfer School of Management - University of Ottawa, and University of Nice Sophia Antipolis (UNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nice, France. pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle approche packaging pour la livraison des consommateurs internautes (consonautes) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es RIRL-SCM - Rencontres Internationales de la Recherche en Logistique et Supply Chain Management, The 12th IMRL - International Meeting for Supply Chain and Logistics Research,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRL-SCM et FNEGE - Semaine du Management,, May 2018, Cité Internationale Universitaire - Paris, France. pp. 1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des logistiques temporaires à “la” logistique temporaire: décloisonner sans dénaturer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales de la Recherche en Logistique et Supply Chain Management (RIRL-SCM) les 22-23 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRL-SCM (Association Internationale de la Recherche en Logistique et Supply Chain Management), May 2018, Paris, organisé par l'AIRL-SCM à la Cité internationale universitaire de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en musique les chaînes logistiques : quand le prestataire de services logistiques devient maestro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2017 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Dijon-Auxerre, Université de Bourgogne, May 2017, Auxerre, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of the Transatlantic Slave Trade: A Global Supply Chain Perspective. [Sélectionné parmi les 30 « Best Papers » du Congrès, sur les 160 acceptés, pour publication, après modifications, dans un ouvrage paru également en 2017, ISBN: 978-87-7112-652-5].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NHM-2017: 29. Nordiske HistorikerMøde - 29th Congress of Nordic Historians,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordiske HistorikerMøde - Aalborg University, Aug 2017, Aalborg Denmark. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emballage, logistique et économie circulaire : prémices d'un nouveau packaging scorecard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2017 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Dijon-Auxerre, Université de Bourgogne, May 2017, Auxerre, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From operational logistics performance to strategic relevance: adapting the packaging scorecard to circular economy challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Conference of The Chartered Institute of Logistics and Transport - Logistics Research Network (LRN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Southampton Solent University, Sep 2017, Southampton, United Kingdom. pp.512-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The successful use of cooperative purchasing in North-American professional sport leagues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nollet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual IPSERA Conference, Conference of the International Purchasing and Supply Education &amp; Research and Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPSERA, Apr 2017, Budapest - Balatonfüred, Hungary. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Communautés Hospitalières de Territoire aux Groupements Hospitaliers de Territoire : une analyse en termes de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8es Rencontres Universitaires des Départements d’Information Médicale (DIM) sur le thème : « GHT – Groupements Hospitaliers de Territoire, un an déjà ! »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Avignon et des Pays de Vaucluse (UAPV)., May 2017, Avignon., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers un packaging durable - Les fonctions logistiques du packaging (FLP) face à l’essor de l’économie circulaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les travaux du CRET-LOG dans le domaine du développement durable - Rencontres « professeurs / scientifiques / enseignants-chercheurs » organisées par le Rectorat de l’Académie d’Aix-Marseille.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Aix-en-Provence, France. pp. 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les trois types de Groupements Hospitaliers de Territoire (GHT) et la place singulière de l’établissement intermédiaire ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque de la Chaire Management des Établissements de Santé : innovations organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESP - École des Hautes Études en Santé Publique, Oct 2016, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transportation procurement for franchise networks »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual IPSERA Conference, Purchasing &amp; Supply Management - From efficiency to effectiveness in a integrated Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University (TU) - Dortmund University, Mar 2016, Dortmund, Germany. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fonctions logistiques du packaging (FLP) : quelle contribution à la mise en œuvre d’une économie circulaire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es RIRL - Rencontres Internationales de la Recherche en Supply Chain et Logistique, The 11th IMRL - International Meeting for Supply Chain and Logistics Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL – École Polytechnique Fédérale de Lausanne, Sep 2016, Lausanne, Suisse. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mutualiser les achats pour maximiser les revenus d’un secteur : le cas des ligues de sports professionnels en Amérique du Nord ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nollet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es RIRL - Rencontres Internationales de la Recherche en Supply Chain et Logistique, The 11th IMRL - International Meeting for Supply Chain and Logistics Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL – École Polytechnique Fédérale de Lausanne, Sep 2016, Lausanne, Suisse. pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La logistique durable, levier d’une décroissance assumée ? S’appuyer sur la recherche pour échapper à l’idéologie ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Ves EGM - États Généraux du Management : l’impact de la recherche en Sciences de Gestion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, IAE - Université de Toulouse, May 2016, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une lecture béhavioriste de l’intermédiation logistique : proposition d’une grille d’analyse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IRMBAM - International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ipag Business School et Université de Nice - Sophia Antipolis (UNS), Jul 2016, Nice, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Communauté Hospitalière de Territoire (CHT) : une structure en réseau pour renforcer l’efficience et l’efficacité de l’offre publique de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès IAE-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGR-IAE de Rennes, Université de Rennes 1, Jun 2015, Rennes, France. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals musicaux : des organisations temporaires pulsatoires ? Le cas du festival du Bout du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IAE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE-IGR, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fonctionnent aujourd'hui les chaînes logistiques ? L'évolution des chaînes logistiques : vers des chaînes &amp;quot;temporaires&amp;quot; gérées en mode projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres « professeurs / scientifiques / enseignants-chercheurs » 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de l'Académie d'Aix-Marseille, Mar 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where and when to optimize the Wine Supply Chain in the sustainability aspects – A comparative analysis of South-East of France and Mendoza regions in Argentina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymundo Forradellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the American Association of Wine Economists (AAWE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National University of Cuyo, May 2015, Mendoza, Argentina. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The entry of logistics service provider (LSP) into the wine industry supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joice de Almeira Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Vine and Wine Mendoza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine industry Supply Chain (WSC) modeling: an Argentina-France comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joice de Almeira Goes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Food Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OIV, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic alignment as a key factor of success for the 4PL development: A research program, perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Resources Management Association (IRMA) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide informatisée à l'action managériale : analyse des types d'assistance selon une approche dynamique de la compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Null Pastorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting and Management Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, BUCAREST, Roumanie. pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamics of supply chain networks-The controversial influence of logistics service providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Dynamics of Strategy (ICDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Surrey - School of Management (Guilford), Apr 2006, Mahe, Seychelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediation in network organizations-Which legitimacy for the fourth party logistics (4PL)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing - AM2005, Track: Business-to-Business Marketing and Inter-organisational Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRÉATIVITÉ ET STRATÉGIE : éléments pour une introduction de la pensée latérale dans les applications informatiques d'aide à la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Cassio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la Recherche en IUT - CNRIUT’99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT d'Aix-en-Provence - Université de la Méditerrannée, 1999, Aix-en-Provence, France. pp. 323-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compétitivité et coopération Inter-entreprises : l’exemple des structures en réseau - Propos exploratoires pour l’élaboration d’un modèle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International Connivences d’acteurs, contrats, coopérations et métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Université Nancy 2, Nancy - Luxembourg, France. Vol. 2, 13-14 Mai, pp. 545-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la communication dans les réseaux d’entreprises : quelques éléments de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e CIMRE - Colloque International de Management des Réseaux d’Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, École des HEC - Université de Lausanne, Lausanne, Suisse. pp. 279-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prestation logistique : origines, enjeux et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS - Management &amp; Société. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS - Management &amp; Société.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 275 p., 2011, Collection "Les essentiels de la gestion"., G. Charreaux, P. Joffre et G. Koenig., 978-2-84769-141-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocalisation industrielle. Quels défis économiques et logistiques pour les territoires et leurs parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre 7, in François CASSIÈRE et Virginie NOIREAUX (Coordonné par), Logistique(s), circuits courts et relocalisation. La réinvention des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 109-127, 2024, Collection « Travail &amp; Gouvernance », Presses Universitaires de Provence, ISBN 979-10-320-0514-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAS AP-HM. Une démarche de traçabilité pour performer la logistique hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 2, Cas 5, Collection « Essais et leçons », Éditions EMS - Management &amp; Société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en Logistique et Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-98, 2023, 978-2-37687-805-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique : une indispensable vision managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre 14, in Aude DEVILLE, Jérôme DUPUIS, Jean-Fabrice LEBRATY, Emmanuelle NÈGRE, Caroline RICHÉ et Jean-François SATTIN (Coordonné par), La disputatio au cœur du management - Débats et controverses, PUP - Presses Universitaires de Provence, Aix-en-Provence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 154-166., 2022, 979-10-320-0364-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime safety beyond ports: an issue of global governance between land and sea&amp;quot;, Chapitre 12, in Sophie CROS et Florence LERIQUE (Coordonné par)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports en France - Quelle stratégie portuaire pour un développement de l’activité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , Collection Stratégie, Management et Organisation, Editions ESKA, Paris, pp. 157-187., 2021, ISBN 978-2-7472-3093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging Trends in International Transportation and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on the Applications of International Transportation and Logistics for World Trade.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökçe Çiçek CEYHUN (Edited by), IGI-Global.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ISBN 978-17-998-1397-2. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-7998-1397-2.ch004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des chaînes logistiques alimentaires durables pour agir dans la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines - Transvalor; Académie d’Agriculture de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre 5, in Michel Dron et Philippe Kim Bonbled (Coordonné par), Covid-19 et agriculture. Une opportunité pour la transition agricole et alimentaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.83-94, 2020, ISBN : 978-2-35671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestataires logistiques, des acteurs condamnés au « grand écart » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUP - Presses Universitaires de Provence,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 'logistisation' du monde. Chroniques sur une révolution en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 123-126., 2019, in Nathalie FABBE-COSTES et Aurélien ROUQUET (Coordonné par), Collection Travail &amp; Gouvernance, 979-10-320-0218-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de réseaux. Quel rôle pour le prestataire de services logistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUP - Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 'logistisation' du monde. Chroniques sur une révolution en cours,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 149-153, 2019, Collection Travail et Gouvernance, 979-10-320-0218-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Franchisor-Franchisee Relationship: A Logistical Service-Oriented Perspective, Chapter 1, in Mehdi KHOSROW-POUR (Edited by),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allègre Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi KHOSROW-POUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Approaches to Service-Oriented Engineering.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI-Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 1-26., 2018, 9 781522 559511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences de coordination des Prestataires de Services Logistiques (PSL) : l’action collective au cœur des chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Merminod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches organisationnelles et cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 165-182, 2017, Collection « Travail &amp; Gouvernance », 9 791032 001073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne met pas de l’huile qui veut' : retour aux origines du métier de prestataire de services logistiques&amp;quot;, Chapitre 27, in Gilles PACHÉ (Coordonné par). Collection &amp;quot;Droits, pouvoirs et sociétés&amp;quot;. [Ouvrage labellisé FNEGE en 2018 par le « Collège de Labellisation des Ouvrages de Management – Catégorie Ouvrage de Recherche Collectif »].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Tuyen Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM - Presses Universitaires d’Aix-Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la logistique : éclairages managériaux et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUAM - Presses Universitaires d’Aix-Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-242, 2017, 9 782731 410686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of Transatlantic Slave Trade: A Global Supply Chain Perspective. Chapter 3, in Martin DACKLING, Poul DUEDAHL & Bo POULSEN (Edited by).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aalborg University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforms and Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aalborg University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-108, 2017, 978-87-7112-652-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew, Cox : pouvoir, relation d’affaires et supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lazzeri Gracia-Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en logistique et supply chain management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cox : pouvoir, relations d’affaires et supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lazzeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Logistique et Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 16, in Olivier LAVASTRE, Valentina CARBONE et Blandine AGERON (Dirigé par), Éditions EMS - Management &amp; Société, pp. 253-268, 2016, 978-2-84769-877-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une passion ordinaire réexaminée à l’aune du prisme religieux : le cas du football professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le football dans tous ses états – Évolutions et questions d’actualité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.343-356, 2015, Collection « Sciences et pratiques du sport », ISBN: 978-2-8041-9080-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédiation logistique et pilotage des supply chains : de nouvelles responsabilités pour les prestataires de services logistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pardo C., Paché G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce inter-entreprises : les enjeux de l'intermédiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, Chapitre 5, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes logistiques au pays des poupées russes : de la structure en réseau au 4PL comme pivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logistique : ses métiers, ses enjeux, son avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in Daniel BRUN et Frank GUÉRIN (Coordonné par), Collection « Regards sur la pratique », Éditions EMS – Management &amp; Société, Caen, Chapitre 8, 173-187, 2014, ISBN : 978-2-84769-681-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en management logistique : la question des unités d’analyse et du périmètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Koulikoff-Souviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logistique : une approche innovante des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in Nathalie FABBE-COSTES et Gilles PACHÉ (Coordonné par), Collection « Travail et Gouvernance », PUP-Presses Universitaires de Provence, Aix-en-Provence, Chapitre 5, 49-60, 2013, ISBN : 978-2-85399-868-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux manager les entreprises en réseau : un décryptage à partir d’invariants religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et religions – Décryptage d’un lien indéfectible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle BARTH (Coordonné par), Collection « Gestion en liberté », Éditions EMS – Management &amp; Société, Caen, Chapitre 4, 103-119, 2012, ISBN : 978-2-84769-435-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances économiques, gouvernance et vulnérabilité des Petits États Insulaires : quelles typologies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François TAGLIONI (Sous la direction de), Collection « Objectifs Suds », IRD Éditions - Institut de Recherche pour le Développement, Marseille, Chapitre 13, 295-321, 2011, ISBN : 978-2-7099-1709-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vulnérabilité et Performances économiques des petits états insulaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le réseau, objet de recherche en gestion. La pluralité des cadres d’analyse ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux : dimensions stratégiques et organisationnelles, sous la direction de C. Voisin, S. Ben Mahmoud-Jouini et S. Edouard.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 59-75., 2011, 2-7178-4693-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Network Organization to Improve Virtual Campus Management: Key Factors from a French Experience »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global - Information science reference. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutional Transformation through Best Practices in Virtual Campus Development: Advancing E-Learning Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 15, pp.235-253, 2009, ISBN: 978-1-60566-358-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche anthropocentrée de l’organisation : les apports de l’éthologie humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du management : épistémique, pragmatique et éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Charles MARTINET (Coordonné par), Collection FNEGE, Vuibert, Paris, Chapitre 11, 217-241, 2007, ISBN : 978-2-7117-6947-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de prise de décision et logique de compétitivité : proposition d’une grille d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider dans les organisations. Dialogues critiques entre économie et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Robert ALCARAS, Patrick GIANFALDONI, Gilles PACHÉ (Sous la direction de), Éditions L’Harmattan, Paris, Chapitre 7, 163-178, 2004, ISBN : 2-7475-6066-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures en réseau : archétype de design organisationnel pour de nouvelles formes de coordination interentreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose des organisations. Design organisationnel : créer, innover, relier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas FROEHLICHER et Björn WALLISER (Sous la direction de), Éditions L’Harmattan, Chapitre 3, 57-77, 2003, 2-7475-6320-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations inter-organisationnelles : approche théorique et illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies : actualité et futurs de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Charles MARTINET et Raymond-Alain THIÉTART (coord.), Collection FNEGE - Vuibert, Chapitre 18, 289-302, 2001, 2-7117-7999-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures en réseau : nouvelle forme de concurrence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le processus de concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, in Jackie KRAFFT (Coordonné par), Chapitre 10, pp. 202-219, 1999, ISBN 2-7178-3923-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus : un révélateur de la fragilité du système logistique mondial&amp;quot;, The Conversation France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://theconversation.com/coronavirus-un-revelateur-de-la-fragilite-du-systeme-logistique-mondial-132780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Logistique urbaine et commerce de gros : des pistes à investiguer ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allègre Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée de niveau international : &amp;quot;Méthodologie de la recherche en Sciences de Gestion : éléments constitutifs et enjeux de la problématique de recherche&amp;quot;. ECREB – East European Center for Research in Economics and Business et École doctorale en Sciences du Management, Faculté d’Économie et d’Administration des Affaires (FEAA), Université de l’Ouest de Timisoara, Timisoara (Roumanie), 26 Octobre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de réactivité des réseaux de franchise en contexte de crise. Rapport réalisé par pour le compte de la Fédération Française de la Franchise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fédération Française de la Franchise. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle articulation entre les pôles de compétitivité et les tissus productifs régionaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïten Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2008, pp.349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00326631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétitivité dans les structures en réseau : méthode d'analyse et perspectives managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Thèse pour l’obtention du Doctorat ès Sciences de Gestion, Institut d'Administration des Entreprises (IAE) de Nice, Université de Nice-Sophia Antipolis (UNS), 2 Tomes, 560 pages, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NICE0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04637566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMPÉTITIVITÉ DANS LES STRUCTURES EN RÉSEAU - Méthode d'analyse et perspectives managériales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. UNIVERSITE DE NICE - SOPHIA ANTIPOLIS (UNS) - Institut d'Administration des Entreprises (IAE) de Nice, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des relations inter-organisationnelles : approche stratégique, réticulaire et logistique de l’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Habilitation à Diriger des Recherches (HDR) en Sciences de Gestion et du Management, Avignon Université (AU), École Doctorale : ED 537, Laboratoire LBNC : EA 3788, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04637582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au dépassement des limites planétaires : comment l’économie circulaire et la logistique durable peuvent œuvrer pour un espace opérationnel sûr ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. U.E. Transition écologique et Développement Soutenable (TEDS) - 5.1.2 Gestion: Economie circulaire et logistique durable., Aix-Marseille Université, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.12765957447px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François FULCONIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4989-1348</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">053526082</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je t’aime… moi non plus : entre partage et rétention d’informations dans le canal de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 115, Juillet-Septembre,, pp. 91-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdieu au pays de la logistique : quelles implications méthodologiques pour la recherche en supply chain management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.181-193. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2022.2154714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRITORIAL REVITALIZATION STRATEGY: THE CASE OF FRANCE SINCE THE COVID-19 PANDEMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20460/JGSM.2023.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halte à la « logistisation » du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nomos perspective of shipping service industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilaos N. Psaraftis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue Européenne d’Économie et Management des Services 2021 – 2, n° 12, 2021 – 2 (n° 12), pp.125-154. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12261-6.p.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a behavioral approach of international shipping: a study of the interorganisational dynamics of maritime safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lissillour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Shipping and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41072-021-00092-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés de classification dans le marché du transport maritime international : analyse par l’approche béhavioriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2021.1930594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nomos perspective of shipping service industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilaos N Psaraftis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.125-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food supply chain fragility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Systèmes alimentaires / Food Systems, 2020 (n° 5), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11062-0.p.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilets jaunes, vers un nouveau modèle de perturbation des chaînes logistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Rubrique "Côté Recherche", Avril-Mai (27/28), pp. 82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie de Covid-19 et chaînes logistiques - Une mondialisation désenchantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (293), pp. 171-181. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgression des normes de circulation : la face cachée de la révolte des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (90-107)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités dynamiques, réseaux et chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Meurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (7), pp. 43-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgression des normes de circulation : la face cachée de la révolte des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dossier : "Entreprise : le pouvoir des parties prenantes en question ?", Juillet-Décembre (27), pp.90-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supply chain face aux défis de la livraison e-commerce : entre intégration et flexibilité, quelles solutions packaging ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.132-147. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2018.1546127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugal supply chains: a managerial and societal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 14, (N° 3,), pp. 228-241. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-06-2018-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecology in action: The environmental oasis projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Environmental Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.66-78. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21511/ee.10(1).2019.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La » logistique temporaire : au-delà des contingences des logistiques temporaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.4-19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2018.1559710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Action: A Strategic Perspective of Developmentalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IUP journal of Business Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial sur la thématique « Prestations et prestataires de services logistiques (PSL) : l’heure du renouveau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp.197-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des emballages d’expédition dans l’E-commerce : une affaire de logistique et de marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (21), pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Chain Monitoring: LLPs and 4PL Providers as Orchestrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 238, pp.9 - 18. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive vs coopetitive strategies: lessons from professional sport leagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.12 - 21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JBS-03-2017-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging Scorecard for Closed-loop Logistics Systems: A Sustainable Development Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 238, pp.19 - 28. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels packagings pour les supply chains du e-commerce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétitivité et réseau public d’offre de soins : des Communautés Hospitalières de Territoire aux Groupements Hospitaliers de Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (93), pp.37. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.093.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intermédiation logistique dans le pilotage des chaînes multi-acteurs : proposition d’une grille d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.098.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging et chaîne logistique en boucle fermée : contribution au passage d’une économie linéaire à une économie circulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (3/4), pp.186-198. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2016.1268936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels mécanismes au cœur des Organisations Temporaires Pulsatoires ? Le cas du festival du Bout du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coopération(s) &amp; Réseau(x), 42 (259), pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine industry Supply Chain: International Comparative Study using Social Networks Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joice de Almeira Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymondo Forradellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.55-67. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2016.1171957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchasing of logistical services: A new view of LSPs’ proactive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nollet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (4), pp. 449-466. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EBR-06-2015-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre égalité réelle et inégalité formelle - Comment mesurer la structure d’un Groupement Hospitalier de Territoire (GHT) ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue hospitalière de France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 573, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle forme de croissance économique - Les apports des recherches en logistique et supply chain management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Impact de la recherche en gestion., 42 (261, Novembre-Décembre), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des sports professionnels : une approche en termes de mutualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nollet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (3/4), pp.215-225. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2016.1268075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance indicators in the wine supply chain context: a framework for explanation and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forradellas Raymondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (155)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football passion as a religion: the four dimensions of a sacred experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.166 - 185. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-09-2013-0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Human Behaviours. The Devotion of Football Fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Management and Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, February, 4 (1), 2014, pp. 17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bénéfices peut retirer l’entreprise d’un management multicanal intégratif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marianne Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 269-270 (5), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.269.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La banalisation de l’offre de services logistiques : quelles réponses stratégiques des PSL face au risque de l’effet « toboggan » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp. 7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la performance des réseaux inter-organisationnels : le contrôle de gestion au défi du collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Solle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (4), pp. 45-63. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2014.33.04.792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of Logistical Service in Franchising System: A Case Study in the French Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Service Science, Management, Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, July-September, 5 (3), pp.34-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’ambidextrie organisationnelle au management logistique : études de cas dans l’industrie de la prestation logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.19-32. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2013.11517014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une dilution des frontières de l’organisation : le prestataire de services logistiques (PSL) comme pilote aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2012.11516998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce triangulaire : une relecture à partir de la démarche logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Merminod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), pp. 43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations inter-entreprises : pour une perspective religieuse de l'action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des économistes et des études humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/1145-6396.1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre innovation et optimisation : la décision en logistique à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Octobre (48), pp.158-178. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.048.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3PL Provider as Catalyst of Coopetitive Strategies-An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (2), pp.58-69. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2011.11517260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODALITÉS D'ACHAT ET DE CONSOMMATION DE VINS EN ROUMANIE : PROPOSITION D'UNE SEGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (9), pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations inter-entreprises face au risque de sclérose organisationnelle : l’opportunisme comme source potentielle de performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (10), pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Aide à la Décision (SAD) : quel rôle pour quelle compétitivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pastorelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Septembre (7), pp.165-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prestataire de services logistiques, acteur clé du système de logistique inversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.83-102. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.024.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des pôles de compétitivité français : une analyse du Pôle Européen d’Innovation Fruits et Légumes (PEIFL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (5), pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des relations entre industrie et grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Filser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PRESTATION DE SERVICES LOGISTIQUES DANS L’INDUSTRIE AUTOMOBILE EN FRANCE : ENTRE LOW COST ET HIGH TECH, QUELLE(S) STRATÉGIE(S) DE DÉVELOPPEMENT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (2), pp.27-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des pôles de compétitivité et structures en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, p. 184-206. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.025.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les comportements opportunistes amélioraient la performance des relations au sein des réseaux d’affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 25, (N° 4, Juillet-Août,), pp. 19-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Risk Management and Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Farcane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Megan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universitatii "Eftimie Murgu" Resita Fascicola de Inginerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (15), pp.345-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport, parent pauvre ou pièce maîtresse des schémas d’approvisionnement contemporains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La place du transport dans les organisations logistiques, 54 | 2008, pp.25-48. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management stratégique des réseaux inter-organisationnels à l’épreuve des comportements opportunistes : élaboration d’un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 230, Mars-Avril,, pp. 35-43. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.230.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement numérique dans l’espace européen de formation : étude du management du CAmpus Numérique en Economie et GEstion (CANEGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (4), pp.293-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4PL and models of strategic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 21 (N° 3/4), pp. 395-406. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy dynamics in the logistics industry: a transactional center perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 45 (N° 1), pp. 104-117. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/00251740710718999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new competences in the logistics industry: the intermediation role of 4PL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 7 (N° 2), pp. 68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOITING SCM AS SOURCE OF COMPETITIVE ADVANTAGE: THE IMPORTANCE OF COOPERATIVE GOALS REVISITED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitiveness Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 15 (N° 2), pp. 92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter des entreprises virtuelles : quel rôle pour les prestataires de services logistiques ?&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Logistique et entreprise virtuelle., 31 (156), pp. 167-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistique et administration générale des 'structures en réseau'&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, ISSN 0773-0543, 16 (4), pp. 109-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reindustrialization Dynamics: How to Encourage the Transition from Global to Local Supply Chains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Edition of the FoE International Conference : “The World Economy in Turmoil”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of International Business and Economics Bucharest - University of Economic Studies (ASE), Oct 2025, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire avec des « lunettes logistiques » la contribution de Jared Diamond sur le processus historique d'expansion des sociétés humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT'2025 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne - Pays Basque, Université de Pau et des Pays de l’Adour (UPPA), Mar 2025, Bayonne - Pays Basque, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire avec des « lunettes logistiques » la contribution de Jared Diamond sur le processus historique d'expansion des sociétés humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation et économie circulaire : quels défis pour des emballages durables dans l'industrie automobile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2025 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne - Pays Basque, Université de Pau et des Pays de l’Adour (UPPA), Mar 2025, Bayonne - Pays Basque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PRESTATAIRES DE SERVICES LOGISTIQUES (PSL), DES FOURNISSEURS DE RANG 1 ? CARACTÉRISTIQUES D'UNE NOUVELLE ORIENTATION STRATÉGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cassiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e CONFÉRENCE DE L’AIRL-SCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRL-SCM et Excelia Business School, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des emballages industriels dans les relations B2B : enjeux et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT'2024 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse - Université Haute Alsace, Mar 2024, Mulhouse (Université de haute-Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution channel dynamics: Sharing or not sharing information between members?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICRME - International Conference on Research in Management and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Cambridge, United Kingdom. pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition vers une économie circulaire : analyse de la réglementation pour des emballages durables et un monde sans déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEC-2024 - 1er Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC - Défis Clés Occitanie - Circulades, Institut Montpellier Management, Jun 2024, Montpellier, France. pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation de la chaîne logistique : les emballages industriels en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIMTED 2023 - International Conference “Current Economic Trends in Emerging and Developing Countries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Economics and Business Administration (FEAA), West University of Timisoara (UVT), Jun 2023, Timisoara, Roumanie. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major transformations in supply chain management: Is the French higher education system deficient in its training offer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG - 7th Edition of the International Conference on Project &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2023, Luxembourg, Luxembourg. pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACKAGING IN CIRCULAR SUPPLY CHAINS: Challenge for the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IRMBAM - International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Business School, Jul 2023, Nice, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Habilitation à Diriger des Recherches (HDR) en Sciences de Gestion et du Management : retour d’expérience et perspectives académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence académique invitée de niveau international, ECREB - East European Center for Research in Economics and Business, Faculty of Economics and Business Administration (FEAA), West University of Timişoara (UVT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Timişoara, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalisation des chaînes de valeur : vers une revanche des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIes Rencontres du RIUESS - Réseau Inter-Universitaire de l’Économie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ·JPEG - Fédération de Recherche AGORANTIC,, May 2023, Avignon, France. pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre transparence et opacité informationnelle : vers un modèle des &amp;quot;vagues&amp;quot; appliqué au canal de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Colloque International Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Etienne Thil, Oct 2023, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une relocalisation massive d’activités industrielles ? Les chaînes logistiques face à leur destin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Current Economic Trends in Emerging and Developing Countries” – TIMTED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Economics and Business Administration (FEAA), West University of Timişoara, Jun 2023, Timişoara, Roumanie. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASSIFICATION SOCIETIES AND MARITIME SAFETY: INTER-ORGANISATIONAL DYNAMICS IN INTERNATIONAL SHIPPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 World of Shipping Portugal. An International Maritime Affairs Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Shipping Portugal, Jan 2021, Lisbon, Portugal. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain micro-disruptions: Which impact for logistics systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EurOMA Conference - Managing the “new normal”: The future of Operations and Supply Chain Management in unprecedented times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sussex (UK), Jul 2021, Virtual Conference, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GOUVERNANCE DE LA SÉCURITÉ MARITIME : ÉTUDE BEHAVIORISTE DU RÔLE DES SOCIÉTÉS DE CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es RIRL-SCM - Rencontres Internationales de la Recherche en Logistique et Supply Chain Management, The 13th IMRL - International Meeting for Supply Chain and Logistics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEL - NIMEC, Oct 2020, Le Havre, France. 1-26. « Prix de la meilleure communication en français des RIRL-SCM 2020 » attribué par le Comité Scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rethinking supply chains after Covid19: what new packaging requirements?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-LRN2020 - Logistics Research Network Annual Conference, Special Web Conference, The Chartered Institute of Logistics and Transport (CILT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cardiff, United Kingdom. pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The classification societies, an obstacle or an accelerator to international maritime safety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IRMBAM - International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Business School, South Champagne Business School, Telfer School of Management - University of Ottawa, and University of Nice Sophia Antipolis (UNS), Jul 2019, Nice, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Shades of Strategizing: The Humanitarian Action in Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ICSSEF’2019 - International Conference on Social Sciences, Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montréal, Canada. pp. 40-44 [Prix du « Best emergent researcher's paper » attribué par le Comité Scientifique]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Normes de circulation et vulnérabilité des chaînes logistiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National "Normes et Organisation", LARGEPA - Laboratoire de recherche en Sciences de Gestion, Maison des Sciences de Gestion, Université Paris 2 - Panthéon Assas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative analysis of the reform of healthcare system in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée académique de niveau international.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Timisoara, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a strategic view of humanitarian action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Armenian Economic Association Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armenian State University of Economics, the Armenian National Agrarian University, and the American University of Armenia., Jun 2019, Yerevan, Armenia. pp. 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gilets jaunes qui dansent sur les ronds-points : la fragilité des chaînes logistiques mise à nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Colloque International Étienne THIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Etienne THIL, en collaboration avec l’Association Française du Marketing (AFM) et l’ESCP Europe, Oct 2019, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action humanitaire internationale, les parties prenantes face au contiguum « urgence-développement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godbille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIMTED 2019 - International Conference “Current Economic Trends in Emerging and Developing Countries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Economics and Business Administration (FEAA), West University of Timisoara, Jun 2019, Timisoara, Roumanie. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la chaîne logistique et relation de franchise : une perspective de recherche prometteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allègre Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque International Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lnstitut du Marketing et du Management de la Distribution (IMMD) - Association Française du Marketing (AFM), Oct 2018, Roubaix, France. pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging dans le commerce électronique : une expérience consommateur à enrichir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2018 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp. 54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating frugality in supply chains: a logistics view of degrowth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Degrowth Conference for Ecological Sustainability and Social Equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Malmö, Sweden. pp. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des logistiques temporaires à &amp;quot;la&amp;quot; logistique temporaire : décloisonner sans dénaturer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Rencontres Internationales de la Recherche en Logistique (RIRL18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of inter-organizational relations and supply chain management: The case of franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IRMBAM - International Research Meeting in Business and Management, IPAG Business School, South Champagne Business School, Telfer School of Management - University of Ottawa, and University of Nice Sophia Antipolis (UNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nice, France. pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle approche packaging pour la livraison des consommateurs internautes (consonautes) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es RIRL-SCM - Rencontres Internationales de la Recherche en Logistique et Supply Chain Management, The 12th IMRL - International Meeting for Supply Chain and Logistics Research,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRL-SCM et FNEGE - Semaine du Management,, May 2018, Cité Internationale Universitaire - Paris, France. pp. 1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des logistiques temporaires à “la” logistique temporaire: décloisonner sans dénaturer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales de la Recherche en Logistique et Supply Chain Management (RIRL-SCM) les 22-23 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRL-SCM (Association Internationale de la Recherche en Logistique et Supply Chain Management), May 2018, Paris, organisé par l'AIRL-SCM à la Cité internationale universitaire de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en musique les chaînes logistiques : quand le prestataire de services logistiques devient maestro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2017 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Dijon-Auxerre, Université de Bourgogne, May 2017, Auxerre, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emballage, logistique et économie circulaire : prémices d'un nouveau packaging scorecard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2017 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Dijon-Auxerre, Université de Bourgogne, May 2017, Auxerre, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From operational logistics performance to strategic relevance: adapting the packaging scorecard to circular economy challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Conference of The Chartered Institute of Logistics and Transport - Logistics Research Network (LRN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Southampton Solent University, Sep 2017, Southampton, United Kingdom. pp.512-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of the Transatlantic Slave Trade: A Global Supply Chain Perspective. [Sélectionné parmi les 30 « Best Papers » du Congrès, sur les 160 acceptés, pour publication, après modifications, dans un ouvrage paru également en 2017, ISBN: 978-87-7112-652-5].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NHM-2017: 29. Nordiske HistorikerMøde - 29th Congress of Nordic Historians,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordiske HistorikerMøde - Aalborg University, Aug 2017, Aalborg Denmark. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The successful use of cooperative purchasing in North-American professional sport leagues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nollet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual IPSERA Conference, Conference of the International Purchasing and Supply Education &amp; Research and Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPSERA, Apr 2017, Budapest - Balatonfüred, Hungary. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Communautés Hospitalières de Territoire aux Groupements Hospitaliers de Territoire : une analyse en termes de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8es Rencontres Universitaires des Départements d’Information Médicale (DIM) sur le thème : « GHT – Groupements Hospitaliers de Territoire, un an déjà ! »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Avignon et des Pays de Vaucluse (UAPV)., May 2017, Avignon., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers un packaging durable - Les fonctions logistiques du packaging (FLP) face à l’essor de l’économie circulaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les travaux du CRET-LOG dans le domaine du développement durable - Rencontres « professeurs / scientifiques / enseignants-chercheurs » organisées par le Rectorat de l’Académie d’Aix-Marseille.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Aix-en-Provence, France. pp. 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les trois types de Groupements Hospitaliers de Territoire (GHT) et la place singulière de l’établissement intermédiaire ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque de la Chaire Management des Établissements de Santé : innovations organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESP - École des Hautes Études en Santé Publique, Oct 2016, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transportation procurement for franchise networks »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual IPSERA Conference, Purchasing &amp; Supply Management - From efficiency to effectiveness in a integrated Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University (TU) - Dortmund University, Mar 2016, Dortmund, Germany. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fonctions logistiques du packaging (FLP) : quelle contribution à la mise en œuvre d’une économie circulaire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es RIRL - Rencontres Internationales de la Recherche en Supply Chain et Logistique, The 11th IMRL - International Meeting for Supply Chain and Logistics Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL – École Polytechnique Fédérale de Lausanne, Sep 2016, Lausanne, Suisse. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mutualiser les achats pour maximiser les revenus d’un secteur : le cas des ligues de sports professionnels en Amérique du Nord ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nollet Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es RIRL - Rencontres Internationales de la Recherche en Supply Chain et Logistique, The 11th IMRL - International Meeting for Supply Chain and Logistics Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL – École Polytechnique Fédérale de Lausanne, Sep 2016, Lausanne, Suisse. pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La logistique durable, levier d’une décroissance assumée ? S’appuyer sur la recherche pour échapper à l’idéologie ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Ves EGM - États Généraux du Management : l’impact de la recherche en Sciences de Gestion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, IAE - Université de Toulouse, May 2016, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une lecture béhavioriste de l’intermédiation logistique : proposition d’une grille d’analyse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IRMBAM - International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ipag Business School et Université de Nice - Sophia Antipolis (UNS), Jul 2016, Nice, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Communauté Hospitalière de Territoire (CHT) : une structure en réseau pour renforcer l’efficience et l’efficacité de l’offre publique de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès IAE-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGR-IAE de Rennes, Université de Rennes 1, Jun 2015, Rennes, France. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals musicaux : des organisations temporaires pulsatoires ? Le cas du festival du Bout du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IAE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE-IGR, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fonctionnent aujourd'hui les chaînes logistiques ? L'évolution des chaînes logistiques : vers des chaînes &amp;quot;temporaires&amp;quot; gérées en mode projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres « professeurs / scientifiques / enseignants-chercheurs » 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de l'Académie d'Aix-Marseille, Mar 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where and when to optimize the Wine Supply Chain in the sustainability aspects – A comparative analysis of South-East of France and Mendoza regions in Argentina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymundo Forradellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the American Association of Wine Economists (AAWE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National University of Cuyo, May 2015, Mendoza, Argentina. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The entry of logistics service provider (LSP) into the wine industry supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joice de Almeira Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Vine and Wine Mendoza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine industry Supply Chain (WSC) modeling: an Argentina-France comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joice de Almeira Goes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Food Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OIV, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic alignment as a key factor of success for the 4PL development: A research program, perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Resources Management Association (IRMA) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide informatisée à l'action managériale : analyse des types d'assistance selon une approche dynamique de la compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Null Pastorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting and Management Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, BUCAREST, Roumanie. pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamics of supply chain networks-The controversial influence of logistics service providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Dynamics of Strategy (ICDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Surrey - School of Management (Guilford), Apr 2006, Mahe, Seychelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediation in network organizations-Which legitimacy for the fourth party logistics (4PL)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing - AM2005, Track: Business-to-Business Marketing and Inter-organisational Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRÉATIVITÉ ET STRATÉGIE : éléments pour une introduction de la pensée latérale dans les applications informatiques d'aide à la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Cassio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la Recherche en IUT - CNRIUT’99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT d'Aix-en-Provence - Université de la Méditerrannée, 1999, Aix-en-Provence, France. pp. 323-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compétitivité et coopération Inter-entreprises : l’exemple des structures en réseau - Propos exploratoires pour l’élaboration d’un modèle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International Connivences d’acteurs, contrats, coopérations et métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Université Nancy 2, Nancy - Luxembourg, France. Vol. 2, 13-14 Mai, pp. 545-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la communication dans les réseaux d’entreprises : quelques éléments de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e CIMRE - Colloque International de Management des Réseaux d’Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, École des HEC - Université de Lausanne, Lausanne, Suisse. pp. 279-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prestation logistique : origines, enjeux et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roveillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS - Management &amp; Société. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS - Management &amp; Société.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 275 p., 2011, Collection "Les essentiels de la gestion"., G. Charreaux, P. Joffre et G. Koenig., 978-2-84769-141-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocalisation industrielle. Quels défis économiques et logistiques pour les territoires et leurs parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre 7, in François CASSIÈRE et Virginie NOIREAUX (Coordonné par), Logistique(s), circuits courts et relocalisation. La réinvention des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 109-127, 2024, Collection « Travail &amp; Gouvernance », Presses Universitaires de Provence, ISBN 979-10-320-0514-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAS AP-HM. Une démarche de traçabilité pour performer la logistique hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 2, Cas 5, Collection « Essais et leçons », Éditions EMS - Management &amp; Société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en Logistique et Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-98, 2023, 978-2-37687-805-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique : une indispensable vision managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre 14, in Aude DEVILLE, Jérôme DUPUIS, Jean-Fabrice LEBRATY, Emmanuelle NÈGRE, Caroline RICHÉ et Jean-François SATTIN (Coordonné par), La disputatio au cœur du management - Débats et controverses, PUP - Presses Universitaires de Provence, Aix-en-Provence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 154-166., 2022, 979-10-320-0364-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime safety beyond ports: an issue of global governance between land and sea&amp;quot;, Chapitre 12, in Sophie CROS et Florence LERIQUE (Coordonné par)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lissillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports en France - Quelle stratégie portuaire pour un développement de l’activité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , Collection Stratégie, Management et Organisation, Editions ESKA, Paris, pp. 157-187., 2021, ISBN 978-2-7472-3093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des chaînes logistiques alimentaires durables pour agir dans la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines - Transvalor; Académie d’Agriculture de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre 5, in Michel Dron et Philippe Kim Bonbled (Coordonné par), Covid-19 et agriculture. Une opportunité pour la transition agricole et alimentaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.83-94, 2020, ISBN : 978-2-35671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging Trends in International Transportation and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on the Applications of International Transportation and Logistics for World Trade.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökçe Çiçek CEYHUN (Edited by), IGI-Global.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ISBN 978-17-998-1397-2. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-7998-1397-2.ch004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestataires logistiques, des acteurs condamnés au « grand écart » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUP - Presses Universitaires de Provence,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 'logistisation' du monde. Chroniques sur une révolution en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 123-126., 2019, in Nathalie FABBE-COSTES et Aurélien ROUQUET (Coordonné par), Collection Travail &amp; Gouvernance, 979-10-320-0218-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de réseaux. Quel rôle pour le prestataire de services logistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUP - Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 'logistisation' du monde. Chroniques sur une révolution en cours,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 149-153, 2019, Collection Travail et Gouvernance, 979-10-320-0218-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Franchisor-Franchisee Relationship: A Logistical Service-Oriented Perspective, Chapter 1, in Mehdi KHOSROW-POUR (Edited by),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allègre Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi KHOSROW-POUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Approaches to Service-Oriented Engineering.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI-Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 1-26., 2018, 9 781522 559511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences de coordination des Prestataires de Services Logistiques (PSL) : l’action collective au cœur des chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Merminod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches organisationnelles et cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 165-182, 2017, Collection « Travail &amp; Gouvernance », 9 791032 001073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne met pas de l’huile qui veut' : retour aux origines du métier de prestataire de services logistiques&amp;quot;, Chapitre 27, in Gilles PACHÉ (Coordonné par). Collection &amp;quot;Droits, pouvoirs et sociétés&amp;quot;. [Ouvrage labellisé FNEGE en 2018 par le « Collège de Labellisation des Ouvrages de Management – Catégorie Ouvrage de Recherche Collectif »].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Tuyen Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM - Presses Universitaires d’Aix-Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la logistique : éclairages managériaux et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUAM - Presses Universitaires d’Aix-Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-242, 2017, 9 782731 410686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of Transatlantic Slave Trade: A Global Supply Chain Perspective. Chapter 3, in Martin DACKLING, Poul DUEDAHL & Bo POULSEN (Edited by).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aalborg University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforms and Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aalborg University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-108, 2017, 978-87-7112-652-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew, Cox : pouvoir, relation d’affaires et supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lazzeri Gracia-Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en logistique et supply chain management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cox : pouvoir, relations d’affaires et supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lazzeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Logistique et Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 16, in Olivier LAVASTRE, Valentina CARBONE et Blandine AGERON (Dirigé par), Éditions EMS - Management &amp; Société, pp. 253-268, 2016, 978-2-84769-877-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une passion ordinaire réexaminée à l’aune du prisme religieux : le cas du football professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le football dans tous ses états – Évolutions et questions d’actualité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.343-356, 2015, Collection « Sciences et pratiques du sport », ISBN: 978-2-8041-9080-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédiation logistique et pilotage des supply chains : de nouvelles responsabilités pour les prestataires de services logistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Saglietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pardo C., Paché G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce inter-entreprises : les enjeux de l'intermédiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, Chapitre 5, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes logistiques au pays des poupées russes : de la structure en réseau au 4PL comme pivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logistique : ses métiers, ses enjeux, son avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in Daniel BRUN et Frank GUÉRIN (Coordonné par), Collection « Regards sur la pratique », Éditions EMS – Management &amp; Société, Caen, Chapitre 8, 173-187, 2014, ISBN : 978-2-84769-681-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en management logistique : la question des unités d’analyse et du périmètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Koulikoff-Souviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logistique : une approche innovante des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in Nathalie FABBE-COSTES et Gilles PACHÉ (Coordonné par), Collection « Travail et Gouvernance », PUP-Presses Universitaires de Provence, Aix-en-Provence, Chapitre 5, 49-60, 2013, ISBN : 978-2-85399-868-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux manager les entreprises en réseau : un décryptage à partir d’invariants religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et religions – Décryptage d’un lien indéfectible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle BARTH (Coordonné par), Collection « Gestion en liberté », Éditions EMS – Management &amp; Société, Caen, Chapitre 4, 103-119, 2012, ISBN : 978-2-84769-435-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances économiques, gouvernance et vulnérabilité des Petits États Insulaires : quelles typologies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François TAGLIONI (Sous la direction de), Collection « Objectifs Suds », IRD Éditions - Institut de Recherche pour le Développement, Marseille, Chapitre 13, 295-321, 2011, ISBN : 978-2-7099-1709-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vulnérabilité et Performances économiques des petits états insulaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le réseau, objet de recherche en gestion. La pluralité des cadres d’analyse ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux : dimensions stratégiques et organisationnelles, sous la direction de C. Voisin, S. Ben Mahmoud-Jouini et S. Edouard.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 59-75., 2011, 2-7178-4693-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Network Organization to Improve Virtual Campus Management: Key Factors from a French Experience »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global - Information science reference. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutional Transformation through Best Practices in Virtual Campus Development: Advancing E-Learning Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 15, pp.235-253, 2009, ISBN: 978-1-60566-358-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche anthropocentrée de l’organisation : les apports de l’éthologie humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du management : épistémique, pragmatique et éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Charles MARTINET (Coordonné par), Collection FNEGE, Vuibert, Paris, Chapitre 11, 217-241, 2007, ISBN : 978-2-7117-6947-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de prise de décision et logique de compétitivité : proposition d’une grille d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider dans les organisations. Dialogues critiques entre économie et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Robert ALCARAS, Patrick GIANFALDONI, Gilles PACHÉ (Sous la direction de), Éditions L’Harmattan, Paris, Chapitre 7, 163-178, 2004, ISBN : 2-7475-6066-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures en réseau : archétype de design organisationnel pour de nouvelles formes de coordination interentreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose des organisations. Design organisationnel : créer, innover, relier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas FROEHLICHER et Björn WALLISER (Sous la direction de), Éditions L’Harmattan, Chapitre 3, 57-77, 2003, 2-7475-6320-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations inter-organisationnelles : approche théorique et illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies : actualité et futurs de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Charles MARTINET et Raymond-Alain THIÉTART (coord.), Collection FNEGE - Vuibert, Chapitre 18, 289-302, 2001, 2-7117-7999-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures en réseau : nouvelle forme de concurrence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le processus de concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, in Jackie KRAFFT (Coordonné par), Chapitre 10, pp. 202-219, 1999, ISBN 2-7178-3923-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus : un révélateur de la fragilité du système logistique mondial&amp;quot;, The Conversation France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://theconversation.com/coronavirus-un-revelateur-de-la-fragilite-du-systeme-logistique-mondial-132780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Logistique urbaine et commerce de gros : des pistes à investiguer ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allègre Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée de niveau international : &amp;quot;Méthodologie de la recherche en Sciences de Gestion : éléments constitutifs et enjeux de la problématique de recherche&amp;quot;. ECREB – East European Center for Research in Economics and Business et École doctorale en Sciences du Management, Faculté d’Économie et d’Administration des Affaires (FEAA), Université de l’Ouest de Timisoara, Timisoara (Roumanie), 26 Octobre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de réactivité des réseaux de franchise en contexte de crise. Rapport réalisé par pour le compte de la Fédération Française de la Franchise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonet Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fédération Française de la Franchise. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle articulation entre les pôles de compétitivité et les tissus productifs régionaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïten Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2008, pp.349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00326631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétitivité dans les structures en réseau : méthode d'analyse et perspectives managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Thèse pour l’obtention du Doctorat ès Sciences de Gestion, Institut d'Administration des Entreprises (IAE) de Nice, Université de Nice-Sophia Antipolis (UNS), 2 Tomes, 560 pages, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NICE0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04637566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMPÉTITIVITÉ DANS LES STRUCTURES EN RÉSEAU - Méthode d'analyse et perspectives managériales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. UNIVERSITE DE NICE - SOPHIA ANTIPOLIS (UNS) - Institut d'Administration des Entreprises (IAE) de Nice, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des relations inter-organisationnelles : approche stratégique, réticulaire et logistique de l’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Habilitation à Diriger des Recherches (HDR) en Sciences de Gestion et du Management, Avignon Université (AU), École Doctorale : ED 537, Laboratoire LBNC : EA 3788, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04637582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au dépassement des limites planétaires : comment l’économie circulaire et la logistique durable peuvent œuvrer pour un espace opérationnel sûr ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. U.E. Transition écologique et Développement Soutenable (TEDS) - 5.1.2 Gestion: Economie circulaire et logistique durable., Aix-Marseille Université, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8088B595"/>
+    <w:nsid w:val="E13B267A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fulconis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4989-1348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053526082" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624899v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Fouch&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lissillour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2022.2154714" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20460/JGSM.2023.327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364943v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos N. Psaraftis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12261-6.p.0125" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos N Psaraftis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lissillour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-021-00092-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonet Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1930594" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0247" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Meurier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02489760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Philipp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2018.1546127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21511/ee.10(1).2019.05" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-06-2018-0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salaun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2018.1559710" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02441763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tosi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02017132v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2018.03.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01943940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-03-2017-0037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2018.03.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018396v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.093.0037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roveillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.098.0163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1268936" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01428891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nollet Jean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-06-2015-0054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice de Almeira Goes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymondo Forradellas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2016.1171957" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forradellas Raymondo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442762v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00092" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449099v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1268075" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-09-2013-0064" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marianne Seck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.269.0055" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Solle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2014.33.04.792" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allegre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488887v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kacioui-Maurin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1145-6396.1260" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-5T32LG5F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2012.11516998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300895v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Godbille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02819605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.048.0158" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hiesse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2011.11517260" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02819261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02819424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02818923v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pastorelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02818299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Monnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.024.0083" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02492115v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02818717v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00498370v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.025.0184" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304883v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02491583v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Popa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Farcane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Megan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02491721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304739v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.230.0035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304327v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2294" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00251740710718999" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F204648CD0BFC1EDD10AB6AD48CB6B35AA79DAD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304245v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05361517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05020951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fulconis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05021857v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Aboulkhouyoul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04596470v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04962126v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04523626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04637212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149647v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04327274v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078034v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02279196v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157285v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482617v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854062v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01865739v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=All&#232;gre Thierry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800482v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790443v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790426v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790437v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790452v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490833v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442894v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry All&#232;gre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442863v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436959v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077931v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309978v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Palma" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Forradellas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062817v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111886v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Null Pastorelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730214v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730216v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cassio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hauch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173455v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442938v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04596688v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192737v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Huc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437884v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345677v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zeroual" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-applications-international-transportation/232751?utm_source=m&amp;amp;utm_medium=ac&amp;amp;utm_campaign=bec_to_prod&amp;amp;utm_content=10.31.2019" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-1397-2.ch004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146130v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280601v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280649v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790244v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790262v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tuyen Duong" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isbs.com/collections/aalborg-university-press" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541646v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lazzeri Gracia-Campo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01428836v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lazzeri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018352v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062784v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859874v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859854v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Koulikoff-Souviron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859845v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02823101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322128v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442953v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299985v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02822059v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02821900v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02821760v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02821614v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mothe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299988v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/index.cfm" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02496510v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442917v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790446v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742083v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poirel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/tel-04637566v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NICE0050" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02821413v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/tel-04637582v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280706v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-fulconis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4989-1348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053526082" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624899v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Fouch&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lissillour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2022.2154714" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20460/JGSM.2023.327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364943v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos N. Psaraftis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12261-6.p.0125" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lissillour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-021-00092-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonet Fernandez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1930594" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos N Psaraftis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0247" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Meurier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02489760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Philipp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2018.1546127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-06-2018-0059" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21511/ee.10(1).2019.05" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salaun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2018.1559710" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02441763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tosi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01943940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02017132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2018.03.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-03-2017-0037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2018.03.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018396v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.093.0037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roveillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.098.0163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1268936" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice de Almeira Goes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymondo Forradellas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2016.1171957" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nollet Jean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-06-2015-0054" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01428891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00092" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449099v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1268075" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forradellas Raymondo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-09-2013-0064" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marianne Seck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.269.0055" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Solle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2014.33.04.792" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allegre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488887v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kacioui-Maurin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2012.11516998" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Godbille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1145-6396.1260" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-5T32LG5F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02819605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.048.0158" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hiesse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2011.11517260" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02819261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02819424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02818923v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pastorelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02818299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Monnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.024.0083" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02492115v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02818717v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00498370v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.025.0184" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304883v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02491583v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Popa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Farcane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Megan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02491721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.230.0035" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490253v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304327v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2294" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00251740710718999" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F204648CD0BFC1EDD10AB6AD48CB6B35AA79DAD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304245v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05361517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05020951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fulconis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05021857v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Aboulkhouyoul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04596470v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04523626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04962126v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04637212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149647v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04327274v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078056v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078034v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05586520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365016v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365000v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02279196v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482666v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280093v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482617v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159276v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889591v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=All&#232;gre Thierry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01865739v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190156v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854048v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854033v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790443v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790437v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790426v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490833v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442894v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436952v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry All&#232;gre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442843v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442872v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436959v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077931v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309972v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309978v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018400v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Palma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Forradellas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062817v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111886v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Null Pastorelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730214v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730216v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169966v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cassio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hauch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173455v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442938v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04596688v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192737v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Huc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437884v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155732v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345677v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zeroual" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-applications-international-transportation/232751?utm_source=m&amp;amp;utm_medium=ac&amp;amp;utm_campaign=bec_to_prod&amp;amp;utm_content=10.31.2019" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-1397-2.ch004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280601v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280649v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853990v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790244v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790262v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tuyen Duong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isbs.com/collections/aalborg-university-press" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541646v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lazzeri Gracia-Campo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01428836v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lazzeri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018352v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062784v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859874v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Koulikoff-Souviron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859845v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02823101v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322128v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442953v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299985v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02822059v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02821900v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02821760v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02821614v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mothe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299988v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/index.cfm" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02496510v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442917v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790446v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742083v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poirel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/tel-04637566v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NICE0050" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02821413v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/tel-04637582v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280706v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>